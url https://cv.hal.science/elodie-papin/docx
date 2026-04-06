--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -2496,233 +2496,233 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'enquête sur les usages du cahier de laboratoire électronique à l'Université de Lorraine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Papin</w:t>
+                <w:t xml:space="preserve">Analyse et identification de Plans de Gestion de Données disciplinaires pouvant être utilisés comme exemple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Genova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire de Cooman</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Cosserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Université de Lorraine. 2025</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Guiffant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Lafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Research Data Alliance France (RDA France). 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05085329v1</w:t>
+                <w:t xml:space="preserve">hal-05187206v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et identification de Plans de Gestion de Données disciplinaires pouvant être utilisés comme exemple</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Genova</w:t>
+                <w:t xml:space="preserve">Rapport d'enquête sur les usages du cahier de laboratoire électronique à l'Université de Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Cosserat</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Cooman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bracco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Lorraine. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Bage</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-05187206v2</w:t>
+                <w:t xml:space="preserve">hal-05085329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId56"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2798,51 +2798,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B270887"/>
+    <w:nsid w:val="080A45F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3029,51 +3029,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-papin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1514-0757" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200723480" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01526895v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Papin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016ANGE0035" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04882014v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677519v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430895v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955464v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183665v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555387v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555085v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.9757" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854184v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555142v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110645125-008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555226v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.6849" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308567v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138968v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124167v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706152v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798092v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856041v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706139v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856047v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706250v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349636v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706241v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555295v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555312v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924568v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391630v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183742v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183744v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/ts5o" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555333v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05085329v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Cooman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bracco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187206v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Genova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cosserat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bage" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guiffant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lafosse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-papin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1514-0757" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200723480" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01526895v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Papin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016ANGE0035" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04882014v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677519v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430895v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955464v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183665v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555387v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555085v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.9757" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854184v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555142v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110645125-008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555226v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.6849" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308567v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138968v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124167v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706152v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798092v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856041v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706139v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856047v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706250v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349636v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706241v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555295v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555312v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924568v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391630v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183742v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183744v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/ts5o" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555333v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187206v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Genova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cosserat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bage" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guiffant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lafosse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05085329v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Cooman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bracco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>