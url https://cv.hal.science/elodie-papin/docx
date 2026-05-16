--- v1 (2026-04-06)
+++ v2 (2026-05-16)
@@ -449,51 +449,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;Le cartulaire de la léproserie d’Évreux&amp;lt;/i&amp;gt;. Édité par Bruno Tabuteau. Ouvrage placé sous la direction scientifique de Philippe Racinet. (Publications du CAHMER. Histoire médiévale et archéologie, 35). Compiègne, Centre d’Archéologie et d’Histoire Médiévales des Établissements Religieux, 2021. 29,5 × 21 cm, 178 p. € 20. ISBN 979-10-93309-06-4.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Papin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire ecclésiastique </w:t>
+              <w:t xml:space="preserve">Revue d'Histoire Ecclésiastique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 118 (1-2), pp.356-359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1326,510 +1326,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réévaluation typologique des actes épiscopaux du sud du pays de Galles des XIIe et XIIIe siècles</w:t>
+                <w:t xml:space="preserve">New research perspectives on the Annals of Margam, a thirteenth-century Welsh manuscript</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Papin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A propos des actes épiscopaux. Nouvelles approches et nouveaux regards (Xe -XIIe s.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chantal Senséby (Université d'Orléans, POLEN-CESFiMA) et Grégory Combalbert (Université Caen-Normandie, CRAHAM), avec le concours des partenaires du projet ANR Actépi, Jun 2022, Orléans, France</w:t>
+              <w:t xml:space="preserve">Llawysgrifau Cymru c.800–c.1800, Welsh Manuscripts c.800–c.1800, An international conference to celebrate the publication of A Repertory of Welsh Manuscripts and Scribes by Daniel Huws</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The National Library of Wales and University of Wales Centre for Advanced Welsh and Celtic Studies, Jun 2022, Aberystwyth: The National Library of Wales, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03706152v1</w:t>
+                <w:t xml:space="preserve">hal-03706139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un répertoire numérique des cartulaires-rouleaux médiévaux sous Omeka S : codicologie, base de données et web sémantique</w:t>
+                <w:t xml:space="preserve">ROTULI, un inventaire numérique des cartulaires-rouleaux médiévaux conservés en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Papin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numérique, Histoire et Patrimoine, Stocker, conserver, valoriser, 2ème Journée d’études de l’Axe transversal du CRULH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christelle Balouzat-Loubet; Jean-Christophe Blanchard, Sep 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journée conclusive du projet ROTULUS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03798092v1</w:t>
+                <w:t xml:space="preserve">hal-03856041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROTULI, un inventaire numérique des cartulaires-rouleaux médiévaux conservés en France</w:t>
+                <w:t xml:space="preserve">Aspects généraux de la fabrication des cartulaires-rouleaux du XIe au XVe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Papin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée conclusive du projet ROTULUS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856041v1</w:t>
+                <w:t xml:space="preserve">hal-03856047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New research perspectives on the Annals of Margam, a thirteenth-century Welsh manuscript</w:t>
+                <w:t xml:space="preserve">Un répertoire numérique des cartulaires-rouleaux médiévaux sous Omeka S : codicologie, base de données et web sémantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Papin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Llawysgrifau Cymru c.800–c.1800, Welsh Manuscripts c.800–c.1800, An international conference to celebrate the publication of A Repertory of Welsh Manuscripts and Scribes by Daniel Huws</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The National Library of Wales and University of Wales Centre for Advanced Welsh and Celtic Studies, Jun 2022, Aberystwyth: The National Library of Wales, United Kingdom</w:t>
+              <w:t xml:space="preserve">Numérique, Histoire et Patrimoine, Stocker, conserver, valoriser, 2ème Journée d’études de l’Axe transversal du CRULH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christelle Balouzat-Loubet; Jean-Christophe Blanchard, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03706139v1</w:t>
+                <w:t xml:space="preserve">hal-03798092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspects généraux de la fabrication des cartulaires-rouleaux du XIe au XVe siècle</w:t>
+                <w:t xml:space="preserve">Réévaluation typologique des actes épiscopaux du sud du pays de Galles des XIIe et XIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Papin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée conclusive du projet ROTULUS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">A propos des actes épiscopaux. Nouvelles approches et nouveaux regards (Xe -XIIe s.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chantal Senséby (Université d'Orléans, POLEN-CESFiMA) et Grégory Combalbert (Université Caen-Normandie, CRAHAM), avec le concours des partenaires du projet ANR Actépi, Jun 2022, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856047v1</w:t>
+                <w:t xml:space="preserve">hal-03706152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques de l’écrit documentaire chez les élites laïques du pays de Galles aux XIIe-XIIIe siècles</w:t>
+                <w:t xml:space="preserve">Editing the eleventh- and thirteenth-century monastic rolls-cartularies preserved in France: ambitions and requirements of a multimodal edition (ROTULUS ANR JCJC Project)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Papin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Mercredis du CRULH : Histoire et pratiques de l’écrit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Léonard Dauphant et Julien Léonard (Université de Lorraine, CRULH), Mar 2021, Nancy, France</w:t>
+              <w:t xml:space="preserve">Leeds International Medieval Congress 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03706250v1</w:t>
+                <w:t xml:space="preserve">hal-03349636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editing the eleventh- and thirteenth-century monastic rolls-cartularies preserved in France: ambitions and requirements of a multimodal edition (ROTULUS ANR JCJC Project)</w:t>
+                <w:t xml:space="preserve">Les pratiques de l’écrit documentaire chez les élites laïques du pays de Galles aux XIIe-XIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Papin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leeds International Medieval Congress 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Leeds, United Kingdom</w:t>
+              <w:t xml:space="preserve">Les Mercredis du CRULH : Histoire et pratiques de l’écrit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Léonard Dauphant et Julien Léonard (Université de Lorraine, CRULH), Mar 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03349636v1</w:t>
+                <w:t xml:space="preserve">hal-03706250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction d’une domination politique, culturelle et sociale dans les actes de seigneurs de la marche galloise au XIIe siècle</w:t>
               </w:r>
@@ -2243,186 +2243,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03391630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glossaire des termes de description matérielle des rouleaux médiévaux</w:t>
+                <w:t xml:space="preserve">La conservation des rouleaux du Moyen Âge à nos jours. Compte-rendu de la Table-ronde des journées ROTULUS, Angers, 14 novembre 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/ts5o⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03183742v1</w:t>
+                <w:t xml:space="preserve">hal-03183744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conservation des rouleaux du Moyen Âge à nos jours. Compte-rendu de la Table-ronde des journées ROTULUS, Angers, 14 novembre 2019</w:t>
+                <w:t xml:space="preserve">Glossaire des termes de description matérielle des rouleaux médiévaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/ts5o⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03183744v1</w:t>
+                <w:t xml:space="preserve">hal-03183742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trésor du mois : le cartulaire-rouleau de l'abbaye du Ronceray</w:t>
               </w:r>
@@ -2798,51 +2798,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="080A45F4"/>
+    <w:nsid w:val="F7CC207F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3029,51 +3029,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-papin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1514-0757" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200723480" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01526895v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Papin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016ANGE0035" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04882014v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677519v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430895v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955464v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183665v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555387v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555085v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.9757" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854184v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555142v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110645125-008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555226v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.6849" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308567v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138968v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124167v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706152v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798092v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856041v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706139v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856047v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706250v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349636v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706241v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555295v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555312v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924568v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391630v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183742v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183744v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/ts5o" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555333v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187206v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Genova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cosserat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bage" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guiffant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lafosse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05085329v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Cooman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bracco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-papin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1514-0757" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200723480" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01526895v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Papin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016ANGE0035" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04882014v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677519v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430895v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955464v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183665v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555387v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555085v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.9757" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854184v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555142v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110645125-008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555226v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.6849" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308567v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138968v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124167v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706139v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856041v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856047v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798092v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706152v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349636v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706250v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706241v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555295v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555312v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924568v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391630v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183744v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/ts5o" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183742v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555333v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187206v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Genova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cosserat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bage" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guiffant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lafosse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05085329v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Cooman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bracco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>