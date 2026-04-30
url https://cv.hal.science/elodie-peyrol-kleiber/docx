--- v0 (2026-04-07)
+++ v1 (2026-04-30)
@@ -785,187 +785,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03067982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Force. Wealth and Disaster: Atlantic Migrations from a Pyrenean Town in the Eighteenth and Nineteenth Centuries. Johns Hopkins University Press. 2016.</w:t>
+                <w:t xml:space="preserve">Starting Afresh : Freedom Dues vs Reality in 17th Century Chesapeake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Peyrol-Kleiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">History : the Journal of the Historical Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 103 (357), pp.674-675. </w:t>
+              <w:t xml:space="preserve">Mémoire(s), identité(s), marginalité(s) dans le monde occidental contemporain. Cahiers du MIMMOC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Servitudes et libertés dans les Amériques avant l’abolition de l’esclavage, 19 - 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1468-229X.12649⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/mimmoc.2777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05132094v1</w:t>
+                <w:t xml:space="preserve">hal-01992331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Starting Afresh : Freedom Dues vs Reality in 17th Century Chesapeake</w:t>
+                <w:t xml:space="preserve">Pierre Force. Wealth and Disaster: Atlantic Migrations from a Pyrenean Town in the Eighteenth and Nineteenth Centuries. Johns Hopkins University Press. 2016.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Peyrol-Kleiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoire(s), identité(s), marginalité(s) dans le monde occidental contemporain. Cahiers du MIMMOC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Servitudes et libertés dans les Amériques avant l’abolition de l’esclavage, 19 - 2018, </w:t>
+              <w:t xml:space="preserve">History : the Journal of the Historical Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 103 (357), pp.674-675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/mimmoc.2777⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1468-229X.12649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992331v1</w:t>
+                <w:t xml:space="preserve">hal-05132094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Wareing, Indentured Migration and the Servant Trade from London to America, 1618-1718</w:t>
               </w:r>
@@ -2742,51 +2742,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132049v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Peyrol-Kleiber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132050v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14b9g" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132090v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18770703-13020016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132092v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144039X.2023.2165224" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132085v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/obo/9780199730414-0331" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131536v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.3879" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992380v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Aje" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Faucquez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.3077" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067982v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Merlin-Faucquez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132094v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-229X.12649" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992331v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.2777" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132093v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.1547" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05038210v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Peyrol-Kleiber" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/MVJR9531" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132083v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541322v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delahaye" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. Roper" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Van Ruymbeke" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchesterhive.com/display/9781526167347/9781526167347.xml" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131561v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/41470" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.41470" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132047v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shaker.eu/en/site/content/shop/index.asp?lang=de&amp;amp;ID=8&amp;amp;ISBN=978-3-8440-8332-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131512v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/20412" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.20412" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132076v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.16539" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132088v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grham.hypotheses.org/8320" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131550v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1057214" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132079v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132081v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131552v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/edcoll/9789004314740/B9789004314740-s009.xml" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004314740_009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132082v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pub-editions.fr/fr/default-category/4155-dynamiques-caribeennes-pour-une-histoire-des-circulations-dans-l-espace-atlantique-xviiie-xixe-siecles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131581v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Selzner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.4222" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991409v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.2654" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131933v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Finding" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cauvet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Drouet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Traineau-Durozoy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132049v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Peyrol-Kleiber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132050v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14b9g" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132090v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18770703-13020016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132092v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144039X.2023.2165224" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132085v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/obo/9780199730414-0331" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131536v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.3879" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992380v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Aje" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Faucquez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.3077" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067982v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Merlin-Faucquez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992331v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.2777" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132094v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-229X.12649" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132093v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.1547" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05038210v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Peyrol-Kleiber" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/MVJR9531" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132083v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541322v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delahaye" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. Roper" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Van Ruymbeke" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchesterhive.com/display/9781526167347/9781526167347.xml" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131561v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/41470" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.41470" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132047v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shaker.eu/en/site/content/shop/index.asp?lang=de&amp;amp;ID=8&amp;amp;ISBN=978-3-8440-8332-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131512v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/20412" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.20412" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132076v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.16539" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132088v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grham.hypotheses.org/8320" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131550v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1057214" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132079v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132081v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131552v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/edcoll/9789004314740/B9789004314740-s009.xml" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004314740_009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132082v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pub-editions.fr/fr/default-category/4155-dynamiques-caribeennes-pour-une-histoire-des-circulations-dans-l-espace-atlantique-xviiie-xixe-siecles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131581v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Selzner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.4222" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991409v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.2654" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131933v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Finding" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cauvet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Drouet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Traineau-Durozoy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>