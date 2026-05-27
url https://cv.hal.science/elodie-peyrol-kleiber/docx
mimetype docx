--- v1 (2026-04-30)
+++ v2 (2026-05-27)
@@ -586,226 +586,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05131536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Introduction : Servitudes et libertés dans les Amériques avant l’abolition de l’esclavage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Peyrol-Kleiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence Aje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claire Faucquez</w:t>
+                <w:t xml:space="preserve">Anne-Claire Merlin-Faucquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoire(s), identité(s), marginalité(s) dans le monde occidental contemporain. Cahiers du MIMMOC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Servitudes et libertés dans les Amériques avant l’abolition de l’esclavage, 19 - 2018, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018, 19, s.p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992380v1</w:t>
+                <w:t xml:space="preserve">hal-03067982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Servitudes et libertés dans les Amériques avant l’abolition de l’esclavage</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Peyrol-Kleiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence Aje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claire Merlin-Faucquez</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Faucquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoire(s), identité(s), marginalité(s) dans le monde occidental contemporain. Cahiers du MIMMOC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 19, s.p</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, Servitudes et libertés dans les Amériques avant l’abolition de l’esclavage, 19 - 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mimmoc.3077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03067982v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Starting Afresh : Freedom Dues vs Reality in 17th Century Chesapeake</w:t>
               </w:r>
@@ -2349,51 +2349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Peyrol-Kleiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence Aje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Faucquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoire(s), identité(s), marginalité(s) dans le monde occidental contemporain. Cahiers du MIMMOC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19 - 2018, 2018, Servitudes et libertés dans les Amériques avant l’abolition de l’esclavage, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2742,51 +2742,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132049v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Peyrol-Kleiber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132050v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14b9g" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132090v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18770703-13020016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132092v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144039X.2023.2165224" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132085v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/obo/9780199730414-0331" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131536v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.3879" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992380v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Aje" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Faucquez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.3077" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067982v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Merlin-Faucquez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992331v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.2777" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132094v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-229X.12649" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132093v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.1547" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05038210v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Peyrol-Kleiber" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/MVJR9531" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132083v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541322v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delahaye" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. Roper" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Van Ruymbeke" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchesterhive.com/display/9781526167347/9781526167347.xml" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131561v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/41470" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.41470" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132047v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shaker.eu/en/site/content/shop/index.asp?lang=de&amp;amp;ID=8&amp;amp;ISBN=978-3-8440-8332-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131512v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/20412" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.20412" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132076v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.16539" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132088v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grham.hypotheses.org/8320" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131550v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1057214" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132079v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132081v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131552v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/edcoll/9789004314740/B9789004314740-s009.xml" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004314740_009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132082v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pub-editions.fr/fr/default-category/4155-dynamiques-caribeennes-pour-une-histoire-des-circulations-dans-l-espace-atlantique-xviiie-xixe-siecles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131581v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Selzner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.4222" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991409v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.2654" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131933v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Finding" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cauvet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Drouet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Traineau-Durozoy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132049v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Peyrol-Kleiber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132050v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14b9g" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132090v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18770703-13020016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132092v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144039X.2023.2165224" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132085v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/obo/9780199730414-0331" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131536v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.3879" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067982v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Aje" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Merlin-Faucquez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992380v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Faucquez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.3077" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992331v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.2777" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132094v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-229X.12649" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132093v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.1547" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05038210v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Peyrol-Kleiber" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/MVJR9531" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132083v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541322v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delahaye" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. Roper" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Van Ruymbeke" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchesterhive.com/display/9781526167347/9781526167347.xml" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131561v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/41470" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.41470" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132047v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shaker.eu/en/site/content/shop/index.asp?lang=de&amp;amp;ID=8&amp;amp;ISBN=978-3-8440-8332-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131512v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/20412" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.20412" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132076v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.16539" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132088v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grham.hypotheses.org/8320" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131550v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1057214" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132079v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132081v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131552v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/edcoll/9789004314740/B9789004314740-s009.xml" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004314740_009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132082v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pub-editions.fr/fr/default-category/4155-dynamiques-caribeennes-pour-une-histoire-des-circulations-dans-l-espace-atlantique-xviiie-xixe-siecles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131581v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Selzner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.4222" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991409v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.2654" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131933v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Finding" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cauvet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Drouet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Traineau-Durozoy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>