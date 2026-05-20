--- v0 (2026-03-15)
+++ v1 (2026-05-20)
@@ -100,221 +100,221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering Living Labs' Activities and Outcomes: Key Insights for Stakeholder Expectations</w:t>
+                <w:t xml:space="preserve">Open innovation pratices and environmental sustainability: a systematic literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Louna Rafiq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elodie Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">R&amp;D Mangement conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">WOIC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Berckley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04741214v1</w:t>
+                <w:t xml:space="preserve">hal-04746149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open innovation pratices and environmental sustainability: a systematic literature review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Uncovering Living Labs' Activities and Outcomes: Key Insights for Stakeholder Expectations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WOIC 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Berckley, United States</w:t>
+              <w:t xml:space="preserve">R&amp;D Mangement conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746149v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Activities and Outcomes of Living Labs: Insights for meeting stakeholder expectations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WOIC 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Bilbao, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -352,64 +352,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-life experiments and business model innovation process: lessons from the Living Lab literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Savarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM ( European Academy of Management ) Annual Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Trinity College Dublin, Jun 2023, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -434,51 +434,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Business Model Innovation as resilience factor to face Covid-19 crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">R&amp;D Management conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Trento, Oct 2022, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -503,64 +503,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportements des PME en termes de pratiques d'innovation ouverte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GT AIMS Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, M-Lab - NIMEC, Oct 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -585,51 +585,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How could SMEs take advantage of the Covid-19 crisis to improve their resilience during energy transition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Hammed Sahnoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -667,64 +667,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviors among SMEs in terms of open innovation practices and actors involved</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WOIC 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eindhoven University of Technology, Dec 2021, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -762,51 +762,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils collaboratifs : Impacts d'un système cobotique sur l'aide au montage pour les postes manuels industriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Havard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -838,312 +838,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques d'innovation ouverte adoptées par les PME Normandes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring SMEs' open innovation practices diversity from four countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Durouchoux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elodie Pillon</w:t>
+                <w:t xml:space="preserve">Thomas Loilier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONFERE 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LINEACT CESI, Jul 2019, Galway, Irlande</w:t>
+              <w:t xml:space="preserve">R&amp;D Management Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Polytechnique, Jun 2019, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04093902v1</w:t>
+                <w:t xml:space="preserve">hal-04093859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic and organizational determinants for open innovation practices in SMEs : a conceptual framework</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Pratiques d'innovation ouverte adoptées par les PME Normandes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Durouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chuard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pillon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Loilier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WOIC 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of California, Berkeley, Dec 2019, Rome ( Virtual ), Italy</w:t>
+              <w:t xml:space="preserve">CONFERE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LINEACT CESI, Jul 2019, Galway, Irlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04093824v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring SMEs' open innovation practices diversity from four countries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Strategic and organizational determinants for open innovation practices in SMEs : a conceptual framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Messaadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loilier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">R&amp;D Management Conference 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Polytechnique, Jun 2019, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">WOIC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of California, Berkeley, Dec 2019, Rome ( Virtual ), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04093859v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES OPEN LABS : UN ETAT DE L'ART</w:t>
               </w:r>
@@ -1155,51 +1155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tettelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Remont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CONFERE 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LINEACT CESI, Jul 2019, Galway, Irlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1224,77 +1224,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques d’innovation ouverte à favoriser pour les PME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Messaadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème édition du Congrès. International de Génie Industriel.(CIGI 2017 )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UTC, May 2017, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1319,51 +1319,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels outils et méthodes utiliser pour la gestion de projets innovants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CONFERE 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UTBM, Jul 2015, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1388,64 +1388,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du niveau de maturité des PME en terme d'innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CONFERE 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UTBM, Jul 2015, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1502,51 +1502,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation ouverte : quand les entreprises jouent les pygmalions des créateurs de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1596,51 +1596,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expliquer l'adoption des pratiques d'innovation ouverte des PME par les caractéristiques stratégiques, organisationnelles et environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Caen Normandie, 2021. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1667,51 +1667,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expliquer l'adoption des pratiques d'innovation ouverte des PME par les caractéristiques stratégiques, organisationnelles et environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Normandie Université, 2021. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021NORMC001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1770,51 +1770,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retours d'experts sur la première tournée de l'innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">InnovENT-E. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1864,64 +1864,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrélation entre les technologies de l'information et de la communication et l'adoption de l'innovation ouverte par les PME.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Messaadia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Génie industriel et productique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2 (Numéro Spécial Lean et industrie du future), </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1987,77 +1987,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition of assessment model for open innovation adoption in SMEs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Messaadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WOIC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2251,51 +2251,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741214v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746149v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Rafiq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281582v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135038v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Savarit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093769v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093695v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093762v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Sahnoun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093810v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093920v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Havard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093902v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Durouchoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chuard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093824v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Messaadia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loilier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093859v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093910v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tettelin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Remont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093886v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104492v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104484v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093975v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04103830v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03125826v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021NORMC001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093945v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093679v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0426" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093870v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746149v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Rafiq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741214v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281582v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135038v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Savarit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093769v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093695v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093762v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Sahnoun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093810v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093920v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Havard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093859v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loilier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093902v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Durouchoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chuard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093824v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Messaadia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093910v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tettelin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Remont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093886v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104492v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104484v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093975v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04103830v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03125826v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021NORMC001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093945v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093679v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0426" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093870v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>