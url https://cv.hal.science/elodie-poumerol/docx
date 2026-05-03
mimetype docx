--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BPA disrupts meiosis I in oogonia by acting on pathways including cell cycle regulation, meiosis initiation and spindle assembly</w:t>
+                <w:t xml:space="preserve">Ovine fetal testis stage-specific sensitivity to environmental chemical mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Richard Lea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Benoit Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Poumerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corinne Cotinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 111, p. 166-177. </w:t>
+              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 163 (2), pp.119-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.reprotox.2022.06.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1530/REP-21-0235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03692951v1</w:t>
+                <w:t xml:space="preserve">hal-03560775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ovine fetal testis stage-specific sensitivity to environmental chemical mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BPA disrupts meiosis I in oogonia by acting on pathways including cell cycle regulation, meiosis initiation and spindle assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Loup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Poumerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Lea</w:t>
+                <w:t xml:space="preserve">Paul A Fowler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+                <w:t xml:space="preserve">Corinne Cotinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 163 (2), pp.119-131. </w:t>
+              <w:t xml:space="preserve">Reproductive Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 111, p. 166-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/REP-21-0235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.reprotox.2022.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560775v1</w:t>
+                <w:t xml:space="preserve">hal-03692951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Functional Characterization of a Testicular Long Non-coding RNA (4930463O16Rik) Identified in the Meiotic Arrest of the Mouse Topaz1–/– Testes</w:t>
               </w:r>
@@ -534,51 +534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Chadourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Poumerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -681,51 +681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Poumerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Tassistro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -770,286 +770,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particularité du freemartinisme chez les ovins : à propos d’un cas d’intersexualité</w:t>
+                <w:t xml:space="preserve">TOPAZ1, a germ cell specific factor, is essential for male meiotic progression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Chaban</w:t>
+                <w:t xml:space="preserve">Alix Luangpraseuth-Prosper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Broussou</w:t>
+                <w:t xml:space="preserve">Elodie Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Brass</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Pailhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elodie Lesueur</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cotinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 406 (2), pp.158-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2015.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634420v1</w:t>
+                <w:t xml:space="preserve">hal-02635577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOPAZ1, a germ cell specific factor, is essential for male meiotic progression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Particularité du freemartinisme chez les ovins : à propos d’un cas d’intersexualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Luangpraseuth-Prosper</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Diane Broussou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Brass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pailhoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Lesueur</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Corinne Cotinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46 (359 (Part 1)), pp.72-77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635577v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal high-fat diet induces follicular atresia but does not affect fertility in adult rabbit offspring</w:t>
               </w:r>
@@ -1450,90 +1450,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of transcripts involved in meiosis and follicle formation during ovine ovary development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrienne Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Poumerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pailhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9 (436), 12p. </w:t>
@@ -1901,64 +1901,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Poumerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pailhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées du GdR 3606 Repro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Toulouse, France. , 2019</w:t>
@@ -2013,51 +2013,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Chadourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Poumerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier 251- Non coding RNA: from detection to function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Bordeaux, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2082,103 +2082,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topaz1: an actor of the spermatogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Luangpraseuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Chadourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées Scientifiques du GdR Repro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. , 76 p., 2017, 2èmes Journées scientifiques GDR REPRO 2017</w:t>
@@ -2358,77 +2358,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Luangpraseuth Prosper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cotinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées du GdR 3606 Repro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Rennes, France. , 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2492,64 +2492,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Poumerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrienne Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cotinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. European Testis Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Elsinore, Denmark. , 1 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2587,77 +2587,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du modèle murin invalidé pour le gène : TOPAZ1 (Testis and ovaryspecific PAZ domain gene)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix A. Luangpraseuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cotinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2682,103 +2682,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d'un nouveau gène, Topaz1, spécifique des cellules germinales et conservé au cours de l'évolution des Vertébrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix A. Luangpraseuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Poumerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cotinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'animation Scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Rennes, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2803,51 +2803,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of in-utero exposure to environmental chemicals on ovary development in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2941,90 +2941,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of genes expressed during sheep ovarian development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrienne Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Poumerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pailhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Budapest, Hungary. Reproduction in Domestic Animals, 43 (Suppl. 3), pp.145-145, 2008, </w:t>
@@ -3145,64 +3145,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Poumerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pailhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st European Testis Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Virtual edition, Spain</w:t>
@@ -3231,51 +3231,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TOPAZ1, un gène clé de la spermatogenèse chez la souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DiGoV- Reunion Transversale "Différenciation des gonades chez les vertébrés"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Nice Sophia Antipolis (UNS). FRA., Dec 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3339,64 +3339,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Poumerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrienne Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cotinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3460,64 +3460,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrienne Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Poumerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cotinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Eurpean Workshop on Molecular and Cellular Endocrinology on the Testis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Sexual Medicine (ESSM). ITA.; Institut Curie. FRA., Apr 2012, Stockholm, Sweden. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3555,51 +3555,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal exposure to a complex mixture of environmentally-relevant chemicals during critical developmental windows differentially affects fetal ovarian follicles and ovarian transcriptome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria R M. R. Amezaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3719,51 +3719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M M. Fraser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Workshop on Endocrine Disrupters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Copenhague, Denmark</w:t>
@@ -3792,90 +3792,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des polluants environnementaux sur le développement de l'ovaire chez le mouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Loup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Poumerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cotinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3900,51 +3900,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of transcripts involved in meiosis and follicle formation during ovine ovary development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrienne Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3952,51 +3952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Poumerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pailhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Workshop on Mammalian Folliculogenesis and oogenesis : from basic science to the clinic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Potsdam, Germany. p:18</w:t>
@@ -4144,346 +4144,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression and the regulation of SOCS3 in ovine uterine cells</w:t>
+                <w:t xml:space="preserve">Ovine progesterone-induced blocking factor at the feto-maternal interface during implantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie N. Rodde</w:t>
+                <w:t xml:space="preserve">Claire Maëlle Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
+                <w:t xml:space="preserve">Sylvaine S. Camous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Poumerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu M. Leroux-Coyau</w:t>
+                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.G. Poehlmann</w:t>
+                <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. EMBIC (EMBryo Implantation Control) Summer School</w:t>
+              <w:t xml:space="preserve">3. EMBIC Summer School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Jena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754455v1</w:t>
+                <w:t xml:space="preserve">hal-02756388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ovine progesterone-induced blocking factor at the feto-maternal interface during implantation</w:t>
+                <w:t xml:space="preserve">Expression and the regulation of SOCS3 in ovine uterine cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Maëlle Fovet</w:t>
+                <w:t xml:space="preserve">Nathalie N. Rodde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvaine S. Camous</w:t>
+                <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Poumerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
+                <w:t xml:space="preserve">Mathieu M. Leroux-Coyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
+                <w:t xml:space="preserve">T.G. Poehlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. EMBIC Summer School</w:t>
+              <w:t xml:space="preserve">3. EMBIC (EMBryo Implantation Control) Summer School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Jena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756388v1</w:t>
+                <w:t xml:space="preserve">hal-02754455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of genes expressed during sheep ovarian development by SSH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Poumerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cotinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium on the Biology of Vertebrate Sex Determination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Hawaii, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4771,51 +4771,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690669v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Ghieh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Poumerol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calvel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0309974" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692951v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Loup" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A Fowler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cotinot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2022.06.001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03560775v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lea" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-21-0235" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298848v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chadourne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.700290" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955179v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Castel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barbier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tassistro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-020-02877-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634420v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chaban" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Broussou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Brass" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lesueur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635577v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Luangpraseuth-Prosper" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2015.09.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609938v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline L&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dupont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174414000014" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004078v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ga&#235;l Cordier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Leveille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picone" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063101" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000215v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne A. Baillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan R. Le Bouffant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas J. N. Volff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix A. Luangpraseuth" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026950" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658492v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Baillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-436" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657402v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nouaille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Morello" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Cortes Perez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Loir" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Commissaire" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.72.3.2272-2279.2006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777393v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Castille" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790680v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787900v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603127v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Luangpraseuth" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530842v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Marchand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bertaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Vilotte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742537v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Luangpraseuth Prosper" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Husson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798148v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811374v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810502v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817440v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Loup" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A. Fowler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. Amezaga" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751476v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2008.01234.x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R49HLK12-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298411v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798883v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189844v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019621v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004519v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Loup" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R M. R. Amezaga" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol E C. E. Kyle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004518v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja J. Skiba" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M. Fraser" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753493v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819495v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817818v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Benne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Sarry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754455v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Rodde" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette P. Reinaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Leroux-Coyau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Poehlmann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756388v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ma&#235;lle Fovet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Camous" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Aubri&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812656v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213260v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690669v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Ghieh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Poumerol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calvel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0309974" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03560775v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lea" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Loup" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-21-0235" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692951v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A Fowler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cotinot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2022.06.001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298848v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chadourne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.700290" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955179v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Castel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barbier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tassistro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-020-02877-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635577v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Luangpraseuth-Prosper" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lesueur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2015.09.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634420v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chaban" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Broussou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Brass" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609938v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline L&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dupont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174414000014" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004078v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ga&#235;l Cordier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Leveille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picone" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063101" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000215v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne A. Baillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan R. Le Bouffant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas J. N. Volff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix A. Luangpraseuth" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026950" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658492v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Baillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-436" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657402v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nouaille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Morello" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Cortes Perez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Loir" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Commissaire" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.72.3.2272-2279.2006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777393v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Castille" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790680v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787900v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603127v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Luangpraseuth" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530842v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Marchand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bertaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Vilotte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742537v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Luangpraseuth Prosper" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Husson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798148v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811374v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810502v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817440v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Loup" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A. Fowler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. Amezaga" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751476v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2008.01234.x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R49HLK12-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298411v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798883v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189844v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019621v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004519v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Loup" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R M. R. Amezaga" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol E C. E. Kyle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004518v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja J. Skiba" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M. Fraser" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753493v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819495v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817818v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Benne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Sarry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756388v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ma&#235;lle Fovet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Camous" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Aubri&#232;re" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754455v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Rodde" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette P. Reinaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Leroux-Coyau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Poehlmann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812656v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213260v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>