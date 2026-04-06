--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -711,2335 +711,2430 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421156v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Morphological Networks for Learning Image-to-Image Transforms</w:t>
+                <w:t xml:space="preserve">SPOOKY VASCULAR SKELETONS: A STUDY OF SKELETONIZATION ALGORITHMS AND THEIR EVALUATION ON 2D VASCULAR DATASETS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bottenmuller</w:t>
+                <w:t xml:space="preserve">Jules-Victor Lepinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Tochon</w:t>
+                <w:t xml:space="preserve">Oscar Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Hermary</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jesus Angulo</w:t>
+                <w:t xml:space="preserve">Elodie Puybareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Discrete Geometry and Mathematical Morphology (DGMM 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Groningen, Netherlands</w:t>
+              <w:t xml:space="preserve">ISBI 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05295593v1</w:t>
+                <w:t xml:space="preserve">hal-05554044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Object Detection in Document Images Using Multiple Object Tracking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving Morphological Networks for Learning Image-to-Image Transforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bottenmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bernet</w:t>
+                <w:t xml:space="preserve">Guillaume Tochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+                <w:t xml:space="preserve">Romain Hermary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Puybareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwin Carlinet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elodie Puybareau</w:t>
+                <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th International Conference on Discrete Geometry and Mathematical Morphology (DGMM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Groningen, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390556v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FOANet: A Focus of Attention Network with Application to Myocardium Segmentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linear Object Detection in Document Images Using Multiple Object Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhou Zhao</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Géraud</w:t>
+                <w:t xml:space="preserve">Alexandre Bourquelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Puybareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 25th International Conference on Pattern Recognition (ICPR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICPR48806.2021.9412016⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, San josé, California, United States. pp.454-471, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-41734-4_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579622v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Going beyond p-Convolutions to Learn Grayscale Morphological Operators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FOANet: A Focus of Attention Network with Application to Myocardium Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhou Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Puybareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Kirszenberg</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jesus Angulo</w:t>
+                <w:t xml:space="preserve">Thierry Géraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IAPR International Conference on Discrete Geometry and Mathematical Morphology (DGMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Uppsala, Sweden. pp.470--482, </w:t>
+              <w:t xml:space="preserve">Proceedings of the 25th International Conference on Pattern Recognition (ICPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Milan, Italy. pp.1120--1127, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-76657-3_34⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICPR48806.2021.9412016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579608v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do not Treat Boundaries and Regions Differently: An Example on Heart Left Atrial Segmentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Boutry</w:t>
+                <w:t xml:space="preserve">Going beyond p-Convolutions to Learn Grayscale Morphological Operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kirszenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Puybareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Géraud</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 25th International Conference on Pattern Recognition (ICPR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICPR48806.2021.9412755⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the IAPR International Conference on Discrete Geometry and Mathematical Morphology (DGMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Uppsala, Sweden. pp.470--482, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-76657-3_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04579623v1</w:t>
+                <w:t xml:space="preserve">hal-04579608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stacked and parallel U-nets with multi-output for myocardial pathology segmentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Do not Treat Boundaries and Regions Differently: An Example on Heart Left Atrial Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhou Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Puybareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Géraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Myocardial Pathology Segmentation Combining Multi-Sequence CMR Challenge</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 25th International Conference on Pattern Recognition (ICPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Milan, Italy. pp.7447--7453, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR48806.2021.9412755⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-65651-5_13⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04579618v1</w:t>
+                <w:t xml:space="preserve">hal-04579623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Two-Stage Temporal-Like Fully Convolutional Network Framework for Left Ventricle Segmentation and Quantification on MR Images</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Using Separated Inputs for Multimodal Brain Tumor Segmentation with 3D U-Net-like Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Puybareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Atlases and Computational Models of the Heart. Multi-Sequence CMR Segmentation, CRT-EPiggy and LV Full Quantification Challenges−-10th International Workshop, STACOM 2019, Held in Conjunction with MICCAI 2019, Shenzhen, China, October 13, 2019, Revised Selected Papers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brainlesion: Glioma, Multiple Sclerosis, Stroke and Traumatic Brain Injuries: 5th International Workshop,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Shenzhen, China. pp.187-199, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-46640-4_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-39074-7_42⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04579620v1</w:t>
+                <w:t xml:space="preserve">hal-04580407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Separated Inputs for Multimodal Brain Tumor Segmentation with 3D U-Net-like Architectures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Two-Stage Temporal-Like Fully Convolutional Network Framework for Left Ventricle Segmentation and Quantification on MR Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhou Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Puybareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Géraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brainlesion: Glioma, Multiple Sclerosis, Stroke and Traumatic Brain Injuries: 5th International Workshop,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Statistical Atlases and Computational Models of the Heart. Multi-Sequence CMR Segmentation, CRT-EPiggy and LV Full Quantification Challenges−-10th International Workshop, STACOM 2019, Held in Conjunction with MICCAI 2019, Shenzhen, China, October 13, 2019, Revised Selected Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Shenzhen, China. pp.405--413, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-39074-7_42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-46640-4_18⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04580407v1</w:t>
+                <w:t xml:space="preserve">hal-04579620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spherical Fluorescent Particle Segmentation and Tracking in 3D Confocal Microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stacked and parallel U-nets with multi-output for myocardial pathology segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhou Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Puybareau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMM 2019 - 14th International Symposium on Mathematical Morphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bernhard Burgeth; Andreas Kleefeld; Benoît Naegel; Nicolas Passat; Benjamin Perret, Jul 2019, Saarbrücken, Germany. pp.520-531, </w:t>
+              <w:t xml:space="preserve">Myocardial Pathology Segmentation Combining Multi-Sequence CMR Challenge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lima, Peru. pp.138--145, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-20867-7_40⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-65651-5_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426948v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Stages CNN-Based Segmentation of Gliomas, Uncertainty Quantification and Prediction of Overall Patient Survival</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spherical Fluorescent Particle Segmentation and Tracking in 3D Confocal Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Puybareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Buatois</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Chazalon</w:t>
+                <w:t xml:space="preserve">Alessandro Benfenati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International MICCAI Brainlesion Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Shenzhen, China. pp.167--178, </w:t>
+              <w:t xml:space="preserve">ISMM 2019 - 14th International Symposium on Mathematical Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bernhard Burgeth; Andreas Kleefeld; Benoît Naegel; Nicolas Passat; Benjamin Perret, Jul 2019, Saarbrücken, Germany. pp.520-531, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-46643-5_16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-20867-7_40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04579596v1</w:t>
+                <w:t xml:space="preserve">hal-02426948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first step toward a fair comparison of evaluation protocols for text detection algorithms</w:t>
+                <w:t xml:space="preserve">Two Stages CNN-Based Segmentation of Gliomas, Uncertainty Quantification and Prediction of Overall Patient Survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aliona Dangla</w:t>
+                <w:t xml:space="preserve">Thibault Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Puybareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Fabrizio</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chazalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IAPR International Workshop on Document Analysis Systems (DAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DAS.2018.55⟩</w:t>
+              <w:t xml:space="preserve">International MICCAI Brainlesion Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Shenzhen, China. pp.167--178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-46643-5_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04579603v1</w:t>
+                <w:t xml:space="preserve">hal-04579596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Document Detection in Smartphone Videos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A first step toward a fair comparison of evaluation protocols for text detection algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliona Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Puybareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Géraud</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Fabrizio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 24th IEEE International Conference on Image Processing (ICIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2018.8451533⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the IAPR International Workshop on Document Analysis Systems (DAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DAS.2018.55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579615v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation of Gliomas and Prediction of Patient Overall Survival: A Simple and Fast Procedure</w:t>
+                <w:t xml:space="preserve">Real-Time Document Detection in Smartphone Videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Puybareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Fabrizio</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Géraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Workshop on Brain Lesions (BrainLes), in conjunction with MICCAI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 24th IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Athens, Greece. pp.1498--1502, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2018.8451533⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-11726-9_18⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04579613v1</w:t>
+                <w:t xml:space="preserve">hal-04579615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic Area-of-Motion characterization for Bio-Medical applications</w:t>
+                <w:t xml:space="preserve">Segmentation of Gliomas and Prediction of Patient Overall Survival: A Simple and Fast Procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Puybareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Najman</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Puybareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Fabrizio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Melbourne, Australia. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Workshop on Brain Lesions (BrainLes), in conjunction with MICCAI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Grenada, Spain. pp.199--209, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2017.7950503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-11726-9_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467878v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the in-vivo automated assessment of nasal cilia mobility</w:t>
+                <w:t xml:space="preserve">Periodic Area-of-Motion characterization for Bio-Medical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Puybareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Bequignon</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Najman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of the European Rhinologic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISBI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Melbourne, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2017.7950503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333003v1</w:t>
+                <w:t xml:space="preserve">hal-01467878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automating the measurement of physiological parameters: a case study in the image analysis of cilia motion</w:t>
+                <w:t xml:space="preserve">Towards the in-vivo automated assessment of nasal cilia mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Puybareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hugues Talbot</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bequignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Bequignon</w:t>
+                <w:t xml:space="preserve">Gabriel Pelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Louis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G Pelle</w:t>
+                <w:t xml:space="preserve">Bruno Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congress of the European Rhinologic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Stockholm, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332942v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic detection of beating cilia with frequencies estimations</w:t>
+                <w:t xml:space="preserve">Automating the measurement of physiological parameters: a case study in the image analysis of cilia motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Puybareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Najman</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Bequignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Pelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cilia 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/2046-2530-4-S1-P85⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Phoenix, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332964v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated heart rate estimation in fish embryo</w:t>
+                <w:t xml:space="preserve">Automatic detection of beating cilia with frequencies estimations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Puybareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Pelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Najman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cilia 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/2046-2530-4-S1-P85⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPTA.2015.7367171⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01332927v1</w:t>
+                <w:t xml:space="preserve">hal-01332964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A regionalized automated measurement of ciliary beating frequency</w:t>
+                <w:t xml:space="preserve">Automated heart rate estimation in fish embryo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Puybareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, New-York, United States. </w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Orléans, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2015.7163927⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPTA.2015.7367171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154672v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A regionalized automated measurement of ciliary beating frequency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Puybareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Pelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F Papon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISBI 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, New-York, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2015.7163927⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">An Automated Assay for the Evaluation of Mortality in Fish Embryo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Puybareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3051,70 +3146,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMM 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Reykjavik, Iceland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3124,262 +3219,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphologie Mathématique et traitement d'images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Blusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Puybareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Fuchs (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informatique Mathématique Une photographie en 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 3, pp. 87 --131, 2023, CNRS Alpha</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04148876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Left Atrial Segmentation in a Few Seconds Using Fully Convolutional Network and Transfer Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Puybareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhao Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Khoudli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongchao Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Atlases and Computational Models of the Heart. Atrial Segmentation and LV Quantification Challenges --- 9th International Workshop, STACOM 2018, Held in Conjunction with MICCAI 2018, Granada, Spain, September 16, 2018, Revised Selected Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.339-347, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-12029-0_37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3389,151 +3484,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Code de Conduite du GDR-IFM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Backens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bettinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie van den Bogaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Boldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GDR-IFM. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05539615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3543,114 +3638,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion analysis for Medical and Bio-medical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Puybareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bioinformatics [q-bio.QM]. Université Paris-Est, 2016. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016PESC1063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01735046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId117"/>
+      <w:footerReference w:type="default" r:id="rId120"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3718,51 +3813,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BE3F43D4"/>
+    <w:nsid w:val="8F380539"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3949,51 +4044,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-puybareau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2748-6624" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224942298" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429573v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Li" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuping Wu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihan Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinzhe Luo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mart&#237;n-Isla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2023.102808" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959606v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Genest" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Puybareau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;onard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cousty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie de Croz&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2018.12.016" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104030v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongchao Xu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dahdouh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Virz&#236;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2018.05.003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421156v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barbeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2016.12.007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295593v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bottenmuller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tochon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hermary" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Angulo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390556v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chazalon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Carlinet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bourquelot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Puybareau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41734-4_28" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579622v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Zhao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boutry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry G&#233;raud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412016" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579608v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kirszenberg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_34" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579623v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412755" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579618v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65651-5_13" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579620v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39074-7_42" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580407v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boutry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chazalon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Puybareau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tochon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46640-4_18" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426948v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Benfenati" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_40" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579596v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Buatois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46643-5_16" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579603v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliona Dangla" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fabrizio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2018.55" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579615v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451533" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579613v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11726-9_18" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467878v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950503" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333003v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bequignon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bottier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pelle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Louis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332942v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bequignon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Louis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pelle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532556" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332964v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2046-2530-4-S1-P85" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332927v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367171" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154672v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Papon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7163927" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154543v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_10" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148876v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Blusseau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/mathematiques/informatique-mathematique-4/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176449v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Zhou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Khoudli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12029-0_37" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539615v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Backens" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bardet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bettinelli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie van den Bogaard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01735046v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PESC1063" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-puybareau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2748-6624" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224942298" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429573v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Li" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuping Wu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihan Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinzhe Luo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mart&#237;n-Isla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2023.102808" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959606v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Genest" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Puybareau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;onard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cousty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie de Croz&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2018.12.016" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104030v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongchao Xu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dahdouh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Virz&#236;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2018.05.003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421156v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barbeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2016.12.007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554044v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules-Victor Lepinay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Morand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Puybareau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295593v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bottenmuller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tochon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hermary" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Angulo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390556v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chazalon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Carlinet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bourquelot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41734-4_28" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579622v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Zhao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boutry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry G&#233;raud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412016" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579608v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kirszenberg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_34" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579623v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412755" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580407v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boutry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chazalon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Puybareau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tochon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46640-4_18" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579620v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39074-7_42" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579618v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65651-5_13" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426948v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Benfenati" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_40" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579596v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Buatois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46643-5_16" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579603v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliona Dangla" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fabrizio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2018.55" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579615v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451533" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579613v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11726-9_18" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467878v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950503" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333003v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bequignon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bottier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Louis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332942v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bequignon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Louis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pelle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532556" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332964v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2046-2530-4-S1-P85" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332927v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367171" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154672v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Papon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7163927" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154543v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_10" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148876v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Blusseau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/mathematiques/informatique-mathematique-4/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176449v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Zhou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Khoudli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12029-0_37" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539615v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Backens" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bardet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bettinelli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie van den Bogaard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01735046v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PESC1063" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>