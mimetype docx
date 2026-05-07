--- v1 (2026-04-06)
+++ v2 (2026-05-07)
@@ -1442,824 +1442,824 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Separated Inputs for Multimodal Brain Tumor Segmentation with 3D U-Net-like Architectures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stacked and parallel U-nets with multi-output for myocardial pathology segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhou Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Puybareau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brainlesion: Glioma, Multiple Sclerosis, Stroke and Traumatic Brain Injuries: 5th International Workshop,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-46640-4_18⟩</w:t>
+              <w:t xml:space="preserve">Myocardial Pathology Segmentation Combining Multi-Sequence CMR Challenge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lima, Peru. pp.138--145, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-65651-5_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04580407v1</w:t>
+                <w:t xml:space="preserve">hal-04579618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Two-Stage Temporal-Like Fully Convolutional Network Framework for Left Ventricle Segmentation and Quantification on MR Images</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Using Separated Inputs for Multimodal Brain Tumor Segmentation with 3D U-Net-like Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Puybareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Atlases and Computational Models of the Heart. Multi-Sequence CMR Segmentation, CRT-EPiggy and LV Full Quantification Challenges−-10th International Workshop, STACOM 2019, Held in Conjunction with MICCAI 2019, Shenzhen, China, October 13, 2019, Revised Selected Papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Shenzhen, China. pp.405--413, </w:t>
+              <w:t xml:space="preserve">Brainlesion: Glioma, Multiple Sclerosis, Stroke and Traumatic Brain Injuries: 5th International Workshop,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Shenzhen, China. pp.187-199, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-39074-7_42⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-46640-4_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579620v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stacked and parallel U-nets with multi-output for myocardial pathology segmentation</w:t>
+                <w:t xml:space="preserve">A Two-Stage Temporal-Like Fully Convolutional Network Framework for Left Ventricle Segmentation and Quantification on MR Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhou Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Puybareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Géraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Myocardial Pathology Segmentation Combining Multi-Sequence CMR Challenge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Lima, Peru. pp.138--145, </w:t>
+              <w:t xml:space="preserve">Statistical Atlases and Computational Models of the Heart. Multi-Sequence CMR Segmentation, CRT-EPiggy and LV Full Quantification Challenges−-10th International Workshop, STACOM 2019, Held in Conjunction with MICCAI 2019, Shenzhen, China, October 13, 2019, Revised Selected Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Shenzhen, China. pp.405--413, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-65651-5_13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-39074-7_42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04579618v1</w:t>
+                <w:t xml:space="preserve">hal-04579620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spherical Fluorescent Particle Segmentation and Tracking in 3D Confocal Microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two Stages CNN-Based Segmentation of Gliomas, Uncertainty Quantification and Prediction of Overall Patient Survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Buatois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Puybareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hugues Talbot</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chazalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMM 2019 - 14th International Symposium on Mathematical Morphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bernhard Burgeth; Andreas Kleefeld; Benoît Naegel; Nicolas Passat; Benjamin Perret, Jul 2019, Saarbrücken, Germany. pp.520-531, </w:t>
+              <w:t xml:space="preserve">International MICCAI Brainlesion Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Shenzhen, China. pp.167--178, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-20867-7_40⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-46643-5_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02426948v1</w:t>
+                <w:t xml:space="preserve">hal-04579596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Stages CNN-Based Segmentation of Gliomas, Uncertainty Quantification and Prediction of Overall Patient Survival</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spherical Fluorescent Particle Segmentation and Tracking in 3D Confocal Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Puybareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Buatois</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Chazalon</w:t>
+                <w:t xml:space="preserve">Alessandro Benfenati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International MICCAI Brainlesion Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Shenzhen, China. pp.167--178, </w:t>
+              <w:t xml:space="preserve">ISMM 2019 - 14th International Symposium on Mathematical Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bernhard Burgeth; Andreas Kleefeld; Benoît Naegel; Nicolas Passat; Benjamin Perret, Jul 2019, Saarbrücken, Germany. pp.520-531, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-46643-5_16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-20867-7_40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04579596v1</w:t>
+                <w:t xml:space="preserve">hal-02426948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first step toward a fair comparison of evaluation protocols for text detection algorithms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real-Time Document Detection in Smartphone Videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Puybareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Fabrizio</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Géraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IAPR International Workshop on Document Analysis Systems (DAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DAS.2018.55⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 24th IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Athens, Greece. pp.1498--1502, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2018.8451533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04579603v1</w:t>
+                <w:t xml:space="preserve">hal-04579615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Document Detection in Smartphone Videos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A first step toward a fair comparison of evaluation protocols for text detection algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliona Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Puybareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Géraud</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Fabrizio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 24th IEEE International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Athens, Greece. pp.1498--1502, </w:t>
+              <w:t xml:space="preserve">Proceedings of the IAPR International Workshop on Document Analysis Systems (DAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2018.8451533⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DAS.2018.55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579615v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation of Gliomas and Prediction of Patient Overall Survival: A Simple and Fast Procedure</w:t>
               </w:r>
@@ -2271,64 +2271,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Puybareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Puybareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Fabrizio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Workshop on Brain Lesions (BrainLes), in conjunction with MICCAI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Grenada, Spain. pp.199--209, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2853,265 +2853,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01332964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated heart rate estimation in fish embryo</w:t>
+                <w:t xml:space="preserve">A regionalized automated measurement of ciliary beating frequency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Puybareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Pelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F Papon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPTA.2015.7367171⟩</w:t>
+              <w:t xml:space="preserve">ISBI 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, New-York, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2015.7163927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01332927v1</w:t>
+                <w:t xml:space="preserve">hal-01154672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A regionalized automated measurement of ciliary beating frequency</w:t>
+                <w:t xml:space="preserve">Automated heart rate estimation in fish embryo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Puybareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, New-York, United States. </w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Orléans, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2015.7163927⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPTA.2015.7367171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154672v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Automated Assay for the Evaluation of Mortality in Fish Embryo</w:t>
               </w:r>
@@ -3813,51 +3813,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8F380539"/>
+    <w:nsid w:val="ABBF89C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4044,51 +4044,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-puybareau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2748-6624" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224942298" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429573v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Li" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuping Wu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihan Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinzhe Luo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mart&#237;n-Isla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2023.102808" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959606v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Genest" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Puybareau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;onard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cousty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie de Croz&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2018.12.016" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104030v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongchao Xu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dahdouh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Virz&#236;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2018.05.003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421156v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barbeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2016.12.007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554044v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules-Victor Lepinay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Morand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Puybareau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295593v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bottenmuller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tochon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hermary" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Angulo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390556v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chazalon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Carlinet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bourquelot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41734-4_28" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579622v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Zhao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boutry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry G&#233;raud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412016" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579608v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kirszenberg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_34" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579623v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412755" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580407v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boutry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chazalon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Puybareau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tochon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46640-4_18" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579620v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39074-7_42" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579618v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65651-5_13" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426948v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Benfenati" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_40" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579596v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Buatois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46643-5_16" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579603v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliona Dangla" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fabrizio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2018.55" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579615v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451533" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579613v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11726-9_18" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467878v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950503" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333003v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bequignon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bottier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Louis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332942v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bequignon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Louis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pelle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532556" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332964v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2046-2530-4-S1-P85" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332927v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367171" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154672v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Papon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7163927" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154543v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_10" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148876v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Blusseau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/mathematiques/informatique-mathematique-4/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176449v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Zhou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Khoudli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12029-0_37" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539615v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Backens" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bardet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bettinelli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie van den Bogaard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01735046v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PESC1063" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-puybareau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2748-6624" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224942298" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429573v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Li" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuping Wu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihan Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinzhe Luo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mart&#237;n-Isla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2023.102808" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959606v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Genest" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Puybareau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;onard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cousty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie de Croz&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2018.12.016" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104030v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongchao Xu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dahdouh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Virz&#236;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2018.05.003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421156v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barbeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2016.12.007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554044v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules-Victor Lepinay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Morand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Puybareau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295593v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bottenmuller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tochon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hermary" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Angulo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390556v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chazalon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Carlinet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bourquelot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41734-4_28" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579622v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Zhao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boutry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry G&#233;raud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412016" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579608v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kirszenberg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_34" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579623v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412755" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579618v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65651-5_13" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580407v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boutry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chazalon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Puybareau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tochon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46640-4_18" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579620v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39074-7_42" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579596v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Buatois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46643-5_16" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426948v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Benfenati" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_40" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579615v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451533" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579603v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliona Dangla" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fabrizio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2018.55" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579613v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11726-9_18" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467878v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950503" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333003v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bequignon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bottier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Louis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332942v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bequignon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Louis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pelle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532556" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332964v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2046-2530-4-S1-P85" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154672v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Papon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7163927" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332927v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367171" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154543v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_10" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148876v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Blusseau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/mathematiques/informatique-mathematique-4/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176449v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Zhou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Khoudli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12029-0_37" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539615v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Backens" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bardet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bettinelli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie van den Bogaard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01735046v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PESC1063" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>