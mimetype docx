--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -1442,382 +1442,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stacked and parallel U-nets with multi-output for myocardial pathology segmentation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Using Separated Inputs for Multimodal Brain Tumor Segmentation with 3D U-Net-like Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Puybareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Myocardial Pathology Segmentation Combining Multi-Sequence CMR Challenge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-65651-5_13⟩</w:t>
+              <w:t xml:space="preserve">Brainlesion: Glioma, Multiple Sclerosis, Stroke and Traumatic Brain Injuries: 5th International Workshop,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Shenzhen, China. pp.187-199, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-46640-4_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04579618v1</w:t>
+                <w:t xml:space="preserve">hal-04580407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Separated Inputs for Multimodal Brain Tumor Segmentation with 3D U-Net-like Architectures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Two-Stage Temporal-Like Fully Convolutional Network Framework for Left Ventricle Segmentation and Quantification on MR Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhou Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Puybareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Géraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brainlesion: Glioma, Multiple Sclerosis, Stroke and Traumatic Brain Injuries: 5th International Workshop,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Shenzhen, China. pp.187-199, </w:t>
+              <w:t xml:space="preserve">Statistical Atlases and Computational Models of the Heart. Multi-Sequence CMR Segmentation, CRT-EPiggy and LV Full Quantification Challenges−-10th International Workshop, STACOM 2019, Held in Conjunction with MICCAI 2019, Shenzhen, China, October 13, 2019, Revised Selected Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Shenzhen, China. pp.405--413, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-46640-4_18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-39074-7_42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04580407v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Two-Stage Temporal-Like Fully Convolutional Network Framework for Left Ventricle Segmentation and Quantification on MR Images</w:t>
+                <w:t xml:space="preserve">Stacked and parallel U-nets with multi-output for myocardial pathology segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhou Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Puybareau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Géraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Atlases and Computational Models of the Heart. Multi-Sequence CMR Segmentation, CRT-EPiggy and LV Full Quantification Challenges−-10th International Workshop, STACOM 2019, Held in Conjunction with MICCAI 2019, Shenzhen, China, October 13, 2019, Revised Selected Papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Shenzhen, China. pp.405--413, </w:t>
+              <w:t xml:space="preserve">Myocardial Pathology Segmentation Combining Multi-Sequence CMR Challenge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lima, Peru. pp.138--145, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-39074-7_42⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-65651-5_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04579620v1</w:t>
+                <w:t xml:space="preserve">hal-04579618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two Stages CNN-Based Segmentation of Gliomas, Uncertainty Quantification and Prediction of Overall Patient Survival</w:t>
               </w:r>
@@ -1842,51 +1842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Puybareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chazalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International MICCAI Brainlesion Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Shenzhen, China. pp.167--178, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2271,51 +2271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Puybareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Puybareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Fabrizio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2719,161 +2719,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01332942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic detection of beating cilia with frequencies estimations</w:t>
+                <w:t xml:space="preserve">Automated heart rate estimation in fish embryo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Puybareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cilia 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Paris, France. </w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Orléans, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/2046-2530-4-S1-P85⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPTA.2015.7367171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01332964v1</w:t>
+                <w:t xml:space="preserve">hal-01332927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A regionalized automated measurement of ciliary beating frequency</w:t>
               </w:r>
@@ -2987,131 +2957,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated heart rate estimation in fish embryo</w:t>
+                <w:t xml:space="preserve">Automatic detection of beating cilia with frequencies estimations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Puybareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Pelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Najman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Orléans, France. </w:t>
+              <w:t xml:space="preserve">Cilia 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPTA.2015.7367171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/2046-2530-4-S1-P85⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01332927v1</w:t>
+                <w:t xml:space="preserve">hal-01332964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Automated Assay for the Evaluation of Mortality in Fish Embryo</w:t>
               </w:r>
@@ -3813,51 +3813,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ABBF89C2"/>
+    <w:nsid w:val="5BA3745E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4044,51 +4044,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-puybareau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2748-6624" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224942298" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429573v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Li" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuping Wu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihan Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinzhe Luo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mart&#237;n-Isla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2023.102808" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959606v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Genest" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Puybareau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;onard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cousty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie de Croz&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2018.12.016" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104030v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongchao Xu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dahdouh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Virz&#236;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2018.05.003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421156v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barbeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2016.12.007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554044v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules-Victor Lepinay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Morand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Puybareau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295593v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bottenmuller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tochon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hermary" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Angulo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390556v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chazalon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Carlinet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bourquelot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41734-4_28" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579622v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Zhao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boutry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry G&#233;raud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412016" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579608v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kirszenberg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_34" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579623v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412755" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579618v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65651-5_13" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580407v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boutry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chazalon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Puybareau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tochon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46640-4_18" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579620v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39074-7_42" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579596v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Buatois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46643-5_16" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426948v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Benfenati" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_40" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579615v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451533" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579603v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliona Dangla" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fabrizio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2018.55" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579613v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11726-9_18" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467878v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950503" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333003v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bequignon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bottier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Louis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332942v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bequignon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Louis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pelle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532556" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332964v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2046-2530-4-S1-P85" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154672v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Papon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7163927" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332927v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367171" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154543v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_10" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148876v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Blusseau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/mathematiques/informatique-mathematique-4/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176449v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Zhou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Khoudli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12029-0_37" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539615v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Backens" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bardet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bettinelli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie van den Bogaard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01735046v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PESC1063" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-puybareau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2748-6624" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224942298" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429573v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Li" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuping Wu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihan Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinzhe Luo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mart&#237;n-Isla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2023.102808" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959606v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Genest" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Puybareau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;onard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cousty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie de Croz&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2018.12.016" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104030v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongchao Xu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dahdouh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Virz&#236;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2018.05.003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421156v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barbeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2016.12.007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554044v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules-Victor Lepinay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Morand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Puybareau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295593v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bottenmuller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tochon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hermary" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Angulo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390556v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chazalon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Carlinet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bourquelot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41734-4_28" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579622v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Zhao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boutry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry G&#233;raud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412016" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579608v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kirszenberg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_34" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579623v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412755" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580407v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boutry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chazalon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Puybareau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tochon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46640-4_18" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579620v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39074-7_42" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579618v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65651-5_13" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579596v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Buatois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46643-5_16" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426948v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Benfenati" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_40" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579615v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451533" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579603v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliona Dangla" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fabrizio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2018.55" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579613v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11726-9_18" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467878v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950503" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333003v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bequignon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bottier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Louis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332942v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bequignon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Louis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pelle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532556" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332927v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367171" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154672v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Papon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7163927" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332964v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2046-2530-4-S1-P85" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154543v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_10" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148876v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Blusseau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/mathematiques/informatique-mathematique-4/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176449v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Zhou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Khoudli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12029-0_37" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539615v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Backens" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bardet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bettinelli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie van den Bogaard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01735046v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PESC1063" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>