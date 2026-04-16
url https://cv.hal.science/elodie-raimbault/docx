--- v0 (2026-03-16)
+++ v1 (2026-04-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elodie Raimbault </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Elodie RaimbaultMCF Littérature anglaise Université Grenoble AlpesILCEA4</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elodie-raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0003-3692-1039</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de conférences en littérature anglaise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Assistant Professor in English literature</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Grenoble Alpes, ILCEA4</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicultural Collages: East Meets West in the Hong Kong Art World. An Interview with Riya Chandiramani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riya Chandiramani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 61, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15k4l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering the Colonial Picaro: Resurgences of Kipling’s Picaresque Novel in The Impressionist (2002) by Hari Kunzru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Représentations dans le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/rma.1636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incisions, gaps and insertions in Sir Gawain and the Green Knight and Lowery’s The Green Knight: “slotted through a slit so the hide stayed whole”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études médiévales anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell It As a Lie': The Ambiguous Blend of Fiction and Journalism in Kipling's Many Inventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kipling Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96 (390), pp.45-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerial Scapes and Technological Perspectives in the Science-Fiction of H.G. Wells and Rudyard Kipling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polysèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/polysemes.5406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology and the Cinematographic Writing of Trauma in Kipling’s Motoring Short Stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 89, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cve.5114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflating points of view on Europe in The Eyes of Asia: Kipling’s fiction of reverse orientalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kipling Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 'Kipling and Europe': Conference at the University of Bologna 2016, 91 (369), pp.23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narratives Under Attack: Outrage and Reaction in Early 20th Century Espionage Novels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ebc.619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aventures et mésaventures d'une lecture de Kipling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la Société internationale d'étude des littératures de l'ère coloniale (SIELEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8, pp.180-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roman d'éducation de Jim Hawkins. André Laurie, premier traducteur de Treasure Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29, pp.81-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions and Reactions, a fragmented composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kipling Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 336, pp.45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écran magique et prégnance du hors champ : l’art du cadrage dans « Mrs Bathurst » de Kipling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 67, pp.407-419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réincarnation, vision de l’au-delà et création littéraire : les intertextes fantastiques kiplingiens dans The Mahatma and the Hare de Rider Haggard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Henry Rider Haggard, archéologies du désir, 21, pp.133-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Incisions, gaps and insertions in Sir Gawain and the Green Knight and Lowery’s The Green Knight: “slotted through a slit so the hide stayed whole” »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque « Sir Gawain and the Green Knight, texte et images »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Nouvelle; Université de Lorraine; Université de Perpignan, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Apparition et disparition des cartes dans Kim de Rudyard Kipling : un jeu sur l’abstraction et la matérialité du territoire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Cartes invisibles. Réflexions littéraires et cinématographiques sur l’image cartographique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Prospéro, Université Saint-Louis, May 2023, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’ouverture par les cartes chez Rudyard Kipling »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récits avec cartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Lyon, Feb 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Tell it as a lie’ : the Ambiguous Blend of Fiction and Journalism in Kipling’s Many Inventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kipling in the News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, City, University of London; Kipling society, Apr 2020, Londres, United Kingdom. p. 45-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Géomètre et le vagabond. Espaces littéraires de Rudyard Kipling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UGA Editions, 2021, 978-2-37747-189-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literary Location and Dislocation of Myth in the Post/Colonial Anglophone World, co-direction avec Élodie Raimbault, Leiden & Boston: Brill/Rodopi, 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dodeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Livres de la Jungle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallmeister, pp.ix-xxix, 2025, 978-2-35178-923-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apparition et disparition des cartes dans Kim de Rudyard Kipling : un jeu sur l’abstraction et la matérialité du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélien d’Avout; Cécile Chatelet; Isabelle Ost. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes invisibles. Littérature, Cinéma, Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mimesis, 2024, 9788869764318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aventure par les cartes dans les récits réalistes et les fables de Rudyard Kipling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistémocritique : Ecrire avec les cartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 979-10-97361-11-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Constructing and Deconstructing Myths of British Colonial Identity and Femininity in Mutiny Fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaine Chemmachery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dodeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill/Rodopi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literary Location and Dislocation of Myth: Transformations and Continuities in the Post/Colonial Anglophone World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-90-04-36140-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudyard Kipling’s Writing of the Indian Space: The Shifting Lines of Fiction and Reality, Adventure Narrative and Journalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Peraldo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literature and Geography: the Writing of Space throughout History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2016, 978-1-4438-8548-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps héroïque à l’épreuve de la maladie. La pathologie au cœur de l’intrigue dans les romans d’aventures et d’espionnage de Rudyard Kipling, Joseph Conrad et John Buchan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Bertonèche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bacilles, phobies et contagions : Les métaphores de la pathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Houdiard, pp.41-57, 2012, 978-2356920881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse. Science-fiction : fiction spéculative ou merveilleux scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ecken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Bozzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">épi-revel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rudyard Kipling et l'enchantement de la technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somnium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.72-80, 2009, Sciences &amp; Fictions à Peyresq, 978-2-9532703-1-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03357930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse. L'épopée, moteur de l'imaginaire scientifique collectif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Bellagamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tron Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautero Jean-Luc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ecken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">épi-revel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rudyard Kipling et l'enchantement de la technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somnium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.88-95, 2009, Sciences &amp; Fictions à Peyresq, 978-2-9532703-1-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03358067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âme et la machine : les rouages de l’interprétation des images chez Kipling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ugo Bellagamba; Eric Picholle; Daniel Tron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rudyard Kipling et l’enchantement de la technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Somnium, pp.43-57, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse : La personnification de l’objet technique : stratégie narrative ou cognitive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ecken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">épi-revel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rudyard Kipling et l'enchantement de la technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somnium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-42, 2009, Sciences &amp; Fictions à Peyresq, 978-2-9532703-1-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03357837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse. Comment créer un désir de science chez les jeunes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ecken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Butin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Bozzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">épi-revel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rudyard Kipling et l'enchantement de la technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somnium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.150-159, 2009, Sciences &amp; Fictions à Peyresq, 978-2-9532703-1-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03358222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse. La technologie est-elle impérialiste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland C. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Rumpala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Bozzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">épi-revel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rudyard Kipling et l'enchantement de la technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somnium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.106-112, 2009, Sciences &amp; Fictions à Peyresq, 978-2-9532703-1-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03358124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âme et la machine. Les rouages de l’interprétation des images chez Rudyard Kipling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">épi-revel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rudyard Kipling et l'enchantement de la technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somnium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-57, 2009, Sciences &amp; Fictions à Peyresq, 978-2-9532703-1-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03357847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rudyard Kipling et l’enchantement de la technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.201-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03358265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical and Literary Intersecting Perspectives and Cultural Transfers between Great Britain, India and Hong Kong, 1600–Today</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61, 2026, ILCEA, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15k4m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId71"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elodie Raimbault </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Elodie RaimbaultMCF Littérature anglaise Université Grenoble AlpesILCEA4</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elodie-raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0003-3692-1039</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de conférences en littérature anglaise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Assistant Professor in English literature</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Grenoble Alpes, ILCEA4</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicultural Collages: East Meets West in the Hong Kong Art World. An Interview with Riya Chandiramani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riya Chandiramani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 61, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15k4l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering the Colonial Picaro: Resurgences of Kipling’s Picaresque Novel in The Impressionist (2002) by Hari Kunzru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Représentations dans le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/rma.1636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incisions, gaps and insertions in Sir Gawain and the Green Knight and Lowery’s The Green Knight: “slotted through a slit so the hide stayed whole”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études médiévales anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell It As a Lie': The Ambiguous Blend of Fiction and Journalism in Kipling's Many Inventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kipling Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96 (390), pp.45-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology and the Cinematographic Writing of Trauma in Kipling’s Motoring Short Stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 89, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cve.5114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerial Scapes and Technological Perspectives in the Science-Fiction of H.G. Wells and Rudyard Kipling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polysèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/polysemes.5406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflating points of view on Europe in The Eyes of Asia: Kipling’s fiction of reverse orientalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kipling Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 'Kipling and Europe': Conference at the University of Bologna 2016, 91 (369), pp.23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narratives Under Attack: Outrage and Reaction in Early 20th Century Espionage Novels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ebc.619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aventures et mésaventures d'une lecture de Kipling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la Société internationale d'étude des littératures de l'ère coloniale (SIELEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8, pp.180-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roman d'éducation de Jim Hawkins. André Laurie, premier traducteur de Treasure Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29, pp.81-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions and Reactions, a fragmented composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kipling Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 336, pp.45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écran magique et prégnance du hors champ : l’art du cadrage dans « Mrs Bathurst » de Kipling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 67, pp.407-419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réincarnation, vision de l’au-delà et création littéraire : les intertextes fantastiques kiplingiens dans The Mahatma and the Hare de Rider Haggard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Henry Rider Haggard, archéologies du désir, 21, pp.133-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Incisions, gaps and insertions in Sir Gawain and the Green Knight and Lowery’s The Green Knight: “slotted through a slit so the hide stayed whole” »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque « Sir Gawain and the Green Knight, texte et images »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Nouvelle; Université de Lorraine; Université de Perpignan, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Apparition et disparition des cartes dans Kim de Rudyard Kipling : un jeu sur l’abstraction et la matérialité du territoire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Cartes invisibles. Réflexions littéraires et cinématographiques sur l’image cartographique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Prospéro, Université Saint-Louis, May 2023, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’ouverture par les cartes chez Rudyard Kipling »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récits avec cartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Lyon, Feb 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Tell it as a lie’ : the Ambiguous Blend of Fiction and Journalism in Kipling’s Many Inventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kipling in the News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, City, University of London; Kipling society, Apr 2020, Londres, United Kingdom. p. 45-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Géomètre et le vagabond. Espaces littéraires de Rudyard Kipling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UGA Editions, 2021, 978-2-37747-189-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literary Location and Dislocation of Myth in the Post/Colonial Anglophone World, co-direction avec Élodie Raimbault, Leiden & Boston: Brill/Rodopi, 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dodeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Livres de la Jungle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallmeister, pp.ix-xxix, 2025, 978-2-35178-923-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aventure par les cartes dans les récits réalistes et les fables de Rudyard Kipling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistémocritique : Ecrire avec les cartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 979-10-97361-11-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apparition et disparition des cartes dans Kim de Rudyard Kipling : un jeu sur l’abstraction et la matérialité du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélien d’Avout; Cécile Chatelet; Isabelle Ost. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes invisibles. Littérature, Cinéma, Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mimesis, 2024, 9788869764318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Constructing and Deconstructing Myths of British Colonial Identity and Femininity in Mutiny Fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaine Chemmachery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dodeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill/Rodopi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literary Location and Dislocation of Myth: Transformations and Continuities in the Post/Colonial Anglophone World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-90-04-36140-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudyard Kipling’s Writing of the Indian Space: The Shifting Lines of Fiction and Reality, Adventure Narrative and Journalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Peraldo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literature and Geography: the Writing of Space throughout History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2016, 978-1-4438-8548-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps héroïque à l’épreuve de la maladie. La pathologie au cœur de l’intrigue dans les romans d’aventures et d’espionnage de Rudyard Kipling, Joseph Conrad et John Buchan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Bertonèche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bacilles, phobies et contagions : Les métaphores de la pathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Houdiard, pp.41-57, 2012, 978-2356920881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âme et la machine : les rouages de l’interprétation des images chez Kipling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ugo Bellagamba; Eric Picholle; Daniel Tron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rudyard Kipling et l’enchantement de la technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Somnium, pp.43-57, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse. L'épopée, moteur de l'imaginaire scientifique collectif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Bellagamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tron Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautero Jean-Luc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ecken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">épi-revel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rudyard Kipling et l'enchantement de la technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somnium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.88-95, 2009, Sciences &amp; Fictions à Peyresq, 978-2-9532703-1-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03358067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse. Science-fiction : fiction spéculative ou merveilleux scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ecken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Bozzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">épi-revel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rudyard Kipling et l'enchantement de la technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somnium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.72-80, 2009, Sciences &amp; Fictions à Peyresq, 978-2-9532703-1-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03357930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse : La personnification de l’objet technique : stratégie narrative ou cognitive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ecken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">épi-revel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rudyard Kipling et l'enchantement de la technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somnium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-42, 2009, Sciences &amp; Fictions à Peyresq, 978-2-9532703-1-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03357837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse. La technologie est-elle impérialiste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland C. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Rumpala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Bozzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">épi-revel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rudyard Kipling et l'enchantement de la technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somnium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.106-112, 2009, Sciences &amp; Fictions à Peyresq, 978-2-9532703-1-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03358124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse. Comment créer un désir de science chez les jeunes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ecken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Butin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Bozzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">épi-revel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rudyard Kipling et l'enchantement de la technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somnium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.150-159, 2009, Sciences &amp; Fictions à Peyresq, 978-2-9532703-1-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03358222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âme et la machine. Les rouages de l’interprétation des images chez Rudyard Kipling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">épi-revel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rudyard Kipling et l'enchantement de la technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somnium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-57, 2009, Sciences &amp; Fictions à Peyresq, 978-2-9532703-1-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03357847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rudyard Kipling et l’enchantement de la technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.201-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03358265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical and Literary Intersecting Perspectives and Cultural Transfers between Great Britain, India and Hong Kong, 1600–Today</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61, 2026, ILCEA, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15k4m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId71"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1AAADF44"/>
+    <w:nsid w:val="2BB5396D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-raimbault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-3692-1039" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500119v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Raimbault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riya Chandiramani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15k4l" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417760v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/rma.1636" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893382v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Raimbault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979149v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429470v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.5406" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158568v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.5114" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932658v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932601v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.619" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071121v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071122v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932685v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933155v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933177v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970742v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970765v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970754v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975522v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127432v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853891v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dodeman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233325v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893370v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893335v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03935300v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaine Chemmachery" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932694v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932716v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03357930v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Denis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ecken" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bozzetto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Br&#233;an" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Arnal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://epi-revel.univ-cotedazur.fr/publication/sciences-et-fictions" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03358067v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Bellagamba" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tron Daniel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautero Jean-Luc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Picholle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932742v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03357837v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Wagner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Blanquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03358222v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Butin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03358124v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland C. Wagner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Rumpala" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03357847v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03358265v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499393v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Andre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15k4m" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-raimbault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-3692-1039" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500119v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Raimbault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riya Chandiramani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15k4l" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417760v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/rma.1636" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893382v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Raimbault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979149v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158568v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.5114" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429470v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.5406" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932658v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932601v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.619" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071121v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071122v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932685v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933155v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933177v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970742v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970765v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970754v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975522v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127432v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853891v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dodeman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233325v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893335v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893370v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03935300v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaine Chemmachery" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932694v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932716v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932742v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03358067v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Bellagamba" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tron Daniel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautero Jean-Luc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Picholle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ecken" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://epi-revel.univ-cotedazur.fr/publication/sciences-et-fictions" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03357930v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Denis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bozzetto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Br&#233;an" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Arnal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03357837v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Wagner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Blanquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03358124v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland C. Wagner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Rumpala" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03358222v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Butin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03357847v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03358265v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499393v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Andre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15k4m" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>