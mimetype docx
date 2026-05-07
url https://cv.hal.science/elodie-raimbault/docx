--- v1 (2026-04-16)
+++ v2 (2026-05-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elodie Raimbault </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Elodie RaimbaultMCF Littérature anglaise Université Grenoble AlpesILCEA4</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elodie-raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0003-3692-1039</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de conférences en littérature anglaise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Assistant Professor in English literature</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Grenoble Alpes, ILCEA4</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicultural Collages: East Meets West in the Hong Kong Art World. An Interview with Riya Chandiramani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riya Chandiramani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 61, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15k4l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering the Colonial Picaro: Resurgences of Kipling’s Picaresque Novel in The Impressionist (2002) by Hari Kunzru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Représentations dans le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/rma.1636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incisions, gaps and insertions in Sir Gawain and the Green Knight and Lowery’s The Green Knight: “slotted through a slit so the hide stayed whole”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études médiévales anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell It As a Lie': The Ambiguous Blend of Fiction and Journalism in Kipling's Many Inventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kipling Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96 (390), pp.45-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology and the Cinematographic Writing of Trauma in Kipling’s Motoring Short Stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 89, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cve.5114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerial Scapes and Technological Perspectives in the Science-Fiction of H.G. Wells and Rudyard Kipling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polysèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/polysemes.5406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflating points of view on Europe in The Eyes of Asia: Kipling’s fiction of reverse orientalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kipling Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 'Kipling and Europe': Conference at the University of Bologna 2016, 91 (369), pp.23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narratives Under Attack: Outrage and Reaction in Early 20th Century Espionage Novels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ebc.619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aventures et mésaventures d'une lecture de Kipling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la Société internationale d'étude des littératures de l'ère coloniale (SIELEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8, pp.180-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roman d'éducation de Jim Hawkins. André Laurie, premier traducteur de Treasure Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29, pp.81-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions and Reactions, a fragmented composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kipling Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 336, pp.45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écran magique et prégnance du hors champ : l’art du cadrage dans « Mrs Bathurst » de Kipling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 67, pp.407-419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réincarnation, vision de l’au-delà et création littéraire : les intertextes fantastiques kiplingiens dans The Mahatma and the Hare de Rider Haggard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Henry Rider Haggard, archéologies du désir, 21, pp.133-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Incisions, gaps and insertions in Sir Gawain and the Green Knight and Lowery’s The Green Knight: “slotted through a slit so the hide stayed whole” »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque « Sir Gawain and the Green Knight, texte et images »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Nouvelle; Université de Lorraine; Université de Perpignan, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Apparition et disparition des cartes dans Kim de Rudyard Kipling : un jeu sur l’abstraction et la matérialité du territoire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Cartes invisibles. Réflexions littéraires et cinématographiques sur l’image cartographique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Prospéro, Université Saint-Louis, May 2023, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’ouverture par les cartes chez Rudyard Kipling »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récits avec cartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Lyon, Feb 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Tell it as a lie’ : the Ambiguous Blend of Fiction and Journalism in Kipling’s Many Inventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kipling in the News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, City, University of London; Kipling society, Apr 2020, Londres, United Kingdom. p. 45-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Géomètre et le vagabond. Espaces littéraires de Rudyard Kipling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UGA Editions, 2021, 978-2-37747-189-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literary Location and Dislocation of Myth in the Post/Colonial Anglophone World, co-direction avec Élodie Raimbault, Leiden & Boston: Brill/Rodopi, 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dodeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Livres de la Jungle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallmeister, pp.ix-xxix, 2025, 978-2-35178-923-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aventure par les cartes dans les récits réalistes et les fables de Rudyard Kipling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistémocritique : Ecrire avec les cartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 979-10-97361-11-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apparition et disparition des cartes dans Kim de Rudyard Kipling : un jeu sur l’abstraction et la matérialité du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélien d’Avout; Cécile Chatelet; Isabelle Ost. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes invisibles. Littérature, Cinéma, Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mimesis, 2024, 9788869764318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Constructing and Deconstructing Myths of British Colonial Identity and Femininity in Mutiny Fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaine Chemmachery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dodeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill/Rodopi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literary Location and Dislocation of Myth: Transformations and Continuities in the Post/Colonial Anglophone World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-90-04-36140-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudyard Kipling’s Writing of the Indian Space: The Shifting Lines of Fiction and Reality, Adventure Narrative and Journalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Peraldo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literature and Geography: the Writing of Space throughout History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2016, 978-1-4438-8548-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps héroïque à l’épreuve de la maladie. La pathologie au cœur de l’intrigue dans les romans d’aventures et d’espionnage de Rudyard Kipling, Joseph Conrad et John Buchan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Bertonèche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bacilles, phobies et contagions : Les métaphores de la pathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Houdiard, pp.41-57, 2012, 978-2356920881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âme et la machine : les rouages de l’interprétation des images chez Kipling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ugo Bellagamba; Eric Picholle; Daniel Tron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rudyard Kipling et l’enchantement de la technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Somnium, pp.43-57, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse. L'épopée, moteur de l'imaginaire scientifique collectif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Bellagamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tron Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautero Jean-Luc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ecken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">épi-revel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rudyard Kipling et l'enchantement de la technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somnium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.88-95, 2009, Sciences &amp; Fictions à Peyresq, 978-2-9532703-1-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03358067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse. Science-fiction : fiction spéculative ou merveilleux scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ecken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Bozzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">épi-revel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rudyard Kipling et l'enchantement de la technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somnium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.72-80, 2009, Sciences &amp; Fictions à Peyresq, 978-2-9532703-1-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03357930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse : La personnification de l’objet technique : stratégie narrative ou cognitive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ecken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">épi-revel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rudyard Kipling et l'enchantement de la technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somnium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-42, 2009, Sciences &amp; Fictions à Peyresq, 978-2-9532703-1-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03357837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse. La technologie est-elle impérialiste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland C. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Rumpala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Bozzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">épi-revel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rudyard Kipling et l'enchantement de la technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somnium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.106-112, 2009, Sciences &amp; Fictions à Peyresq, 978-2-9532703-1-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03358124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse. Comment créer un désir de science chez les jeunes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ecken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Butin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Bozzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">épi-revel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rudyard Kipling et l'enchantement de la technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somnium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.150-159, 2009, Sciences &amp; Fictions à Peyresq, 978-2-9532703-1-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03358222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âme et la machine. Les rouages de l’interprétation des images chez Rudyard Kipling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">épi-revel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rudyard Kipling et l'enchantement de la technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somnium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-57, 2009, Sciences &amp; Fictions à Peyresq, 978-2-9532703-1-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03357847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rudyard Kipling et l’enchantement de la technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.201-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03358265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical and Literary Intersecting Perspectives and Cultural Transfers between Great Britain, India and Hong Kong, 1600–Today</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61, 2026, ILCEA, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15k4m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId71"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elodie Raimbault </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Elodie RaimbaultMCF Littérature anglaise Université Grenoble AlpesILCEA4</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elodie-raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0003-3692-1039</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de conférences en littérature anglaise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Assistant Professor in English literature</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Grenoble Alpes, ILCEA4</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting with the Non-Human: Abdulrazak Gurnah’s Postcolonial Poetics of Materiality in Paradise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postcolonial Literatures and Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 4 (1), http://journals.openedition.org/pla/5213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05611949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicultural Collages: East Meets West in the Hong Kong Art World. An Interview with Riya Chandiramani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riya Chandiramani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 61, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15k4l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering the Colonial Picaro: Resurgences of Kipling’s Picaresque Novel in The Impressionist (2002) by Hari Kunzru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Représentations dans le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/rma.1636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incisions, gaps and insertions in Sir Gawain and the Green Knight and Lowery’s The Green Knight: “slotted through a slit so the hide stayed whole”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études médiévales anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell It As a Lie': The Ambiguous Blend of Fiction and Journalism in Kipling's Many Inventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kipling Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96 (390), pp.45-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology and the Cinematographic Writing of Trauma in Kipling’s Motoring Short Stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 89, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cve.5114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerial Scapes and Technological Perspectives in the Science-Fiction of H.G. Wells and Rudyard Kipling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polysèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/polysemes.5406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflating points of view on Europe in The Eyes of Asia: Kipling’s fiction of reverse orientalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kipling Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 'Kipling and Europe': Conference at the University of Bologna 2016, 91 (369), pp.23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narratives Under Attack: Outrage and Reaction in Early 20th Century Espionage Novels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ebc.619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aventures et mésaventures d'une lecture de Kipling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la Société internationale d'étude des littératures de l'ère coloniale (SIELEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8, pp.180-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roman d'éducation de Jim Hawkins. André Laurie, premier traducteur de Treasure Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29, pp.81-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions and Reactions, a fragmented composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kipling Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 336, pp.45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écran magique et prégnance du hors champ : l’art du cadrage dans « Mrs Bathurst » de Kipling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 67, pp.407-419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réincarnation, vision de l’au-delà et création littéraire : les intertextes fantastiques kiplingiens dans The Mahatma and the Hare de Rider Haggard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Henry Rider Haggard, archéologies du désir, 21, pp.133-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Incisions, gaps and insertions in Sir Gawain and the Green Knight and Lowery’s The Green Knight: “slotted through a slit so the hide stayed whole” »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque « Sir Gawain and the Green Knight, texte et images »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Nouvelle; Université de Lorraine; Université de Perpignan, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Apparition et disparition des cartes dans Kim de Rudyard Kipling : un jeu sur l’abstraction et la matérialité du territoire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Cartes invisibles. Réflexions littéraires et cinématographiques sur l’image cartographique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Prospéro, Université Saint-Louis, May 2023, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’ouverture par les cartes chez Rudyard Kipling »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récits avec cartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Lyon, Feb 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Tell it as a lie’ : the Ambiguous Blend of Fiction and Journalism in Kipling’s Many Inventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kipling in the News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, City, University of London; Kipling society, Apr 2020, Londres, United Kingdom. p. 45-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Géomètre et le vagabond. Espaces littéraires de Rudyard Kipling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UGA Editions, 2021, 978-2-37747-189-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literary Location and Dislocation of Myth in the Post/Colonial Anglophone World, co-direction avec Élodie Raimbault, Leiden & Boston: Brill/Rodopi, 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dodeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Livres de la Jungle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallmeister, pp.ix-xxix, 2025, 978-2-35178-923-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ouverture par les cartes dans les récits réalistes et les fables de Rudyard Kipling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liouba Bischoff; Raphaël Luis; Julien Nègre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire avec les cartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Epistemocritique, pp.59-72, 2024, 979-10-97361-11-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apparition et disparition des cartes dans Kim de Rudyard Kipling : un jeu sur l’abstraction et la matérialité du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélien d’Avout; Cécile Chatelet; Isabelle Ost. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes invisibles. Littérature, Cinéma, Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mimesis, 2024, 9788869764318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aventure par les cartes dans les récits réalistes et les fables de Rudyard Kipling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistémocritique : Ecrire avec les cartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 979-10-97361-11-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Constructing and Deconstructing Myths of British Colonial Identity and Femininity in Mutiny Fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaine Chemmachery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dodeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill/Rodopi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literary Location and Dislocation of Myth: Transformations and Continuities in the Post/Colonial Anglophone World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-90-04-36140-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudyard Kipling’s Writing of the Indian Space: The Shifting Lines of Fiction and Reality, Adventure Narrative and Journalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Peraldo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literature and Geography: the Writing of Space throughout History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2016, 978-1-4438-8548-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps héroïque à l’épreuve de la maladie. La pathologie au cœur de l’intrigue dans les romans d’aventures et d’espionnage de Rudyard Kipling, Joseph Conrad et John Buchan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Bertonèche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bacilles, phobies et contagions : Les métaphores de la pathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Houdiard, pp.41-57, 2012, 978-2356920881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âme et la machine : les rouages de l’interprétation des images chez Kipling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ugo Bellagamba; Eric Picholle; Daniel Tron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rudyard Kipling et l’enchantement de la technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Somnium, pp.43-57, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse. L'épopée, moteur de l'imaginaire scientifique collectif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Bellagamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tron Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautero Jean-Luc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ecken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">épi-revel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rudyard Kipling et l'enchantement de la technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somnium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.88-95, 2009, Sciences &amp; Fictions à Peyresq, 978-2-9532703-1-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03358067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse. Science-fiction : fiction spéculative ou merveilleux scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ecken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Bozzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">épi-revel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rudyard Kipling et l'enchantement de la technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somnium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.72-80, 2009, Sciences &amp; Fictions à Peyresq, 978-2-9532703-1-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03357930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse : La personnification de l’objet technique : stratégie narrative ou cognitive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ecken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">épi-revel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rudyard Kipling et l'enchantement de la technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somnium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-42, 2009, Sciences &amp; Fictions à Peyresq, 978-2-9532703-1-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03357837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse. La technologie est-elle impérialiste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland C. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Rumpala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Bozzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">épi-revel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rudyard Kipling et l'enchantement de la technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somnium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.106-112, 2009, Sciences &amp; Fictions à Peyresq, 978-2-9532703-1-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03358124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse. Comment créer un désir de science chez les jeunes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ecken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Butin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Bozzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">épi-revel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rudyard Kipling et l'enchantement de la technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somnium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.150-159, 2009, Sciences &amp; Fictions à Peyresq, 978-2-9532703-1-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03358222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âme et la machine. Les rouages de l’interprétation des images chez Rudyard Kipling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">épi-revel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rudyard Kipling et l'enchantement de la technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somnium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-57, 2009, Sciences &amp; Fictions à Peyresq, 978-2-9532703-1-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03357847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rudyard Kipling et l’enchantement de la technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.201-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03358265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical and Literary Intersecting Perspectives and Cultural Transfers between Great Britain, India and Hong Kong, 1600–Today</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61, 2026, ILCEA, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15k4m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId73"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2BB5396D"/>
+    <w:nsid w:val="6B68A5AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-raimbault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-3692-1039" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500119v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Raimbault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riya Chandiramani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15k4l" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417760v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/rma.1636" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893382v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Raimbault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979149v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158568v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.5114" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429470v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.5406" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932658v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932601v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.619" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071121v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071122v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932685v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933155v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933177v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970742v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970765v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970754v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975522v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127432v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853891v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dodeman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233325v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893335v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893370v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03935300v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaine Chemmachery" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932694v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932716v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932742v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03358067v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Bellagamba" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tron Daniel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautero Jean-Luc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Picholle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ecken" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://epi-revel.univ-cotedazur.fr/publication/sciences-et-fictions" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03357930v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Denis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bozzetto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Br&#233;an" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Arnal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03357837v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Wagner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Blanquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03358124v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland C. Wagner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Rumpala" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03358222v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Butin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03357847v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03358265v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499393v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Andre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15k4m" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-raimbault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-3692-1039" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611949v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Raimbault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500119v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Raimbault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riya Chandiramani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15k4l" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417760v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/rma.1636" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893382v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979149v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158568v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.5114" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429470v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.5406" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932658v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932601v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.619" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071121v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071122v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932685v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933155v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933177v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970742v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970765v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970754v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975522v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127432v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853891v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dodeman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233325v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698480v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893370v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893335v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03935300v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaine Chemmachery" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932694v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932716v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932742v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03358067v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Bellagamba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tron Daniel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautero Jean-Luc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Picholle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ecken" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://epi-revel.univ-cotedazur.fr/publication/sciences-et-fictions" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03357930v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Denis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bozzetto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Br&#233;an" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Arnal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03357837v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Wagner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Blanquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03358124v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland C. Wagner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Rumpala" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03358222v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Butin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03357847v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03358265v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499393v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Andre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15k4m" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>