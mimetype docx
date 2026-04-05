--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1038,334 +1038,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03334128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which Current and Novel Diagnostic Avenues for Bacterial Respiratory Diseases?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The adipokine NimrodB5 regulates peripheral hematopoiesis in Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Petrignani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Rytter</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Coureuil</w:t>
+                <w:t xml:space="preserve">Jan Paul Dudzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Charbit</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Philippe Boquete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Poidevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.616971⟩</w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/febs.15237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03217111v1</w:t>
+                <w:t xml:space="preserve">hal-02476327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The adipokine NimrodB5 regulates peripheral hematopoiesis in Drosophila</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Which Current and Novel Diagnostic Avenues for Bacterial Respiratory Diseases?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Rytter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Coureuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Charbit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Ramond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/febs.15237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.616971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476327v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative RNA-Seq analyses of Drosophila plasmatocytes reveal gene specific signatures in response to clean injury and septic injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Ramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Paul Dudzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1412,126 +1412,126 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which Current and Novel Diagnostic Avenues for Bacterial Respiratory Diseases?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Rytter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Coureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Charbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Ramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, pp.616971. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2020.616971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03217120v1</w:t>
@@ -1983,51 +1983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Coureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Charbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.2461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2453,295 +2453,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of host cell arginine uptake in Francisella phagosomal escape and ribosomal protein amounts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Increasing mitochondrial muscle fatty acid oxidation induces skeletal muscle remodeling toward an oxidative phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Gesbert</w:t>
+                <w:t xml:space="preserve">Carole Henique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ida Chiara Guerrera</w:t>
+                <w:t xml:space="preserve">Abdelhak Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerina Chhuon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Dupuis</w:t>
+                <w:t xml:space="preserve">Eliska Vavrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/mcp.M114.044552⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (6), pp.2473-2483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.14-257717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01911436v1</w:t>
+                <w:t xml:space="preserve">hal-02122695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing mitochondrial muscle fatty acid oxidation induces skeletal muscle remodeling toward an oxidative phenotype</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelhak Mansouri</w:t>
+                <w:t xml:space="preserve">Importance of host cell arginine uptake in Francisella phagosomal escape and ribosomal protein amounts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Ramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliska Vavrova</w:t>
+                <w:t xml:space="preserve">Gaël Gesbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Lenoir</w:t>
+                <w:t xml:space="preserve">Ida Chiara Guerrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Ferry</w:t>
+                <w:t xml:space="preserve">Cerina Chhuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 29 (6), pp.2473-2483. </w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (4), pp.870-881. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1096/fj.14-257717⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/mcp.M114.044552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122695v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gluconeogenesis, an essential metabolic pathway for pathogenic Francisella</w:t>
               </w:r>
@@ -4017,51 +4017,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04353111v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiongqi Ding" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Robbe-Masselot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiali Fu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud L&#233;onard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marsac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43863-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660925v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04044761v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ramond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Lepissier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bouvier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Tan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiac191" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761726v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411836v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Petrignani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rommelaere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketty Hakim-Mishnaevski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202052262" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262041v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jamet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Euphrasie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00276-21" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334128v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Rytter" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Ziveri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coureuil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009326" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217111v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Rytter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charbit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.616971" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476327v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Paul Dudzic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Boquete" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Poidevin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15237" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411840v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lemaitre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0235294" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217120v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012156v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Barnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Decaux-Tramoni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiz404" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322448v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411871v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Melcarne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dudzic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bretscher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Kurucz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.14857" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989667v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02461" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411849v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Sanchez Bosch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalpana Makhijani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire Herboso" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Gold" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowan Baginsky" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2019.10.017" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322423v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dupuis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz106" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411932v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maclachlan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Clerc-Rosset" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Knott" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00881-16" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911436v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gesbert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Chiara Guerrera" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerina Chhuon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M114.044552" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122695v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Henique" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Mansouri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliska Vavrova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lenoir" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ferry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.14-257717" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269425v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Brissac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Tros" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Kock" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13139" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972072v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Gesbert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rigard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dairou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003893" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972076v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frapy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12227" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414102v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414001v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414152v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414217v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414123v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414187v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414014v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414167v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01073776v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA05T026" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04353111v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiongqi Ding" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Robbe-Masselot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiali Fu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud L&#233;onard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marsac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43863-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660925v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04044761v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ramond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Lepissier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bouvier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Tan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiac191" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761726v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411836v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Petrignani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rommelaere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketty Hakim-Mishnaevski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202052262" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262041v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jamet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Euphrasie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00276-21" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334128v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Rytter" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Ziveri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coureuil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009326" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476327v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Paul Dudzic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Boquete" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Poidevin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15237" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217111v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Rytter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charbit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.616971" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411840v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lemaitre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0235294" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217120v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012156v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Barnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Decaux-Tramoni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiz404" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322448v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411871v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Melcarne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dudzic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bretscher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Kurucz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.14857" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989667v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02461" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411849v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Sanchez Bosch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalpana Makhijani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire Herboso" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Gold" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowan Baginsky" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2019.10.017" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322423v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dupuis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz106" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411932v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maclachlan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Clerc-Rosset" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Knott" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00881-16" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122695v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Henique" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Mansouri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliska Vavrova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lenoir" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ferry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.14-257717" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911436v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gesbert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Chiara Guerrera" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerina Chhuon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M114.044552" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269425v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Brissac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Tros" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Kock" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13139" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972072v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Gesbert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rigard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dairou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003893" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972076v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frapy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12227" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414102v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414001v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414152v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414217v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414123v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414187v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414014v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414167v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01073776v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA05T026" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>