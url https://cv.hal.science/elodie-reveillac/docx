--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -147,5347 +147,5347 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecological update on the common cuttlefish (Sepia officinalis) in the Bay of Biscay inferred from a multifaceted approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Réveillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélia Viricel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamas Malkocs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cephalopod Internation Advisory Council</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Okinawa Institute of Science and Technology, Oct 2025, Okinawa, Japan, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restoring an urbanized coastal marsh: consequences on contamination dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Lerebours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireia Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Latreille De Lavarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Dubillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COAST CAEN 2023 - Entre Terre et Mer - Conférence Internationale d’Océanographie et 19ème Symposium Franco-Japonais d’Océanographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact des submersions marines sur les marais littoraux des Pertuis Charentais : une approche multidisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Amann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaumillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Polsenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Mayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque PAMPAS « Le patrimoine des marais littoraux face aux changements globaux»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ichtyofaune des marais côtiers des Pertuis charentais face à l’aléa de submersion marine : caractérisation, fonctionnement écologique et fonction patrimoniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireia Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bécu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Dubillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque PAMPAS « Le patrimoine des marais littoraux face aux changements globaux»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet PAMPAS, 2023, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Short-term response of fish communities to freshwater marshes hydrological restoration and partial reconnection to coastal marine waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireia Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Dubillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bécu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Association for the Sciences of Limnology and Oceanography (ASLO) Aquatic Sciences Meeting 2023: "Resilience and Recovery in Aquatic Systems"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography, Jun 2023, Palma De Majorque, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet de la reconnexion d'un marais d'eau douce à la mer sur les communautés planctoniques et l'ichtyofaune: Cas du marais côtier urbain de Tasdon en Charente-Maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Bergeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireia Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Azémar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Dubillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micky Tackx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marais 2021 :Restauration et reconnexion des marais littoraux. Regards croisées sur une solution d'adaptation aux changements globaux.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coupling individual natural tracers to assess the connectivity within a flatfish metapopulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Randon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ernande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip A. M. Volckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th International Sclerochronology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Split, Croatia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating the dynamics of a partially migratory fish population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baillif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youen Vermard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Hunter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nevoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFE² International Conference on Ecological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03301898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan des connaissances et lacunes sur les phases marines et estuariennes des poissons migrateurs amphihalins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Réveillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quel avenir pour nos poissons migrateurs?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Pacé (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of sea trout marine migration routes in the English Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Artero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Strøm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William A Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Biotelemetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 13 (1), pp.18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40317-025-00413-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05129961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary history influences the microbiomes of a female symbiotic reproductive organ in cephalopods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhi Vijayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mcanulty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuzuru Ikeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/aem.00990-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurately predicting rare and poorly detectable species habitat for spatial protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Elliott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Dubost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Toison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2664.14664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04592334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survival of Atlantic salmon and sea trout smolts in transitional waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Artero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Gregory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William A. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 709, pp.91-108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/meps14278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the distribution of rare and data-poor diadromous fish at sea for protected area management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie A M Elliott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Réveillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 210, pp.102924. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pocean.2022.102924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03918726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fisheries-dependent and -Independent data used to model the distribution of diadromous fish at-sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie A.M. Elliott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Deleys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Réveillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 48, pp.109107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonality and growth in tropical freshwater ectotherm vertebrates: Results from 1‐year experimentation in the African gray bichir, giraffe catfish, and the West African mud turtle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Réveillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (3), pp.e9936. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ece3.9936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population genetics reveals divergent lineages and ongoing hybridization in a declining migratory fish species complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rougemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 129, pp.137-151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41437-022-00547-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The significance of cephalopod beaks as a research tool: An update</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Golikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Queirós</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalina Perales-Raya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rigoberto Rosas-Luis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fphys.2022.1038064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A holistic investigation of tracers at population and individual scales reveals population structure for the common sole of the Eastern English Channel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Shedding light on the river and sea lamprey in western European marine waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. M. Elliott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Deleys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Réveillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2020.107096⟩</w:t>
+              <w:t xml:space="preserve">Endangered Species Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44, pp.409-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/esr01113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279706v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03206392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shedding light on the river and sea lamprey in western European marine waters</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">A holistic investigation of tracers at population and individual scales reveals population structure for the common sole of the Eastern English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Randon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Réveillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endangered Species Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/esr01113⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 249, pp.107096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2020.107096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03206392v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maturation of the European sardine Sardina pilchardus under experimental conditions strengthens bioenergetic estimate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 160, pp.104985. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marenvres.2020.104985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02778070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementarity and discriminatory power of genotype and otolith shape in describing the fine-scale population structure of an exploited fish, the common sole of the Eastern English Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Randon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ernande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kélig Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip A. M. Volckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0241429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03036495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cost-and-time effective procedure to develop SNP markers for multiple species: A support for community genetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Coutellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (9), pp.1959-1974. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/2041-210X.13034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could we consider a single stock when spatial sub-units present lasting patterns in growth and asynchrony in cohort densities? A flatfish case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Randon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Réveillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Du Pontavice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 142, pp.91 - 100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.seares.2018.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of green tides on estuarine fish assemblages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tatlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Réveillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Le Luherne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 213, pp.176-184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecss.2018.08.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Green Tides in Coastal Nursery Grounds on the Habitat Selection and Individual Performance of Juvenile Fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Le Luherne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Randon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0170110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metazoan parasite communities in Alosa alosa (Linnaeus, 1758) and Alosa fallax (Lac,pSde, 1803) (Clupeidae) from North-East Atlantic coastal waters and connected rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bourgau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasitology Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 116 (8), pp.2211-2230. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00436-017-5525-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish community responses to green tides in shallow estuarine and coastal areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Le Luherne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Réveillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ponsero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sturbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 175, pp.79-92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.03.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01558431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial distribution and impact of the gill-parasitic Mazocraes alosae (Herman, 1782) (Monogenea Polyopisthocotylea) on Alosa fallax (Lacépède, 1803) (Clupeidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Réveillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 763 (1), pp.371-379. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10750-015-2391-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01170422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity and distribution of leptocephali west of the Mascarene Plateau in the southwestern Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J. Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Aoyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shun Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mari Kuroki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 137, pp.84-102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pocean.2015.05.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable isotopic composition of anguilliform leptocephali and other food web components from west of the Mascarene Plateau</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Dupuy</w:t>
+                <w:t xml:space="preserve">Dispersal capacities of anadromous Allis shad population inferred from a coupled genetic and otolith approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Rougemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Launey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jatteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2015.05.024⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72 (7), pp.991-1003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjfas-2014-0510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01243573v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01557337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersal capacities of anadromous Allis shad population inferred from a coupled genetic and otolith approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bareille</w:t>
+                <w:t xml:space="preserve">Stable isotopic composition of anguilliform leptocephali and other food web components from west of the Mascarene Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Aoyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjfas-2014-0510⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137 Part A (Part A), pp.69-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2015.05.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01557337v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocean acidification reshapes the otolith-body allometry of growth in juvenile seabream</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Réveillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Oberhänsli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Teyssié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Jeffree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 463, pp.87-94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jembe.2014.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of ocean acidification on trace element accumulation in the early-life stages of squid Loligo vulgaris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Reveillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Oberhänsli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Teyssié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Jeffree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 105, pp.166-176. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquatox.2011.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00785214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An otolith microchemistry study of possible relationships between the origins of leptocephali of European eels in the Sargasso Sea and the continental destinations and relative migration success of glass eels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pécheyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Als</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 19, pp.627-637</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean currents drive secondary contact between Anguilla marmorata populations in the Indian Ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Development of a key using morphological characters to distinguish south-western Indian Ocean anguillid glass eels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Reveillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde R. Lecomte-Finiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Berrebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps07895⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 74 (9), pp.2171-2177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1095-8649.2009.02284.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00372244v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00420526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a key using morphological characters to distinguish south-western Indian Ocean anguillid glass eels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Ocean currents drive secondary contact between Anguilla marmorata populations in the Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Minegishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aoyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Reveillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1095-8649.2009.02284.x⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 379, pp.267-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps07895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00420526v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00372244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anguilla marmorata larval migration plasticity as revealed by otolith microstructural analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Reveillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Berrebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde R. Lecomte-Finiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 65 (10), pp.2127-2137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1139/F08-122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00367277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New clues for freshwater eels (Anguilla spp.) migration routes to eastern Madagascar and surrounding islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Réveillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kuroki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aoyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tsukamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 154, pp.453-463. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00227-008-0938-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00284449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eel community structure, fluvial recruitment of Anguilla marmorata and indication for a weak local production of spawners from rivers of Réunion and Mauritius islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Réveillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Keith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Biology of Fishes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 78, pp.93-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00153275v1</w:t>
-              </w:r>
-[...1155 lines deleted...]
-                <w:t xml:space="preserve">hal-00908287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5518,90 +5518,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan de gestion de données du projet &amp;quot;Evolution de l'identité PAtrimoniale des Marais des Pertuis charentais en réponse à l'Aléa de Submersion marine (PAMPAS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Pignon-Mussaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Amann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Breilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brischoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Dubillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LIENSs (UMR 7266). 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5627,103 +5627,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport du projet « MigrenMer » : Synthèse et valorisation des connaissances disponibles sur les migrateurs amphihalins en mer Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Dubost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie A M Elliott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Deleys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Réveillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Office Français de la Biodiversité. 2024, 81 p. + annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5745,77 +5745,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OSABAIE Origine natale de saumons Atlantique adultes capturés en Baie du Mont-Saint-Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Réveillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Vignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5876,90 +5876,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on the ecology of diadromous fish at sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie a M Elliott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Deleys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Reveillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] OFB; INRAE; Institut Agro - Agrocampus Ouest; UPPA. 2020, 34 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5998,90 +5998,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion et (re)colonisation du cours de la Sélune et de ses affluents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Convention n°1054505-1, Agence de l'Eau Seine-Normandie. 2017, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6120,90 +6120,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion et (re)colonisation du cours de la Sélune et de ses affluents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2016, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6261,103 +6261,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the distribution of rare and data-poor diadromous fish at sea for protected area management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Elliott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Réveillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6407,103 +6407,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diadromous fish at sea database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Elliott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Deleys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Réveillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6528,259 +6528,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcification des otolithes de juvéniles de daurade royale Sparus aurata en réponse à l'acidification des océans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Identification des tactiques de fréquentation des habitats halins chez l'alose feinte et la grande alose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Réveillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Martin</w:t>
+                <w:t xml:space="preserve">C. Oudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pécheyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lacoue-Labarthe</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00907779v1</w:t>
+                <w:t xml:space="preserve">hal-00908116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des tactiques de fréquentation des habitats halins chez l'alose feinte et la grande alose</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Calcification des otolithes de juvéniles de daurade royale Sparus aurata en réponse à l'acidification des océans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Réveillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacoue-Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Oudard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Lasne</w:t>
+                <w:t xml:space="preserve">Jl. Teyssié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Feunteun</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Oberhansli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908116v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6798,90 +6798,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards carbon neutrality by 2040 in La Rochelle metropolitan area (France): quantifying the role of wetlands and littoral zone in the capture and sequestration of blue carbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Amann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Azémar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Becu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6923,103 +6923,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse du réseau trophique face à une submersion marine : approche expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireia Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Bergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Dubillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Azémar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque “La mer monte : des espaces naturels aux territoires littoraux, quelles stratégies d’adaptation ?”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Nantes, France</w:t>
@@ -7048,77 +7048,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la reconnexion d’un marais d’eau douce à la mer sur l’ichtyofaune: Cas du marais côtier urbain de Tasdon en Charente-Maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireia Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Dubillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Becu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7205,51 +7205,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoires de vie larvaire et dispersion des Anguillidés : vers une approche bio-évolutive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Réveillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecologie, Environnement. Université de La Rochelle, 2008. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7366,51 +7366,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="316F1A6B"/>
+    <w:nsid w:val="3F00E146"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7597,51 +7597,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-reveillac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1121-638X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134541979" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129961v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Artero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Str&#248;m" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bennett" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A Beaumont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecointre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40317-025-00413-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441499v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhi Vijayan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mcanulty" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Sanchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Jolly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzuru Ikeda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00990-23" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592334v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Elliott" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Dubost" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Toison" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14664" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127075v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gregory" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. Beaumont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Josset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeannot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14278" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03918726v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A M Elliott" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie R&#233;veillac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2022.102924" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04085090v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A.M. Elliott" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Deleys" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109107" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059572v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gardin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Otero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lafitte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Valentin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9936" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831324v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Abdallah" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-022-00547-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887308v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Xavier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Golikov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Queir&#243;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Perales-Raya" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigoberto Rosas-Luis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.1038064" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279706v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Randon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.107096" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206392v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. M. Elliott" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr01113" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778070v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vagner" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dessier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubillot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.104985" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03036495v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ernande" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;lig Mah&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip A. M. Volckaert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0241429" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837864v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Delord" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lassalle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Oger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Coutellec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13034" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01885896v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Du Pontavice" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.09.012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01917536v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paumier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tatlian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Luherne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ballu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2018.08.021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449302v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Luherne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Murillo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lebot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170110" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01577992v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia G&#233;rard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bourgau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feunteun" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-017-5525-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01558431v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ponsero" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sturbois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.03.031" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01170422v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2391-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01192848v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Miller" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Aoyama" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Watanabe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Kuroki" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.05.026" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5S3JVL0Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243573v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.05.024" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557337v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Rougemont" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Launey" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jatteau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2014-0510" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084405v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oberh&#228;nsli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Teyssi&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Jeffree" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2014.11.007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785214v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Reveillac" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2011.05.021" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594002v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Als" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372244v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Gagnaire" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Minegishi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aoyama" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Robinet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07895" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00420526v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde R. Lecomte-Finiger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berrebi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2009.02284.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GVCCNJZS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00367277v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F08-122" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00284449v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuroki" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tsukamoto" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-008-0938-7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6F1DT201-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00153275v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Robinet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keith" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marquet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467100v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Viricel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Malkocs" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Jozet-Alves" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Leleu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678756v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Lerebours" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Kohler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bergeron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Latreille De Lavarde" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Dubillot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679097v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Amann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Polsenaere" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;tillon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mayen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679113v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;cu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675161v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429255v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bergeon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micky Tackx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02272385v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mah&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301898v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lecomte" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Baillif" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Vermard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Hunter" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nevoux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908287v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lasne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951315v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Pignon-Mussaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Breilh" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brischoux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04449323v3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448757v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Vignon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tabouret" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rault" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233520v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie a M Elliott" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356897v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357109v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618762v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810398v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/91719" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00907779v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Teyssi&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oberhansli" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908116v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oudard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Feunteun" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03777579v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678926v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686804v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00561952v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-reveillac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1121-638X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134541979" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467100v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie R&#233;veillac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Viricel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Malkocs" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Jozet-Alves" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Leleu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678756v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Lerebours" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Kohler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bergeron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Latreille De Lavarde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Dubillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679097v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Amann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Polsenaere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;tillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mayen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679113v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vagner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;cu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675161v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429255v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bergeon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micky Tackx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02272385v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Randon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ernande" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mah&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip A. M. Volckaert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301898v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lecomte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Baillif" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Vermard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Hunter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nevoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908287v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lasne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129961v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Artero" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Str&#248;m" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bennett" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A Beaumont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecointre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40317-025-00413-5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441499v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhi Vijayan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mcanulty" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Sanchez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Jolly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzuru Ikeda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00990-23" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592334v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Elliott" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Dubost" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Toison" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14664" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127075v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gregory" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. Beaumont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Josset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeannot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14278" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03918726v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A M Elliott" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2022.102924" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04085090v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A.M. Elliott" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Deleys" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109107" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059572v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gardin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Otero" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lafitte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Valentin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9936" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831324v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Abdallah" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-022-00547-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887308v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Xavier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Golikov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Queir&#243;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Perales-Raya" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigoberto Rosas-Luis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.1038064" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206392v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. M. Elliott" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr01113" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279706v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.107096" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778070v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dessier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubillot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.104985" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03036495v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;lig Mah&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0241429" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837864v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Delord" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lassalle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Oger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Coutellec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13034" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01885896v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Du Pontavice" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.09.012" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01917536v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paumier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tatlian" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Luherne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ballu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2018.08.021" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449302v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Luherne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Murillo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lebot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170110" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01577992v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia G&#233;rard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bourgau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feunteun" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-017-5525-8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01558431v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ponsero" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sturbois" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.03.031" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01170422v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2391-1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01192848v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Miller" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Aoyama" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Watanabe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Kuroki" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.05.026" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5S3JVL0Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557337v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Rougemont" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Launey" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jatteau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2014-0510" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243573v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.05.024" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084405v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oberh&#228;nsli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Teyssi&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Jeffree" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2014.11.007" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785214v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Reveillac" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2011.05.021" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594002v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Als" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00420526v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Gagnaire" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde R. Lecomte-Finiger" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berrebi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Robinet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2009.02284.x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GVCCNJZS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372244v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Minegishi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aoyama" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07895" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00367277v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F08-122" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00284449v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuroki" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tsukamoto" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-008-0938-7" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6F1DT201-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00153275v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Robinet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keith" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marquet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951315v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Pignon-Mussaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Breilh" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brischoux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04449323v3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448757v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Vignon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tabouret" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rault" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233520v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie a M Elliott" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356897v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357109v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618762v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810398v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/91719" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908116v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oudard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Feunteun" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00907779v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Teyssi&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oberhansli" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03777579v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678926v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686804v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00561952v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>