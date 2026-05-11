--- v1 (2026-04-08)
+++ v2 (2026-05-11)
@@ -147,5347 +147,5347 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversity of sea trout marine migration routes in the English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Artero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Strøm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William A Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal Biotelemetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (1), pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40317-025-00413-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolutionary history influences the microbiomes of a female symbiotic reproductive organ in cephalopods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhi Vijayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mcanulty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuzuru Ikeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aem.00990-23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accurately predicting rare and poorly detectable species habitat for spatial protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Elliott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Dubost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Toison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.14664⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling the distribution of rare and data-poor diadromous fish at sea for protected area management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A M Elliott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Réveillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 210, pp.102924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2022.102924⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fisheries-dependent and -Independent data used to model the distribution of diadromous fish at-sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A.M. Elliott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Deleys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Réveillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48, pp.109107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seasonality and growth in tropical freshwater ectotherm vertebrates: Results from 1‐year experimentation in the African gray bichir, giraffe catfish, and the West African mud turtle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Réveillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Lafitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (3), pp.e9936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.9936⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Survival of Atlantic salmon and sea trout smolts in transitional waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Artero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Gregory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William A. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 709, pp.91-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps14278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04127075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Population genetics reveals divergent lineages and ongoing hybridization in a declining migratory fish species complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rougemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129, pp.137-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41437-022-00547-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The significance of cephalopod beaks as a research tool: An update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Golikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Queirós</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalina Perales-Raya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rigoberto Rosas-Luis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2022.1038064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A holistic investigation of tracers at population and individual scales reveals population structure for the common sole of the Eastern English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Randon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Réveillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 249, pp.107096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2020.107096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shedding light on the river and sea lamprey in western European marine waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. M. Elliott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Deleys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Réveillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Endangered Species Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44, pp.409-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/esr01113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03206392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maturation of the European sardine Sardina pilchardus under experimental conditions strengthens bioenergetic estimate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 160, pp.104985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2020.104985⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02778070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complementarity and discriminatory power of genotype and otolith shape in describing the fine-scale population structure of an exploited fish, the common sole of the Eastern English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Randon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ernande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kélig Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip A. M. Volckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0241429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A cost-and-time effective procedure to develop SNP markers for multiple species: A support for community genetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Delord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Coutellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (9), pp.1959-1974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.13034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Could we consider a single stock when spatial sub-units present lasting patterns in growth and asynchrony in cohort densities? A flatfish case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Randon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Réveillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Du Pontavice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 142, pp.91 - 100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2018.09.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impacts of green tides on estuarine fish assemblages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Paumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tatlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Réveillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Le Luherne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 213, pp.176-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2018.08.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metazoan parasite communities in Alosa alosa (Linnaeus, 1758) and Alosa fallax (Lac,pSde, 1803) (Clupeidae) from North-East Atlantic coastal waters and connected rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bourgau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parasitology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 116 (8), pp.2211-2230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00436-017-5525-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of Green Tides in Coastal Nursery Grounds on the Habitat Selection and Individual Performance of Juvenile Fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Le Luherne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Murillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Randon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0170110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial distribution and impact of the gill-parasitic Mazocraes alosae (Herman, 1782) (Monogenea Polyopisthocotylea) on Alosa fallax (Lacépède, 1803) (Clupeidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Réveillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 763 (1), pp.371-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-015-2391-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fish community responses to green tides in shallow estuarine and coastal areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Le Luherne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Réveillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ponsero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sturbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 175, pp.79-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.03.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01558431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stable isotopic composition of anguilliform leptocephali and other food web components from west of the Mascarene Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Aoyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137 Part A (Part A), pp.69-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2015.05.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biodiversity and distribution of leptocephali west of the Mascarene Plateau in the southwestern Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Aoyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shun Watanabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mari Kuroki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137, pp.84-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2015.05.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispersal capacities of anadromous Allis shad population inferred from a coupled genetic and otolith approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Rougemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Launey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jatteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72 (7), pp.991-1003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjfas-2014-0510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01557337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ocean acidification reshapes the otolith-body allometry of growth in juvenile seabream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Réveillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Oberhänsli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Teyssié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Jeffree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 463, pp.87-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2014.11.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of ocean acidification on trace element accumulation in the early-life stages of squid Loligo vulgaris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Reveillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Oberhänsli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Teyssié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Jeffree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 105, pp.166-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2011.05.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00785214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An otolith microchemistry study of possible relationships between the origins of leptocephali of European eels in the Sargasso Sea and the continental destinations and relative migration success of glass eels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pécheyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D. Als</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19, pp.627-637</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ocean currents drive secondary contact between Anguilla marmorata populations in the Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Minegishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aoyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Reveillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 379, pp.267-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps07895⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00372244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of a key using morphological characters to distinguish south-western Indian Ocean anguillid glass eels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Reveillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde R. Lecomte-Finiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Berrebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 74 (9), pp.2171-2177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1095-8649.2009.02284.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00420526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anguilla marmorata larval migration plasticity as revealed by otolith microstructural analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Reveillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Berrebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde R. Lecomte-Finiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 65 (10), pp.2127-2137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/F08-122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00367277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New clues for freshwater eels (Anguilla spp.) migration routes to eastern Madagascar and surrounding islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Réveillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kuroki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aoyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tsukamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 154, pp.453-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-008-0938-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00284449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eel community structure, fluvial recruitment of Anguilla marmorata and indication for a weak local production of spawners from rivers of Réunion and Mauritius islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Réveillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Biology of Fishes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 78, pp.93-105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00153275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological update on the common cuttlefish (Sepia officinalis) in the Bay of Biscay inferred from a multifaceted approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Réveillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélia Viricel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamas Malkocs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cephalopod Internation Advisory Council</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Okinawa Institute of Science and Technology, Oct 2025, Okinawa, Japan, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05467100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoring an urbanized coastal marsh: consequences on contamination dynamics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Dubillot</w:t>
+                <w:t xml:space="preserve">Impact des submersions marines sur les marais littoraux des Pertuis Charentais : une approche multidisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Amann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaumillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Polsenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Mayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COAST CAEN 2023 - Entre Terre et Mer - Conférence Internationale d’Océanographie et 19ème Symposium Franco-Japonais d’Océanographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Caen, France</w:t>
+              <w:t xml:space="preserve">Colloque PAMPAS « Le patrimoine des marais littoraux face aux changements globaux»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678756v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des submersions marines sur les marais littoraux des Pertuis Charentais : une approche multidisciplinaire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Mayen</w:t>
+                <w:t xml:space="preserve">Restoring an urbanized coastal marsh: consequences on contamination dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Lerebours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireia Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Latreille De Lavarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Dubillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PAMPAS « Le patrimoine des marais littoraux face aux changements globaux»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">COAST CAEN 2023 - Entre Terre et Mer - Conférence Internationale d’Océanographie et 19ème Symposium Franco-Japonais d’Océanographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679097v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ichtyofaune des marais côtiers des Pertuis charentais face à l’aléa de submersion marine : caractérisation, fonctionnement écologique et fonction patrimoniale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Short-term response of fish communities to freshwater marshes hydrological restoration and partial reconnection to coastal marine waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireia Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Dubillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bécu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PAMPAS « Le patrimoine des marais littoraux face aux changements globaux»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Projet PAMPAS, 2023, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Association for the Sciences of Limnology and Oceanography (ASLO) Aquatic Sciences Meeting 2023: "Resilience and Recovery in Aquatic Systems"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography, Jun 2023, Palma De Majorque, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679113v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term response of fish communities to freshwater marshes hydrological restoration and partial reconnection to coastal marine waters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">L’ichtyofaune des marais côtiers des Pertuis charentais face à l’aléa de submersion marine : caractérisation, fonctionnement écologique et fonction patrimoniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireia Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bécu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Dubillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bécu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association for the Sciences of Limnology and Oceanography (ASLO) Aquatic Sciences Meeting 2023: "Resilience and Recovery in Aquatic Systems"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography, Jun 2023, Palma De Majorque, Spain</w:t>
+              <w:t xml:space="preserve">Colloque PAMPAS « Le patrimoine des marais littoraux face aux changements globaux»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet PAMPAS, 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675161v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la reconnexion d'un marais d'eau douce à la mer sur les communautés planctoniques et l'ichtyofaune: Cas du marais côtier urbain de Tasdon en Charente-Maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Bergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireia Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Azémar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Dubillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micky Tackx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marais 2021 :Restauration et reconnexion des marais littoraux. Regards croisées sur une solution d'adaptation aux changements globaux.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling individual natural tracers to assess the connectivity within a flatfish metapopulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Randon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ernande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip A. M. Volckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Sclerochronology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Split, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the dynamics of a partially migratory fish population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Baillif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youen Vermard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewan Hunter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFE² International Conference on Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03301898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan des connaissances et lacunes sur les phases marines et estuariennes des poissons migrateurs amphihalins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Réveillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quel avenir pour nos poissons migrateurs?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Pacé (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908287v1</w:t>
-              </w:r>
-[...4159 lines deleted...]
-                <w:t xml:space="preserve">halsde-00153275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5518,90 +5518,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan de gestion de données du projet &amp;quot;Evolution de l'identité PAtrimoniale des Marais des Pertuis charentais en réponse à l'Aléa de Submersion marine (PAMPAS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Pignon-Mussaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Amann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Breilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brischoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Dubillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LIENSs (UMR 7266). 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5627,103 +5627,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport du projet « MigrenMer » : Synthèse et valorisation des connaissances disponibles sur les migrateurs amphihalins en mer Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Dubost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie A M Elliott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Deleys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Réveillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Office Français de la Biodiversité. 2024, 81 p. + annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5745,77 +5745,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OSABAIE Origine natale de saumons Atlantique adultes capturés en Baie du Mont-Saint-Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Réveillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Vignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5876,90 +5876,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on the ecology of diadromous fish at sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie a M Elliott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Deleys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Reveillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] OFB; INRAE; Institut Agro - Agrocampus Ouest; UPPA. 2020, 34 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5998,90 +5998,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion et (re)colonisation du cours de la Sélune et de ses affluents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Convention n°1054505-1, Agence de l'Eau Seine-Normandie. 2017, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6120,1074 +6120,1074 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion et (re)colonisation du cours de la Sélune et de ses affluents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2016, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diadromous fish at sea database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Elliott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Deleys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Réveillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17882/91719⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification des tactiques de fréquentation des habitats halins chez l'alose feinte et la grande alose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Réveillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Oudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pécheyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, n.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calcification des otolithes de juvéniles de daurade royale Sparus aurata en réponse à l'acidification des océans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Réveillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacoue-Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jl. Teyssié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Oberhansli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, n.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards carbon neutrality by 2040 in La Rochelle metropolitan area (France): quantifying the role of wetlands and littoral zone in the capture and sequestration of blue carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Agogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Amann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Azémar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Becu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECSA 59 Using the best scientific knowledge for the sustainable management of estuaries and coastal seas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, San Sebastian, Spain. , 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réponse du réseau trophique face à une submersion marine : approche expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireia Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Bergeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Dubillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Azémar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque “La mer monte : des espaces naturels aux territoires littoraux, quelles stratégies d’adaptation ?”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet de la reconnexion d’un marais d’eau douce à la mer sur l’ichtyofaune: Cas du marais côtier urbain de Tasdon en Charente-Maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireia Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Dubillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Becu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « La mer monte : des espaces naturels aux territoires littoraux, quelles stratégies d’adaptation ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04686804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the distribution of rare and data-poor diadromous fish at sea for protected area management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Elliott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Réveillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618762v1</w:t>
-              </w:r>
-[...796 lines deleted...]
-                <w:t xml:space="preserve">hal-04686804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7205,51 +7205,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoires de vie larvaire et dispersion des Anguillidés : vers une approche bio-évolutive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Réveillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecologie, Environnement. Université de La Rochelle, 2008. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7366,51 +7366,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F00E146"/>
+    <w:nsid w:val="16BA53DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7597,51 +7597,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-reveillac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1121-638X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134541979" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467100v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie R&#233;veillac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Viricel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Malkocs" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Jozet-Alves" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Leleu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678756v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Lerebours" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Kohler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bergeron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Latreille De Lavarde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Dubillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679097v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Amann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Polsenaere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;tillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mayen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679113v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vagner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;cu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675161v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429255v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bergeon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micky Tackx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02272385v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Randon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ernande" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mah&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip A. M. Volckaert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301898v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lecomte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Baillif" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Vermard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Hunter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nevoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908287v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lasne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129961v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Artero" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Str&#248;m" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bennett" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A Beaumont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecointre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40317-025-00413-5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441499v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhi Vijayan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mcanulty" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Sanchez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Jolly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzuru Ikeda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00990-23" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592334v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Elliott" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Dubost" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Toison" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14664" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127075v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gregory" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. Beaumont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Josset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeannot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14278" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03918726v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A M Elliott" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2022.102924" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04085090v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A.M. Elliott" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Deleys" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109107" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059572v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gardin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Otero" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lafitte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Valentin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9936" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831324v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Abdallah" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-022-00547-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887308v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Xavier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Golikov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Queir&#243;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Perales-Raya" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigoberto Rosas-Luis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.1038064" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206392v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. M. Elliott" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr01113" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279706v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.107096" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778070v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dessier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubillot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.104985" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03036495v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;lig Mah&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0241429" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837864v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Delord" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lassalle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Oger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Coutellec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13034" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01885896v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Du Pontavice" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.09.012" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01917536v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paumier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tatlian" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Luherne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ballu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2018.08.021" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449302v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Luherne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Murillo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lebot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170110" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01577992v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia G&#233;rard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bourgau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feunteun" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-017-5525-8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01558431v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ponsero" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sturbois" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.03.031" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01170422v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2391-1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01192848v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Miller" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Aoyama" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Watanabe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Kuroki" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.05.026" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5S3JVL0Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557337v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Rougemont" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Launey" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jatteau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2014-0510" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243573v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.05.024" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084405v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oberh&#228;nsli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Teyssi&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Jeffree" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2014.11.007" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785214v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Reveillac" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2011.05.021" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594002v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Als" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00420526v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Gagnaire" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde R. Lecomte-Finiger" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berrebi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Robinet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2009.02284.x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GVCCNJZS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372244v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Minegishi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aoyama" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07895" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00367277v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F08-122" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00284449v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuroki" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tsukamoto" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-008-0938-7" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6F1DT201-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00153275v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Robinet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keith" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marquet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951315v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Pignon-Mussaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Breilh" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brischoux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04449323v3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448757v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Vignon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tabouret" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rault" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233520v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie a M Elliott" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356897v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357109v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618762v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810398v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/91719" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908116v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oudard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Feunteun" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00907779v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Teyssi&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oberhansli" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03777579v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678926v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686804v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00561952v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-reveillac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1121-638X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134541979" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129961v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Artero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Str&#248;m" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bennett" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A Beaumont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecointre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40317-025-00413-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441499v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhi Vijayan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mcanulty" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Sanchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Jolly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzuru Ikeda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00990-23" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592334v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Elliott" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Dubost" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Toison" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14664" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03918726v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A M Elliott" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie R&#233;veillac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2022.102924" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04085090v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A.M. Elliott" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Deleys" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109107" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059572v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gardin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Otero" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lafitte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Valentin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9936" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127075v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gregory" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. Beaumont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Josset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeannot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14278" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831324v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Abdallah" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-022-00547-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887308v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Xavier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Golikov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Queir&#243;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Perales-Raya" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigoberto Rosas-Luis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.1038064" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279706v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Randon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.107096" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206392v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. M. Elliott" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr01113" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778070v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vagner" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dessier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubillot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.104985" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03036495v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ernande" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;lig Mah&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip A. M. Volckaert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0241429" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837864v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Delord" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lassalle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Oger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Coutellec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13034" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01885896v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Du Pontavice" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.09.012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01917536v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paumier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tatlian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Luherne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ballu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2018.08.021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01577992v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia G&#233;rard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bourgau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feunteun" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-017-5525-8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449302v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Luherne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Murillo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lebot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170110" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01170422v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2391-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01558431v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ponsero" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sturbois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.03.031" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243573v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Miller" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Aoyama" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.05.024" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01192848v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Watanabe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Kuroki" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.05.026" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5S3JVL0Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557337v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Rougemont" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Launey" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jatteau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2014-0510" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084405v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oberh&#228;nsli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Teyssi&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Jeffree" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2014.11.007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785214v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Reveillac" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2011.05.021" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594002v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Als" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372244v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Gagnaire" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Minegishi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aoyama" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Robinet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07895" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00420526v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde R. Lecomte-Finiger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berrebi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2009.02284.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GVCCNJZS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00367277v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F08-122" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00284449v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuroki" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tsukamoto" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-008-0938-7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6F1DT201-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00153275v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Robinet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keith" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marquet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467100v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Viricel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Malkocs" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Jozet-Alves" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Leleu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679097v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Amann" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Polsenaere" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;tillon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mayen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678756v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Lerebours" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Kohler" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bergeron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Latreille De Lavarde" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Dubillot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675161v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;cu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679113v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429255v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bergeon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micky Tackx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02272385v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mah&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301898v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lecomte" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Baillif" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Vermard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Hunter" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nevoux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908287v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lasne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951315v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Pignon-Mussaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Breilh" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brischoux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04449323v3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448757v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Vignon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tabouret" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rault" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233520v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie a M Elliott" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356897v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357109v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810398v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/91719" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908116v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oudard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Feunteun" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00907779v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Teyssi&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oberhansli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03777579v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678926v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686804v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618762v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00561952v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>