--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -187,252 +187,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espaces formels d’apprentissage actif : revue systématique de la littérature sur les classes d’apprentissage actif</w:t>
+                <w:t xml:space="preserve">Differences Between Blended and Face-To-Face Teaching in Students’ Perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anita Messaoui</w:t>
+                <w:t xml:space="preserve">Kévin de Checchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Manuel Bächtold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barbe Asensio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Papet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/14w9z⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Distance Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08923647.2024.2366590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05312424v1</w:t>
+                <w:t xml:space="preserve">hal-04629106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences Between Blended and Face-To-Face Teaching in Students’ Perception</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les espaces formels d’apprentissage actif : revue systématique de la littérature sur les classes d’apprentissage actif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Messaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin de Checchi</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Distance Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-15. </w:t>
+              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Quelles pratiques pédagogiques dans l’enseignement supérieur en transformation ?, N° 42, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08923647.2024.2366590⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/14w9z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04629106v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distorsion des consensus scientifiques dans les thèses de médecine dédiées à l’hyperactivité/TDAH en France</w:t>
               </w:r>
@@ -444,51 +444,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Haliday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Clouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -561,51 +561,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of the normative context on intergroup discrimination: implications for the scientific value of exact and conceptual replications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Anier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kleinlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -682,51 +682,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations sociales des troubles mentaux chez les étudiants éducateurs spécialisés: un analyseur des enjeux de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ponnou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -773,51 +773,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intergroup threat, social dominance, and the malleability of ideology: The importance of conceptual replication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -877,51 +877,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mémoires professionnels des éducateurs spécialisés : un analyseur des dispositifs de formation et de recherche en travail social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ponnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Recherche en Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18, pp.68-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -959,51 +959,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux de professionnalisation et de formation des troubles mentaux et psychosociaux dans la littérature spécialisée destinée aux travailleurs sociaux : le cas de la maladie d’Alzheimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ponnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Phronesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1080,51 +1080,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medhi Cohu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Kamiejski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 29 (1), </w:t>
@@ -1156,222 +1156,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01643219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schooling, Citizen-Making, and Anti-Immigrant Prejudice in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les représentations du multiculturalisme en France : Décalage singulier entre l’individuel et le collectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Streith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Social and Political Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5964/jspp.v3i2.391⟩</w:t>
+              <w:t xml:space="preserve">Social Science Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (1), pp.52-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0539018414554826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03160331v1</w:t>
+                <w:t xml:space="preserve">hal-03156789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les représentations du multiculturalisme en France : Décalage singulier entre l’individuel et le collectif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Schooling, Citizen-Making, and Anti-Immigrant Prejudice in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Roebroeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 54 (1), pp.52-77. </w:t>
+              <w:t xml:space="preserve">Journal of Social and Political Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (2), pp.20-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0539018414554826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5964/jspp.v3i2.391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156789v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1497,51 +1497,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les learning labs: ressource fédératrice pour les communautés?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Messaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bächtold Manuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1612,260 +1612,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation et spécificités territoriales, une modélisation proposée dans le cadre d'ACSADOM</w:t>
+                <w:t xml:space="preserve">Training and Territorial Specificities: Making Results From the Construction of the Data Sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Demombynes Nelly</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faire résultat(s) dans les recherches en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EFTS, Jun 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ECER 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EERA, Aug 2023, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04949015v1</w:t>
+                <w:t xml:space="preserve">hal-04948938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training and Territorial Specificities: Making Results From the Construction of the Data Sample</w:t>
+                <w:t xml:space="preserve">Formation et spécificités territoriales, une modélisation proposée dans le cadre d'ACSADOM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Labbé</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demombynes Nelly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECER 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EERA, Aug 2023, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Faire résultat(s) dans les recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EFTS, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04948938v1</w:t>
+                <w:t xml:space="preserve">hal-04949015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usages des learning labs et leurs effets sur les pratiques pédagogiques : une étude en démarrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Messaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude de l'OTP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Observatoire de la Transformation Pédagogique - Université de Montpellier, Jun 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1903,51 +1903,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research Development to Support the Digital Transition of Training in Rural Areas. Partnership for a Training Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1998,51 +1998,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’attachement subjectif à la laïcité et le désir de domination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Diversité culturelle et citoyenneté : Enjeux éducatifs à l'heure de la globalisation »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Corse; UMR LISA, Oct 2017, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2067,51 +2067,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches pédagogiques de la diversité culturelle adoptées par les enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2143,234 +2143,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confronting cultural and religious diversity: A new perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dualisme des conceptions de la laïcité et gestion psychologique de la terreur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th SSP/SGP Conference 2015 - The Future of Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">Colloque RIED : L’école : de la violence aux valeurs ? Retour sur le traitement scolaire des attentats de janvier 2015 en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03177729v1</w:t>
+                <w:t xml:space="preserve">hal-03179124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dualisme des conceptions de la laïcité et gestion psychologique de la terreur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Confronting cultural and religious diversity: A new perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque RIED : L’école : de la violence aux valeurs ? Retour sur le traitement scolaire des attentats de janvier 2015 en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">14th SSP/SGP Conference 2015 - The Future of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179124v1</w:t>
+                <w:t xml:space="preserve">hal-03177729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la norme française d’intégration des minorités sur les préjugés anti-maghrébins en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Anier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kleinlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2421,51 +2421,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’orientation des enseignants en France face à la diversité culturelle et religieuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2503,51 +2503,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The social representations of multiculturalism: When the extreme right agrees with the extreme left</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2617,51 +2617,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attachment to secularism and desire to maintain the social hierarchy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2699,51 +2699,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the role of education in the reduction of prejudice against ethnic and religious minorities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2826,51 +2826,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénierie de formation dans les milieux ruraux : Analyse des besoins, adaptation aux publics et aux territoires isolés, et intégration des outils numériques pour les formations médico-techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Guillon, J.-Y. Causer et S. Zaouani-Denoux (dir.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’accompagnement au temps des vulnérabilités : professionnaliser les espaces d’éducation et de formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, A paraître</w:t>
@@ -2912,51 +2912,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La laïcité et la fabrique des normes de diversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Oppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3024,51 +3024,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idéologies politiques, menaces collectives et préjugés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3303,51 +3303,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B0B9B2B3"/>
+    <w:nsid w:val="69ECC8F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3534,51 +3534,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-roebroeck" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0791-7834" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191764086" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312424v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Messaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Roebroeck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14w9z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629106v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin de Checchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel B&#228;chtold" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barbe Asensio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Papet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08923647.2024.2366590" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559326v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Haliday" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Larose" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clouse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ponnou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2020.04.013" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969158v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Anier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kleinlogel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantina Badea" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Nugier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijintrel.2019.07.006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377356v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.1521" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377996v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guimond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2311" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377355v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584518v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643219v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Oppin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Cohu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Kamiejski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.11" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160331v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/jspp.v3i2.391" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156789v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Streith" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0539018414554826" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04948797v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gabriel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roebroeck Elodie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Labb&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demombynes Nelly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614132v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#228;chtold Manuel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asienso Dominique Barbe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appolinaire Ngoua Ondo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04949015v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04948938v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539361v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04949141v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174288v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186948v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177729v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179124v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179203v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180492v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182299v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180607v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181594v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04948774v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996158v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle P. Kleinlogel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165350v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01299531v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Roebroeck Arnold" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015CLF20012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-roebroeck" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0791-7834" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191764086" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629106v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin de Checchi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel B&#228;chtold" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barbe Asensio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Papet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Roebroeck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08923647.2024.2366590" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312424v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Messaoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14w9z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559326v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Haliday" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Larose" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clouse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ponnou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2020.04.013" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969158v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Anier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kleinlogel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantina Badea" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Nugier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijintrel.2019.07.006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377356v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.1521" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377996v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guimond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2311" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377355v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584518v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643219v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Oppin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Cohu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Kamiejski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.11" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156789v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Streith" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0539018414554826" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160331v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/jspp.v3i2.391" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04948797v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gabriel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roebroeck Elodie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Labb&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demombynes Nelly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614132v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#228;chtold Manuel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asienso Dominique Barbe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appolinaire Ngoua Ondo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04948938v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04949015v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539361v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04949141v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174288v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186948v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179124v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177729v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179203v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180492v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182299v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180607v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181594v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04948774v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996158v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle P. Kleinlogel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165350v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01299531v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Roebroeck Arnold" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015CLF20012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>