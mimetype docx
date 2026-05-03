--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -153,2447 +153,2564 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences Between Blended and Face-To-Face Teaching in Students’ Perception</w:t>
+                <w:t xml:space="preserve">Penser les pratiques inclusives, dans et hors les murs, de l’école à l’université : enjeux sociaux, politiques et éducatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin de Checchi</w:t>
+                <w:t xml:space="preserve">Eric Mutabazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Bächtold</w:t>
+                <w:t xml:space="preserve">Vincent Gevrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Barbe Asensio</w:t>
+                <w:t xml:space="preserve">Albina Khasanzyanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Papet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Distance Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08923647.2024.2366590⟩</w:t>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 78, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15ik7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04629106v1</w:t>
+                <w:t xml:space="preserve">hal-05595795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces formels d’apprentissage actif : revue systématique de la littérature sur les classes d’apprentissage actif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Messaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Quelles pratiques pédagogiques dans l’enseignement supérieur en transformation ?, N° 42, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/14w9z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distorsion des consensus scientifiques dans les thèses de médecine dédiées à l’hyperactivité/TDAH en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differences Between Blended and Face-To-Face Teaching in Students’ Perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin de Checchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Haliday</w:t>
+                <w:t xml:space="preserve">Manuel Bächtold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Larose</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Dominique Barbe Asensio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Papet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2020.04.013⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Distance Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08923647.2024.2366590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03559326v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of the normative context on intergroup discrimination: implications for the scientific value of exact and conceptual replications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distorsion des consensus scientifiques dans les thèses de médecine dédiées à l’hyperactivité/TDAH en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Haliday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Anier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Marjorie Larose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Kleinlogel</w:t>
+                <w:t xml:space="preserve">Fabien Clouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constantina Badea</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Ponnou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Intercultural Relations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijintrel.2019.07.006⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 179 (1), pp.54-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2020.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02969158v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03559326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations sociales des troubles mentaux chez les étudiants éducateurs spécialisés: un analyseur des enjeux de formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The effect of the normative context on intergroup discrimination: implications for the scientific value of exact and conceptual replications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Anier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kleinlogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantina Badea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Nugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17184/eac.1521⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Intercultural Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 73, pp.43-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijintrel.2019.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377356v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intergroup threat, social dominance, and the malleability of ideology: The importance of conceptual replication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 48 (2), pp.134-149. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejsp.2311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mémoires professionnels des éducateurs spécialisés : un analyseur des dispositifs de formation et de recherche en travail social</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Représentations sociales des troubles mentaux chez les étudiants éducateurs spécialisés: un analyseur des enjeux de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Roebroeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ponnou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Recherche en Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Prévention des addictions: regards pluriels, 5 (1), pp.143-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.1521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377355v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux de professionnalisation et de formation des troubles mentaux et psychosociaux dans la littérature spécialisée destinée aux travailleurs sociaux : le cas de la maladie d’Alzheimer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Les mémoires professionnels des éducateurs spécialisés : un analyseur des dispositifs de formation et de recherche en travail social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ponnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Phronesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">La Recherche en Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18, pp.68-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584518v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Nouvelle Laïcité » en France et Pression Normative Envers les Minorités Musulmanes [Secularism in France and Normative Pressure Against Muslim Minorities]</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Enjeux de professionnalisation et de formation des troubles mentaux et psychosociaux dans la littérature spécialisée destinée aux travailleurs sociaux : le cas de la maladie d’Alzheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ponnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Phronesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5334/irsp.11⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01643219v1</w:t>
+                <w:t xml:space="preserve">hal-01584518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les représentations du multiculturalisme en France : Décalage singulier entre l’individuel et le collectif</w:t>
+                <w:t xml:space="preserve">« Nouvelle Laïcité » en France et Pression Normative Envers les Minorités Musulmanes [Secularism in France and Normative Pressure Against Muslim Minorities]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Guimond</w:t>
+                <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Streith</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Marlène Oppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medhi Cohu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Kamiejski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0539018414554826⟩</w:t>
+              <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/irsp.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03156789v1</w:t>
+                <w:t xml:space="preserve">hal-01643219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schooling, Citizen-Making, and Anti-Immigrant Prejudice in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Social and Political Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3 (2), pp.20-42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5964/jspp.v3i2.391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03160331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les représentations du multiculturalisme en France : Décalage singulier entre l’individuel et le collectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Streith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Roebroeck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Science Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (1), pp.52-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0539018414554826⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Digital Training Landscape: A Case Study of Medico-Technical Professionals in Occitania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roebroeck Elodie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demombynes Nelly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECER 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EERA, Aug 2024, Nicosie (Chypre), Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04948797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les learning labs: ressource fédératrice pour les communautés?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Messaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bächtold Manuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asienso Dominique Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appolinaire Ngoua Ondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roebroeck Elodie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIPU 2024 : L'enseignement supérieur et les communautés : des dynamiques interconnectées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale de Pédagogie Universitaire (AIPU), May 2024, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training and Territorial Specificities: Making Results From the Construction of the Data Sample</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Formation et spécificités territoriales, une modélisation proposée dans le cadre d'ACSADOM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Labbé</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demombynes Nelly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECER 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EERA, Aug 2023, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Faire résultat(s) dans les recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EFTS, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04948938v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation et spécificités territoriales, une modélisation proposée dans le cadre d'ACSADOM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Training and Territorial Specificities: Making Results From the Construction of the Data Sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Demombynes Nelly</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faire résultat(s) dans les recherches en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EFTS, Jun 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ECER 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EERA, Aug 2023, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04949015v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usages des learning labs et leurs effets sur les pratiques pédagogiques : une étude en démarrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Messaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude de l'OTP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Observatoire de la Transformation Pédagogique - Université de Montpellier, Jun 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04539361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research Development to Support the Digital Transition of Training in Rural Areas. Partnership for a Training Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECER Plus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EERA, Sep 2022, Erevan, Armenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’attachement subjectif à la laïcité et le désir de domination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Diversité culturelle et citoyenneté : Enjeux éducatifs à l'heure de la globalisation »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Corse; UMR LISA, Oct 2017, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches pédagogiques de la diversité culturelle adoptées par les enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Diversité culturelle et citoyenneté : Enjeux éducatifs à l'heure de la globalisation »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Corse; UMR LISA, Oct 2017, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dualisme des conceptions de la laïcité et gestion psychologique de la terreur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Confronting cultural and religious diversity: A new perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque RIED : L’école : de la violence aux valeurs ? Retour sur le traitement scolaire des attentats de janvier 2015 en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">14th SSP/SGP Conference 2015 - The Future of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179124v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03177729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confronting cultural and religious diversity: A new perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Dualisme des conceptions de la laïcité et gestion psychologique de la terreur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th SSP/SGP Conference 2015 - The Future of Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">Colloque RIED : L’école : de la violence aux valeurs ? Retour sur le traitement scolaire des attentats de janvier 2015 en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03177729v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la norme française d’intégration des minorités sur les préjugés anti-maghrébins en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Anier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kleinlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Thématiques de l’ADRIPS 2015 : Normes en Question(s) - Approches plurielles de la norme sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADRIPS; Université de Lorrainne, May 2015, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’orientation des enseignants en France face à la diversité culturelle et religieuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Congrès International de Psychologie Sociale en Langue Française (CIPSLF 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADRIPS; LPS, Aug 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03180492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The social representations of multiculturalism: When the extreme right agrees with the extreme left</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th Annual Scientific Meeting of the International Society of Political Psychology (ISPP 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03182299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2603,193 +2720,193 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attachment to secularism and desire to maintain the social hierarchy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th General Meeting of the European Association of Social Psychology (EASP 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03180607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the role of education in the reduction of prejudice against ethnic and religious minorities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Congress of Applied Psychology (ICAP 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2799,326 +2916,326 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénierie de formation dans les milieux ruraux : Analyse des besoins, adaptation aux publics et aux territoires isolés, et intégration des outils numériques pour les formations médico-techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Guillon, J.-Y. Causer et S. Zaouani-Denoux (dir.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’accompagnement au temps des vulnérabilités : professionnaliser les espaces d’éducation et de formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04948774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La laïcité et la fabrique des normes de diversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Oppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle P. Kleinlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Garnier; Jean-Louis Derouet; Régis Malet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés inclusives et reconnaissance des diversités : Le nouveau défi des politiques d’éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2020, Le sens social, 978-2-7535-8078-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02996158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idéologies politiques, menaces collectives et préjugés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabine Caillaud; Virginie Bonnot; Ewa Drozda-Senkowska. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Menaces sociales et environnementales : repenser la société des risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, pp.99-112, 2017, Psychologies, 978-2-7535-5264-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3128,114 +3245,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citoyenneté, Laïcité, Diversité : l'école et la transmission des principes républicains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck Arnold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université Blaise Pascal - Clermont-Ferrand II, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015CLF20012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01299531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId78"/>
+      <w:footerReference w:type="default" r:id="rId83"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3303,51 +3420,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="69ECC8F2"/>
+    <w:nsid w:val="7A811604"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3534,51 +3651,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-roebroeck" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0791-7834" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191764086" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629106v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin de Checchi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel B&#228;chtold" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barbe Asensio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Papet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Roebroeck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08923647.2024.2366590" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312424v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Messaoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14w9z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559326v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Haliday" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Larose" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clouse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ponnou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2020.04.013" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969158v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Anier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kleinlogel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantina Badea" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Nugier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijintrel.2019.07.006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377356v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.1521" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377996v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guimond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2311" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377355v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584518v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643219v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Oppin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Cohu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Kamiejski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.11" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156789v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Streith" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0539018414554826" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160331v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/jspp.v3i2.391" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04948797v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gabriel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roebroeck Elodie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Labb&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demombynes Nelly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614132v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#228;chtold Manuel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asienso Dominique Barbe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appolinaire Ngoua Ondo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04948938v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04949015v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539361v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04949141v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174288v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186948v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179124v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177729v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179203v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180492v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182299v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180607v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181594v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04948774v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996158v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle P. Kleinlogel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165350v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01299531v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Roebroeck Arnold" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015CLF20012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-roebroeck" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0791-7834" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191764086" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595795v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mutabazi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gevrey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albina Khasanzyanova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Roebroeck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ik7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312424v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Messaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14w9z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629106v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin de Checchi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel B&#228;chtold" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barbe Asensio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Papet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08923647.2024.2366590" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559326v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Haliday" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Larose" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clouse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ponnou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2020.04.013" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969158v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Anier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kleinlogel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantina Badea" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Nugier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijintrel.2019.07.006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377996v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guimond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2311" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377356v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.1521" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377355v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584518v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643219v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Oppin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Cohu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Kamiejski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.11" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160331v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/jspp.v3i2.391" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156789v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Streith" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0539018414554826" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04948797v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gabriel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roebroeck Elodie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Labb&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demombynes Nelly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614132v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#228;chtold Manuel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asienso Dominique Barbe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appolinaire Ngoua Ondo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04949015v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04948938v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539361v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04949141v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174288v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186948v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177729v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179124v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179203v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180492v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182299v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180607v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181594v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04948774v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996158v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle P. Kleinlogel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165350v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01299531v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Roebroeck Arnold" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015CLF20012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>