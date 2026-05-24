--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -793,209 +793,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intergroup threat, social dominance, and the malleability of ideology: The importance of conceptual replication</w:t>
+                <w:t xml:space="preserve">Représentations sociales des troubles mentaux chez les étudiants éducateurs spécialisés: un analyseur des enjeux de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Guimond</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ponnou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejsp.2311⟩</w:t>
+              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Prévention des addictions: regards pluriels, 5 (1), pp.143-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.1521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03377996v1</w:t>
+                <w:t xml:space="preserve">hal-02377356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations sociales des troubles mentaux chez les étudiants éducateurs spécialisés: un analyseur des enjeux de formation</w:t>
+                <w:t xml:space="preserve">Intergroup threat, social dominance, and the malleability of ideology: The importance of conceptual replication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Ponnou</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Prévention des addictions: regards pluriels, 5 (1), pp.143-159. </w:t>
+              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48 (2), pp.134-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17184/eac.1521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejsp.2311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377356v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mémoires professionnels des éducateurs spécialisés : un analyseur des dispositifs de formation et de recherche en travail social</w:t>
               </w:r>
@@ -1292,51 +1292,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schooling, Citizen-Making, and Anti-Immigrant Prejudice in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Social and Political Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3 (2), pp.20-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1370,51 +1370,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations du multiculturalisme en France : Décalage singulier entre l’individuel et le collectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Streith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1466,51 +1466,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1729,988 +1729,1105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation et spécificités territoriales, une modélisation proposée dans le cadre d'ACSADOM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Innovative Pedagogy: Training Trainers in the Medical-Technical Sector in the Digital Era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Alsina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Roebroeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Gaudefroy-Demombynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gabriel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Demombynes Nelly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faire résultat(s) dans les recherches en éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Education and New Learning Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IATED Academy, Jul 2024, Palma, Spain. pp.10211-10211, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21125/edulearn.2024.2469⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04949015v1</w:t>
+                <w:t xml:space="preserve">hal-04949148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training and Territorial Specificities: Making Results From the Construction of the Data Sample</w:t>
+                <w:t xml:space="preserve">Formation et spécificités territoriales, une modélisation proposée dans le cadre d'ACSADOM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Labbé</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demombynes Nelly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECER 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EERA, Aug 2023, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Faire résultat(s) dans les recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EFTS, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04948938v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les usages des learning labs et leurs effets sur les pratiques pédagogiques : une étude en démarrage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anita Messaoui</w:t>
+                <w:t xml:space="preserve">Training and Territorial Specificities: Making Results From the Construction of the Data Sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude de l'OTP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Observatoire de la Transformation Pédagogique - Université de Montpellier, Jun 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ECER 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EERA, Aug 2023, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04539361v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research Development to Support the Digital Transition of Training in Rural Areas. Partnership for a Training Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gabriel</w:t>
+                <w:t xml:space="preserve">Les usages des learning labs et leurs effets sur les pratiques pédagogiques : une étude en démarrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Messaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECER Plus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EERA, Sep 2022, Erevan, Armenia</w:t>
+              <w:t xml:space="preserve">Journée d'étude de l'OTP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire de la Transformation Pédagogique - Université de Montpellier, Jun 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04949141v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04539361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’attachement subjectif à la laïcité et le désir de domination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Guimond</w:t>
+                <w:t xml:space="preserve">Research Development to Support the Digital Transition of Training in Rural Areas. Partnership for a Training Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Diversité culturelle et citoyenneté : Enjeux éducatifs à l'heure de la globalisation »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Corse; UMR LISA, Oct 2017, Corte, France</w:t>
+              <w:t xml:space="preserve">ECER Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EERA, Sep 2022, Erevan, Armenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174288v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches pédagogiques de la diversité culturelle adoptées par les enseignants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’attachement subjectif à la laïcité et le désir de domination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Diversité culturelle et citoyenneté : Enjeux éducatifs à l'heure de la globalisation »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Corse; UMR LISA, Oct 2017, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186948v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confronting cultural and religious diversity: A new perspective</w:t>
+                <w:t xml:space="preserve">Approches pédagogiques de la diversité culturelle adoptées par les enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th SSP/SGP Conference 2015 - The Future of Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">Colloque international « Diversité culturelle et citoyenneté : Enjeux éducatifs à l'heure de la globalisation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Corse; UMR LISA, Oct 2017, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03177729v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dualisme des conceptions de la laïcité et gestion psychologique de la terreur</w:t>
+                <w:t xml:space="preserve">Confronting cultural and religious diversity: A new perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque RIED : L’école : de la violence aux valeurs ? Retour sur le traitement scolaire des attentats de janvier 2015 en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">14th SSP/SGP Conference 2015 - The Future of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179124v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03177729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la norme française d’intégration des minorités sur les préjugés anti-maghrébins en France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dualisme des conceptions de la laïcité et gestion psychologique de la terreur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Thématiques de l’ADRIPS 2015 : Normes en Question(s) - Approches plurielles de la norme sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADRIPS; Université de Lorrainne, May 2015, Metz, France</w:t>
+              <w:t xml:space="preserve">Colloque RIED : L’école : de la violence aux valeurs ? Retour sur le traitement scolaire des attentats de janvier 2015 en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179203v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’orientation des enseignants en France face à la diversité culturelle et religieuse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet de la norme française d’intégration des minorités sur les préjugés anti-maghrébins en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Anier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kleinlogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Congrès International de Psychologie Sociale en Langue Française (CIPSLF 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADRIPS; LPS, Aug 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Thématiques de l’ADRIPS 2015 : Normes en Question(s) - Approches plurielles de la norme sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADRIPS; Université de Lorrainne, May 2015, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03180492v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’orientation des enseignants en France face à la diversité culturelle et religieuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Roebroeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guimond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10e Congrès International de Psychologie Sociale en Langue Française (CIPSLF 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADRIPS; LPS, Aug 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The social representations of multiculturalism: When the extreme right agrees with the extreme left</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th Annual Scientific Meeting of the International Society of Political Psychology (ISPP 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03182299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2720,193 +2837,193 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attachment to secularism and desire to maintain the social hierarchy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th General Meeting of the European Association of Social Psychology (EASP 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03180607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the role of education in the reduction of prejudice against ethnic and religious minorities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Congress of Applied Psychology (ICAP 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2916,51 +3033,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénierie de formation dans les milieux ruraux : Analyse des besoins, adaptation aux publics et aux territoires isolés, et intégration des outils numériques pour les formations médico-techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2980,73 +3097,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Guillon, J.-Y. Causer et S. Zaouani-Denoux (dir.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’accompagnement au temps des vulnérabilités : professionnaliser les espaces d’éducation et de formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04948774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La laïcité et la fabrique des normes de diversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3055,187 +3172,187 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Oppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle P. Kleinlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Garnier; Jean-Louis Derouet; Régis Malet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés inclusives et reconnaissance des diversités : Le nouveau défi des politiques d’éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2020, Le sens social, 978-2-7535-8078-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02996158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idéologies politiques, menaces collectives et préjugés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabine Caillaud; Virginie Bonnot; Ewa Drozda-Senkowska. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Menaces sociales et environnementales : repenser la société des risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, pp.99-112, 2017, Psychologies, 978-2-7535-5264-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3245,114 +3362,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citoyenneté, Laïcité, Diversité : l'école et la transmission des principes républicains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck Arnold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université Blaise Pascal - Clermont-Ferrand II, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015CLF20012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01299531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId83"/>
+      <w:footerReference w:type="default" r:id="rId87"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3420,51 +3537,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A811604"/>
+    <w:nsid w:val="CFDA821B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3651,51 +3768,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-roebroeck" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0791-7834" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191764086" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595795v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mutabazi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gevrey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albina Khasanzyanova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Roebroeck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ik7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312424v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Messaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14w9z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629106v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin de Checchi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel B&#228;chtold" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barbe Asensio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Papet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08923647.2024.2366590" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559326v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Haliday" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Larose" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clouse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ponnou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2020.04.013" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969158v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Anier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kleinlogel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantina Badea" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Nugier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijintrel.2019.07.006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377996v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guimond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2311" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377356v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.1521" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377355v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584518v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643219v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Oppin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Cohu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Kamiejski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.11" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160331v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/jspp.v3i2.391" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156789v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Streith" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0539018414554826" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04948797v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gabriel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roebroeck Elodie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Labb&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demombynes Nelly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614132v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#228;chtold Manuel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asienso Dominique Barbe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appolinaire Ngoua Ondo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04949015v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04948938v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539361v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04949141v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174288v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186948v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177729v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179124v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179203v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180492v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182299v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180607v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181594v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04948774v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996158v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle P. Kleinlogel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165350v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01299531v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Roebroeck Arnold" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015CLF20012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-roebroeck" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0791-7834" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191764086" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595795v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mutabazi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gevrey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albina Khasanzyanova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Roebroeck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ik7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312424v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Messaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14w9z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629106v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin de Checchi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel B&#228;chtold" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barbe Asensio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Papet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08923647.2024.2366590" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559326v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Haliday" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Larose" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clouse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ponnou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2020.04.013" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969158v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Anier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kleinlogel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantina Badea" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Nugier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijintrel.2019.07.006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377356v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.1521" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377996v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guimond" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2311" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377355v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584518v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643219v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Oppin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Cohu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Kamiejski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.11" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160331v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/jspp.v3i2.391" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156789v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Streith" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0539018414554826" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04948797v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gabriel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roebroeck Elodie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Labb&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demombynes Nelly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614132v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#228;chtold Manuel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asienso Dominique Barbe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appolinaire Ngoua Ondo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949148v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Alsina" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Gaudefroy-Demombynes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/edulearn.2024.2469" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04949015v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04948938v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539361v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04949141v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174288v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186948v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177729v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179124v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179203v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180492v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182299v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180607v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181594v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04948774v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996158v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle P. Kleinlogel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165350v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01299531v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Roebroeck Arnold" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015CLF20012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>