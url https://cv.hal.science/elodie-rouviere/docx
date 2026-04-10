--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -127,412 +127,412 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts sur la santé publique de la dynamique des populations de renards</w:t>
+                <w:t xml:space="preserve">Opinion and report of the French Agency for Food, Environmental and Occupational Health and Safety (ANSES) relating to an analysis of the health risks associated with exposure to caterpillars with stinging hairs and the development of management recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
+                <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Villena</w:t>
+                <w:t xml:space="preserve">Andrea Battisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Bonnaud</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Brinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Fischer</w:t>
+                <w:t xml:space="preserve">Rudy Caparros-Megido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Giraud</w:t>
+                <w:t xml:space="preserve">Gilbert Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Risk Assess Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 200 p. </w:t>
+              <w:t xml:space="preserve">, 2025, 3, pp.0060E. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05124696v1</w:t>
+                <w:t xml:space="preserve">hal-05429126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opinion and report of the French Agency for Food, Environmental and Occupational Health and Safety (ANSES) relating to an analysis of the health risks associated with exposure to caterpillars with stinging hairs and the development of management recommendations</w:t>
+                <w:t xml:space="preserve">Déterminants de l’implication des agriculteurs dans les plateformes d’approvisionnement en produits locaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Desneux</w:t>
+                <w:t xml:space="preserve">Simon Bavec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Battisti</w:t>
+                <w:t xml:space="preserve">Melise Bouroullec-Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Brinquin</w:t>
+                <w:t xml:space="preserve">Emmanuel Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudy Caparros-Megido</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elodie Rouviere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Risk Assess Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0060⟩</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 391 (1), pp.101-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ecru.391.0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05429126v1</w:t>
+                <w:t xml:space="preserve">hal-04982150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants de l’implication des agriculteurs dans les plateformes d’approvisionnement en produits locaux.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts sur la santé publique de la dynamique des populations de renards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Bavec</w:t>
+                <w:t xml:space="preserve">Isabelle Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melise Bouroullec-Machado</w:t>
+                <w:t xml:space="preserve">Elsa Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Raynaud</w:t>
+                <w:t xml:space="preserve">Claude Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Rouviere</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etienne Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 391 (1), pp.101-118. </w:t>
+              <w:t xml:space="preserve">Food Risk Assess Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 200 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ecru.391.0101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04982150v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05124696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial spillovers, living environment and obesity in France: Evidence from a spatial econometric framework</w:t>
               </w:r>
@@ -557,51 +557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Orozco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Rouviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 305, pp.114999. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -635,51 +635,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public Private Partnerships in food industries: A road to success?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Rouviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -726,51 +726,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small is beautiful: firm size, prevention and food safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Rouviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 63, pp.12 - 22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -804,51 +804,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Liability Rules on Modes of Coordination for Food Safety in Supply Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Rouviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Latouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1062,326 +1062,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643261v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition and Credibility of Private Third-party Certification in International Food Supply</w:t>
+                <w:t xml:space="preserve">The implementation mechanisms of voluntary food safety systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sven Anders</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">M'Hand Fares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Rouviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of International Food and Agribusiness Marketing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08974431003641554⟩</w:t>
+              <w:t xml:space="preserve">Food Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (5), pp.412-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodpol.2010.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323238v1</w:t>
+                <w:t xml:space="preserve">hal-01323222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous efforts in voluntary programmes on food safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Rouviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bignebat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 37 (4), pp.479-499. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/erae/jbq037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The implementation mechanisms of voluntary food safety systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Competition and Credibility of Private Third-party Certification in International Food Supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Anders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M'Hand Fares</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Diogo Souza-Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Rouviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 35 (5), pp.412-418. </w:t>
+              <w:t xml:space="preserve">Journal of International Food and Agribusiness Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (3-4), pp.328-341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodpol.2010.05.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/08974431003641554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323222v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From public to private safety regulation? The case of negotiated agreements in the French fresh produce import industry</w:t>
               </w:r>
@@ -1706,51 +1706,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneity in international value chains: The economic function of French brokers in the fresh fruit and vegetables import industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Latouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Rouviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">149. EAAE Seminar ‘Structural change in agri-food chains: new relations between farm sector, food industry and retail sector'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Oct 2016, Rennes, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1788,51 +1788,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneity in international value chains: The economic function of French brokers in the fresh fruit and vegetable imports industry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Latouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Rouviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">153 EAAE Seminar (European Association of Agricultural Economists)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Gaeta, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1857,51 +1857,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small is beautiful ? Exploring the link between preventive efforts and firms' size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Rouviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1939,51 +1939,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Liability Rules on Modes of Coordination for Food Safety in Supply Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Rouviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Latouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2015,260 +2015,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01587302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Liability Rules on Modes of Coordination for Food Safety in Supply Chains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Food Safety Governance in Food Supply Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Rouviere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Latouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème conférence de l’ International Society of New Institutional Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European University Institute, Jun 2013, Firenze, Italy</w:t>
+              <w:t xml:space="preserve">Jean Monnet Seminar: « The Empirics of Economic Organizations in AgriFood Supply Systems»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Perugia, Dec 2013, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01587298v1</w:t>
+                <w:t xml:space="preserve">hal-01586053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food Safety Governance in Food Supply Chains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Brokers vs. Retailers: Evidence from the French Imports Industry of Fresh Produce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Rouviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Latouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jean Monnet Seminar: « The Empirics of Economic Organizations in AgriFood Supply Systems»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Perugia, Dec 2013, Perugia, Italy</w:t>
+              <w:t xml:space="preserve">30émes Journées de Microéconomie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01586053v1</w:t>
+                <w:t xml:space="preserve">hal-01585513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brokers vs. Retailers: Evidence from the French Imports Industry of Fresh Produce</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Impact of Liability Rules on Modes of Coordination for Food Safety in Supply Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Rouviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Latouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30émes Journées de Microéconomie Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Nice, France</w:t>
+              <w:t xml:space="preserve">17ème conférence de l’ International Society of New Institutional Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European University Institute, Jun 2013, Firenze, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01585513v1</w:t>
+                <w:t xml:space="preserve">hal-01587298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régime de responsabilité des importateurs et approches volontaires de gestion de la sécurité sanitaire.</w:t>
               </w:r>
@@ -2418,51 +2418,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firm Size, Prevention and Food Safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Rouviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2494,191 +2494,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01585654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firm Size, Prevention and Food Safety</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Principe de responsabilité et coordination des importateurs sur les marchés européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Rouviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Soubeyran</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Latouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6éme journées de recherche en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Toulouse School of Economics, 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Sécurité sanitaire des aliments, commerce et développement: le rôle de la structure des filières et des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence Française de Développement (AFD); Institut National de la Recherche Agronomique (INRA), Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01585648v1</w:t>
+                <w:t xml:space="preserve">hal-01586237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principe de responsabilité et coordination des importateurs sur les marchés européens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Firm Size, Prevention and Food Safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Rouviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Latouche</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sécurité sanitaire des aliments, commerce et développement: le rôle de la structure des filières et des organisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence Française de Développement (AFD); Institut National de la Recherche Agronomique (INRA), Dec 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">6éme journées de recherche en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Toulouse School of Economics, 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01586237v1</w:t>
+                <w:t xml:space="preserve">hal-01585648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brokers vs. Retailers: Evidence from the French Imports Industry of Fresh Produce</w:t>
               </w:r>
@@ -2746,51 +2746,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brokers vs. Retailers: Evidence from the French Imports Industry of Fresh Produce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Rouviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Latouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2910,51 +2910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firm Size, Prevention and Food Safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Rouviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3620,51 +3620,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Référentiels volontaires et contrôle sanitaire des importations européennes : quelles conséquences sur les chaînes de valeur en Europe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Latouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Rouviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sécurité des aliments, commerce et développement : État des lieux, analyses économiques et points de vue des acteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Tec &amp; Doc Lavoisier, 2014, 9782743015619</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4013,471 +4013,471 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidémies dues à un arbovirus transmis par le moustique Aedes albopictus en France hexagonale: probabilité d'apparition, ampleur de la transmission et impacts sanitaires, économiques et sociaux</w:t>
+                <w:t xml:space="preserve">Moustique tigre en France hexagonale : risque et impacts d’une arbovirose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claire Paty</w:t>
+                <w:t xml:space="preserve">Laura Maxim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Apouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Calba</w:t>
+                <w:t xml:space="preserve">Luc Baumstark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Cardinale</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carine Milcent</w:t>
+                <w:t xml:space="preserve">Thierry Brunelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2022-SA-0146, Anses. 2024, 247 p</w:t>
+              <w:t xml:space="preserve">ANSES. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04721058v1</w:t>
+                <w:t xml:space="preserve">hal-04841803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moustique tigre en France hexagonale : risque et impacts d’une arbovirose</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodes d’évaluation des risques sanitaires et environnementaux et des enjeux socio-économiques associés aux plantes obtenues au moyen de certaines nouvelles techniques génomiques (NTG)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Maxim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Apouey</w:t>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Baumstark</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Bonnet</w:t>
+                <w:t xml:space="preserve">Thaura Ghneim-Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Brunelle</w:t>
+                <w:t xml:space="preserve">Florian Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ANSES. 2024</w:t>
+              <w:t xml:space="preserve">Saisine n°2021-SA-0019, Anses. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04841803v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes d’évaluation des risques sanitaires et environnementaux et des enjeux socio-économiques associés aux plantes obtenues au moyen de certaines nouvelles techniques génomiques (NTG)</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Epidémies dues à un arbovirus transmis par le moustique Aedes albopictus en France hexagonale: probabilité d'apparition, ampleur de la transmission et impacts sanitaires, économiques et sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Paty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Apouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Calba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Cardinale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Milcent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2022-SA-0146, Anses. 2024, 247 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Gautier</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-04841808v1</w:t>
+                <w:t xml:space="preserve">anses-04721058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des impacts sur la santé publique de la dynamique des populations de renards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2022-SA-0049, Anses. 2023, 200 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4638,51 +4638,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economie de la qualité et organisation des chaines de valeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Rouviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris Dauphine, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4869,51 +4869,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124696v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0062" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429126v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brinquin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros-Megido" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0060" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982150v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bavec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melise Bouroullec-Machado" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raynaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rouviere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecru.391.0101" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672491v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Orozco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2022.114999" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513185v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Royer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2017.04.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386862v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2016.06.006" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01323148v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Latouche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-013-9413-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01323176v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A. Caswell" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2012.02.009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02643261v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Soubeyran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01323238v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Anders" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Souza-Monteiro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08974431003641554" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01323208v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bignebat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbq037" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01323222v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hand Fares" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2010.05.008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656826v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Codron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hand Fares" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2007.012845" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653206v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bignebat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653533v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465157v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01624247v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587288v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soubeyran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587302v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587298v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586053v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585513v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748497v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747157v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585654v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585648v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586237v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584235v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585530v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807378v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585651v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748774v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809158v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752898v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753072v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Bouhsina" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Fort" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815201v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Association of Environmental And Resource Economists" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. University of Hamburg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Association of Agricultural Economists" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822044v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. International Society For New Institutional Economics" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326211v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797025v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www6.versailles-grignon.inra.fr/aliss/Accueil/Actualites/Vient-de-paraitre-Securite-sanitaire-des-aliments" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817477v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Fondazione Eni Enrico Mattei" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811601v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04721058v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Paty" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Apouey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Calba" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Cardinale" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Milcent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04841803v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maxim" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baumstark" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brunelle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04841808v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaura Ghneim-Herrera" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171242v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02820964v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04498567v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429126v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brinquin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros-Megido" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0060" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982150v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bavec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melise Bouroullec-Machado" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raynaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rouviere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecru.391.0101" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124696v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0062" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672491v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Orozco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2022.114999" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513185v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Royer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2017.04.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386862v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2016.06.006" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01323148v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Latouche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-013-9413-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01323176v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A. Caswell" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2012.02.009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02643261v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Soubeyran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01323222v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hand Fares" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2010.05.008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01323208v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bignebat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbq037" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01323238v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Anders" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Souza-Monteiro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08974431003641554" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656826v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Codron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hand Fares" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2007.012845" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653206v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bignebat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653533v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465157v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01624247v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587288v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soubeyran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587302v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586053v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585513v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587298v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748497v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747157v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585654v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586237v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585648v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584235v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585530v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807378v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585651v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748774v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809158v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752898v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753072v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Bouhsina" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Fort" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815201v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Association of Environmental And Resource Economists" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. University of Hamburg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Association of Agricultural Economists" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822044v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. International Society For New Institutional Economics" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326211v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797025v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www6.versailles-grignon.inra.fr/aliss/Accueil/Actualites/Vient-de-paraitre-Securite-sanitaire-des-aliments" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817477v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Fondazione Eni Enrico Mattei" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811601v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04841803v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maxim" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Apouey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baumstark" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brunelle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04841808v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaura Ghneim-Herrera" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04721058v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Paty" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Calba" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Cardinale" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Milcent" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171242v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02820964v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04498567v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>