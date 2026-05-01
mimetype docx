--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -2330,437 +2330,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small is beautiful? Firm's size, prevention and food safety</w:t>
+                <w:t xml:space="preserve">Brokers vs. Retailers: Evidence from the French Imports Industry of Fresh Produce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphael Soubeyran</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Latouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 AAEA Annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agricultural and Applied Economics Association (AAEA). USA.; Institut National de Recherche Agronomique (INRA). UAR Département Sciences Sociales, Agriculture et Alimentation, Espace et Environnement (0519)., Aug 2012, Seattle, United States. 19 p</w:t>
+              <w:t xml:space="preserve">Congress of the Apllied and Agricultural Economics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747157v1</w:t>
+                <w:t xml:space="preserve">hal-01584235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firm Size, Prevention and Food Safety</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Soubeyran</w:t>
+                <w:t xml:space="preserve">Small is beautiful? Firm's size, prevention and food safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Rouvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'économie de la production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">2012 AAEA Annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agricultural and Applied Economics Association (AAEA). USA.; Institut National de Recherche Agronomique (INRA). UAR Département Sciences Sociales, Agriculture et Alimentation, Espace et Environnement (0519)., Aug 2012, Seattle, United States. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01585654v1</w:t>
+                <w:t xml:space="preserve">hal-02747157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principe de responsabilité et coordination des importateurs sur les marchés européens</w:t>
+                <w:t xml:space="preserve">Firm Size, Prevention and Food Safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Rouviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Latouche</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sécurité sanitaire des aliments, commerce et développement: le rôle de la structure des filières et des organisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence Française de Développement (AFD); Institut National de la Recherche Agronomique (INRA), Dec 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d'économie de la production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01586237v1</w:t>
+                <w:t xml:space="preserve">hal-01585654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firm Size, Prevention and Food Safety</w:t>
+                <w:t xml:space="preserve">Principe de responsabilité et coordination des importateurs sur les marchés européens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Rouviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Soubeyran</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Latouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6éme journées de recherche en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Toulouse School of Economics, 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Sécurité sanitaire des aliments, commerce et développement: le rôle de la structure des filières et des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence Française de Développement (AFD); Institut National de la Recherche Agronomique (INRA), Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01585648v1</w:t>
+                <w:t xml:space="preserve">hal-01586237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brokers vs. Retailers: Evidence from the French Imports Industry of Fresh Produce</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Latouche</w:t>
+                <w:t xml:space="preserve">Firm Size, Prevention and Food Safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Rouviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of the Apllied and Agricultural Economics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Seattle, United States</w:t>
+              <w:t xml:space="preserve">6éme journées de recherche en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Toulouse School of Economics, 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01584235v1</w:t>
+                <w:t xml:space="preserve">hal-01585648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brokers vs. Retailers: Evidence from the French Imports Industry of Fresh Produce</w:t>
               </w:r>
@@ -4013,310 +4013,310 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moustique tigre en France hexagonale : risque et impacts d’une arbovirose</w:t>
+                <w:t xml:space="preserve">Méthodes d’évaluation des risques sanitaires et environnementaux et des enjeux socio-économiques associés aux plantes obtenues au moyen de certaines nouvelles techniques génomiques (NTG)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Maxim</w:t>
+                <w:t xml:space="preserve">Michel Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Apouey</w:t>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Baumstark</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Bonnet</w:t>
+                <w:t xml:space="preserve">Thaura Ghneim-Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Brunelle</w:t>
+                <w:t xml:space="preserve">Florian Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ANSES. 2024</w:t>
+              <w:t xml:space="preserve">Saisine n°2021-SA-0019, Anses. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04841803v1</w:t>
+                <w:t xml:space="preserve">hal-04841808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes d’évaluation des risques sanitaires et environnementaux et des enjeux socio-économiques associés aux plantes obtenues au moyen de certaines nouvelles techniques génomiques (NTG)</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Moustique tigre en France hexagonale : risque et impacts d’une arbovirose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Maxim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Apouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Baumstark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brunelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ANSES. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Gautier</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-04841808v1</w:t>
+                <w:t xml:space="preserve">hal-04841803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidémies dues à un arbovirus transmis par le moustique Aedes albopictus en France hexagonale: probabilité d'apparition, ampleur de la transmission et impacts sanitaires, économiques et sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Paty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Apouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Calba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4869,51 +4869,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429126v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brinquin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros-Megido" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0060" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982150v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bavec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melise Bouroullec-Machado" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raynaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rouviere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecru.391.0101" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124696v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0062" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672491v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Orozco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2022.114999" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513185v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Royer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2017.04.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386862v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2016.06.006" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01323148v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Latouche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-013-9413-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01323176v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A. Caswell" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2012.02.009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02643261v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Soubeyran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01323222v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hand Fares" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2010.05.008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01323208v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bignebat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbq037" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01323238v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Anders" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Souza-Monteiro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08974431003641554" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656826v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Codron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hand Fares" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2007.012845" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653206v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bignebat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653533v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465157v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01624247v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587288v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soubeyran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587302v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586053v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585513v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587298v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748497v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747157v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585654v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586237v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585648v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584235v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585530v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807378v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585651v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748774v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809158v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752898v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753072v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Bouhsina" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Fort" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815201v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Association of Environmental And Resource Economists" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. University of Hamburg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Association of Agricultural Economists" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822044v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. International Society For New Institutional Economics" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326211v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797025v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www6.versailles-grignon.inra.fr/aliss/Accueil/Actualites/Vient-de-paraitre-Securite-sanitaire-des-aliments" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817477v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Fondazione Eni Enrico Mattei" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811601v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04841803v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maxim" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Apouey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baumstark" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brunelle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04841808v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaura Ghneim-Herrera" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04721058v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Paty" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Calba" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Cardinale" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Milcent" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171242v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02820964v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04498567v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429126v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brinquin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros-Megido" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0060" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982150v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bavec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melise Bouroullec-Machado" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raynaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rouviere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecru.391.0101" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124696v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0062" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672491v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Orozco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2022.114999" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513185v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Royer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2017.04.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386862v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2016.06.006" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01323148v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Latouche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-013-9413-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01323176v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A. Caswell" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2012.02.009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02643261v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Soubeyran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01323222v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hand Fares" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2010.05.008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01323208v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bignebat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbq037" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01323238v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Anders" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Souza-Monteiro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08974431003641554" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656826v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Codron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hand Fares" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2007.012845" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653206v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bignebat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653533v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465157v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01624247v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587288v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soubeyran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587302v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586053v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585513v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587298v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748497v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584235v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747157v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585654v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586237v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585648v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585530v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807378v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585651v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748774v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809158v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752898v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753072v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Bouhsina" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Fort" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815201v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Association of Environmental And Resource Economists" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. University of Hamburg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Association of Agricultural Economists" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822044v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. International Society For New Institutional Economics" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326211v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797025v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www6.versailles-grignon.inra.fr/aliss/Accueil/Actualites/Vient-de-paraitre-Securite-sanitaire-des-aliments" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817477v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Fondazione Eni Enrico Mattei" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811601v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04841808v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaura Ghneim-Herrera" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04841803v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maxim" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Apouey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baumstark" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brunelle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04721058v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Paty" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Calba" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Cardinale" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Milcent" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171242v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02820964v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04498567v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>