--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -126,68 +126,50 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">076400751</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...16 lines deleted...]
-      <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
@@ -1218,200 +1200,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ciudad Bolivar et les rives de l’Orénoque, paysage culturel en péril</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patrimonio y Petróleo en Venezuela: articulación del modelo petrolero con una economía residencial y turística en Ciudad Bolívar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Ramousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Salin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Ramousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie et cultures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Espacios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02380438v1</w:t>
+                <w:t xml:space="preserve">halshs-02380456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrimonio y Petróleo en Venezuela: articulación del modelo petrolero con una economía residencial y turística en Ciudad Bolívar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ciudad Bolivar et les rives de l’Orénoque, paysage culturel en péril</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Ramousse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Salin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espacios</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géographie et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, J'égo-géographie.., 89-90, pp.219-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gc.3274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02380456v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02380438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paysages culturels entre tourisme, valorisation patrimoniale et émergence de nouveaux territoires</w:t>
               </w:r>
@@ -1614,4400 +1596,4525 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes en Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Vol.35 (n° 138), pp. 11-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00476939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HDR (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimoines en partage : Des plages, des murs, des villes et des paysages au prisme de la recherche participative et des communautés patrimoniales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Géographie. Le Mans Université, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04998926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démarches participatives et inscription du patrimoine archéologique à l’Unesco : analyse comparée des cas des enceintes romaines du Mans (France), de Lugo (Espagne) et de Rome (Italie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Démarches participatives en archéologie, Actes de la séance de la Société préhistorique française de Paris (14-15 mars 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société préhistorique française, 2025, 978-2-9588382-0-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05556736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les marais salants guérandais entre activités traditionnelles et valorisation touristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chadenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimoine et authenticité : de la perception à l’innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9783034348461</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05559579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimonialisation et gestion du tourisme dans quatre hauts lieux du littoral européen : Chaussée des Géants (Irlande du Nord), Mer des Wadden (Danemark), Deux Caps et marais salants de Guérande (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chadenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Morice Jean-René (dir.); Saupin Guy (dir.); Vincent Johan (dir.); Vivier Nadine (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles lectures patrimoniales. La région des Pays de la Loire au miroir de l’Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.183-195, 2024, Art et Société, 9782753593817</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Événements, manipulation d’images et production de patrimoines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gravari-Barbas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in M. Gravari-Barbas, S. Jacquot (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimondialisations, La fabrique touristique globale du patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.152-166, 2024, collection tourisme, 978-2-7535-9369-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieux vécus et expériences touristiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in M. Gravari-Barbas, S. Jacquot (coord.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimondialisations, La fabrique touristique globale du patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.256-266, 2024, Collection tourisme, 978-2-7535-9369-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tango Music: Between Heritage and Transnational Resources. The Geographies of Tango In or From Buenos Aires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Broclain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Cominelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Geographies of Music 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Springer Nature Singapore, pp.73-95, 2024, Geographies of Media, 978-981-97-2071-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-97-2072-9_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Visitation, Un site singulier, réinventé, qui modifie les équilibres du centre-ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Thibault Buron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Miot-Hermenault F. (dir.), Le Couvent de la Visitation, Les Trois Renaissances,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Libra Diffusion, pp.223-230., 2024, 978-2-37932-262-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enceinte restaurée, patrimoine de la Ville du Mans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au pied du mur, l'enceinte romaine du Mans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9461617291</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un tourisme en mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Amérique latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, pp.248-257, 2021, 9782340-061668</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da proteção às estratégias de gestão turística nos sítios patrimonializados litorâneos do Noroeste europeu: estudo sobre deux caps e Marais salants de Guérande (França), chaussée des Géants(reino unido) e Mar dos Walden (dinamarca)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chadenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Queiroz Pereira, Alexandre; Wanderley Correia Dantas, Eustógio. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espacialidades Turísticas: do regional ao global</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Letra Capital, pp.190-236, 2021, 9786589925088</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lenteur et l'itinérance dans les pratiques touristiques de sites littoraux européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chadenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lebreton, Florian; Gibout, Christophe; Andrieu, Bernard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vivre slow : enjeux et perspectives pour une transition corporelle, récréative et touristique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Nancy; Éditions Universitaires de Lorraine, 2020, Épistémologie du corps, 978-2-8143-0568-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03380574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iconographie et imaginaires du tango : entre circulations et hybridations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Cominelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maria Gravari-Barbas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le patrimoine mondial. Mise en tourisme, mise en images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.173-194, 2020, Géographie &amp; Cultures, 978-2-343-20661-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultural landscape: a promising category</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prats Michèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dr. Lia Bassa, Dr. Ferenc Kiss. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of TCL2016 Conference: Tourism and cultural landscapes: towards a sustainable approach, 12-16 june, 2016, Budapest, Hungary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.451-465, 2016, 978-615-80061-4-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04676706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèles urbains, formes, évolutions et pratiques dans les villes nord-américaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cynthia Ghorra-Gobin, Alain Musset. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canada, États-Unis, Mexique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNED-SEDES, pp.217-244, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies latino-américaines : entre regroupements et éclatement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Gentelle dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géopolitique du monde contemporain : états, continents, puissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris : Nathan, 2008, pp. 203-216, 2008, Nouveaux continents</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La requalification des centres historiques du Caire et de Mexico : entre culture et marketing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Leriche; S. Daviet; M. Sibertin-Blanc; J.M. Zuliani; Presses universitaires du Mirail. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’économie culturelle et ses territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 317-330, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géopolitique des Amériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Lachmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Thébault coord.; Alain Musset dir. Paris : Nathan, 2007, 335 p., 2007, Nouveaux continents</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00185644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demonstrators’ Environmental Histories: Timelines and trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Paly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou-Ann Beaupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chadenas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Mans Université. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiche d'inventaire Patrimoine Culturel Immatériel : Les milongas (bal tango) en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leiva Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Broclain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Cominelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020_67717_INV_PCI_FRANCE_00492, Ministère de la Culture et de la Communication, Direction Générale des Patrimoines, Département du pilotage de la recherche. 2021, pp.28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiche d'inventaire Patrimoine Culturel Immatériel : Les festivals de tango en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leiva Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Broclain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Cominelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020_67717_INV_PCI_FRANCE_00491, Ministère de la Culture et de la Communication, Direction Générale des Patrimoines, Département du pilotage de la recherche. 2021, pp.28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérer le patrimoine littoral, la fabrique patrimoniale à l'heure du tourisme durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chadenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Gagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR ESO 6554 CNRS, Le Mans Université. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01567042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoines littoraux dans l’ Anthropocène : communautés patrimoniales de perte et/ou de soutien au rewilding ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Salin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les littoraux dans le changement global</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESO Le Mans, Feb 2025, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05130925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographier les expériences : pratiques, perceptions et imaginaires des enceintes romaines (Le Mans, Rome)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Salin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoine(s) en lumière. Les sciences humaines et sociales sur leur territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MSH Ange Guépin, Oct 2025, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Introduction de la Journée d’Études MURUS, MUrailles Romaines à l’Unesco et Sociétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Salin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études MURUS (MUrailles Romaines à l’Unesco et Sociétés), Auditorium du Carré Plantagenêt,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Mans Université, Jul 2024, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du site web et de la frise spatio-temporelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Thibaut Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Buron-Daubigney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MURUS. Murailles Romaines à l’Unesco et Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Estelle Bertrand; Elodie Salin, Jul 2024, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05072995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ateliers participatifs au Mans et la carte sensible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Buron-Daubigney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïse Ravé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MURUS. Murailles Romaines à l’Unesco et Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Estelle Bertrand; Elodie Salin, Jul 2024, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05073011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestión de espacios costeros excepcionales: la fábrica patrimonial en la era del turismo sostenible</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Participación ciudadana, desarrollo territorial, juegos serios, experiencias en Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Salin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRÁCTICAS CULTURALES Y DESARROLLO SOSTENIBLE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad de la Costa; PREFALC, Nov 2023, Barranquilla (Colombie), Colombia</w:t>
+              <w:t xml:space="preserve">Desarrollo sostenible: visiones compartidas entre América Latina y Europa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de la Costa, Mar 2023, Baranquilla, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04999116v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04090488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participación ciudadana, desarrollo territorial, juegos serios, experiencias en Francia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La gestión de espacios costeros excepcionales: la fábrica patrimonial en la era del turismo sostenible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Salin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desarrollo sostenible: visiones compartidas entre América Latina y Europa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad de la Costa, Mar 2023, Baranquilla, Colombia</w:t>
+              <w:t xml:space="preserve">PRÁCTICAS CULTURALES Y DESARROLLO SOSTENIBLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de la Costa; PREFALC, Nov 2023, Barranquilla (Colombie), Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04090488v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04999116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Appropriations patrimoniales de l’enceinte romaine du Mans : de la participation citoyenne à la communauté patrimoniale »</w:t>
+                <w:t xml:space="preserve">Enfoque participativo: patrimonio, turismo y cambio climático</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Salin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l’UMR ESO « La relocalisation du politique au prisme des patrimoines »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESO - Le Mans Université, Mar 2023, Le Mans (72000), France</w:t>
+              <w:t xml:space="preserve">Desarrollo sostenible: visiones compartidas entre América Latina y Europa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de la Costa, Mar 2023, Barranquilla (Colombie), Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884477v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04999090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enfoque participativo: patrimonio, turismo y cambio climático</w:t>
+                <w:t xml:space="preserve">« Appropriations patrimoniales de l’enceinte romaine du Mans : de la participation citoyenne à la communauté patrimoniale »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Salin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desarrollo sostenible: visiones compartidas entre América Latina y Europa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad de la Costa, Mar 2023, Barranquilla (Colombie), Colombia</w:t>
+              <w:t xml:space="preserve">Séminaire de l’UMR ESO « La relocalisation du politique au prisme des patrimoines »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESO - Le Mans Université, Mar 2023, Le Mans (72000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04999090v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intangible Heritage and Economic Development of the Communities of Qhapaq Ñan: Sustainable Tourism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Salin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les liens du patrimoine matériel et immatériel dans le Qhapaq Ñan : monument d'une valeur universelle exceptionnelle, berceau de cultures vivantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNESCO, Jun 2023, Paris Unesco, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04999025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrimonio y turismo sostenible : centros históricos, paisajes y rutas culturales. Ejemplos cruzados Francia, Europa, América Latina</w:t>
+                <w:t xml:space="preserve">Gestion des sites exceptionnels du littoral : la fabrique patrimoniale à l’heure du tourisme durable, Exemple de 4 hauts lieux du littoral européen : Chaussée des Géants (Royaume-Uni), Mer des Wadden (Danemark), Deux Caps et marais salants de Guérande (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Salin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRÁCTICAS CULTURALES Y DESARROLLO SOSTENIBLE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad de la Costa; PREFALC, Nov 2022, Barranquilla (Colombie), France</w:t>
+              <w:t xml:space="preserve">in la session Session : Patrimoine et développement durable : Le recours à la pensée géographique,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGI, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04999110v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The future of a remembrance coastal heritage in the Anthropocene Inhabitants’ and tourists’ representations of the Landing Beaches</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrimonio y turismo sostenible : centros históricos, paisajes y rutas culturales. Ejemplos cruzados Francia, Europa, América Latina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Salin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Geographical Union Centennial Congress: Time for Geographers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Geographical Union, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">PRÁCTICAS CULTURALES Y DESARROLLO SOSTENIBLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de la Costa; PREFALC, Nov 2022, Barranquilla (Colombie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05559202v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04999110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des sites exceptionnels du littoral : la fabrique patrimoniale à l’heure du tourisme durable, Exemple de 4 hauts lieux du littoral européen : Chaussée des Géants (Royaume-Uni), Mer des Wadden (Danemark), Deux Caps et marais salants de Guérande (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The future of a remembrance coastal heritage in the Anthropocene Inhabitants’ and tourists’ representations of the Landing Beaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chadenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in la session Session : Patrimoine et développement durable : Le recours à la pensée géographique,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UGI, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">2022 International Geographical Union Centennial Congress: Time for Geographers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Geographical Union, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884380v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimonialisation et gestion du tourisme dans les hauts lieux du littoral nord-ouest européen : enjeux, innovations, authenticité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude n°2 : Tourisme, patrimoine naturel et authenticité</w:t>
+              <w:t xml:space="preserve">Tourisme patrimoine et authenticité en région Hauts-de-France et ailleurs : Journée d’étude n°2 : Tourisme, patrimoine naturel et authenticité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Littoral Côte d'Opale, May 2022, Boulogne-sur-mer (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05559563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des sites exceptionnels du littoral : la fabrique patrimoniale à l’heure du tourisme durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGU Centennial congress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UGI; CNFG; Université Paris 1 Panthéon Sorbonne, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04403561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los retos de la patrimundialización: la construction del patrimonio cultural en la mundialización. Coloquio Internacional, IFEA (Institut Français d’études Andines) « Entre el Qhapaq Ñan y el camino de Santiago, Los arriesgados caminos de la patrimonialización », 28 octobre Lima y 30 octobre Cusco, PEROU.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Salin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Entre el Qhapaq Ñan y el camino de Santiago, Los arriesgados caminos de la patrimonialización »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Lima, Perú</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02380584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires du patrimoine et du tourisme dans quatre hauts lieux du littoral européen : Chaussée des Géants (Royaume-Uni), Mer des Wadden (Danemark), Deux Caps et marais salants de Guérande (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « L’innovation dans le patrimoine : nouvelles lectures et pratiques patrimoniales. La région des Pays de la Loire au miroir de l’Europe »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Angers, Nov 2018, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lenteur et l’itinérance dans les pratiques touristiques de sites littoraux européens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Slow tourisme / Slow sport. (En)jeux de spatialités, de mobilités et de corporéités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Boulogne-sur-mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourism Management, Visitors Perceptions and Spatial Patterns in Coastal Heritage Sites: Giant’s Causeway (UK), Danish Wadden Sea, Deux Caps, Guérande Salt Marshes (Fr)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Gagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tourism Shaping Places, Mobilities and Tourism Destination Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Congress of the International Geographical Union (IGU), Rovira i Virgili University, Oct 2017, Tarragona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02380613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustaining natural heritage sites as great tourist attractions: international guidelines versus local contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Salin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tourism and Cultural Landscapes: Towards a Sustainable Approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03895306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysages en spectacle : patrimoines et tourisme durable en Amérique latine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Salin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ressources naturelles, environnement et développement durable en Amérique latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Festival Biarritz Amérique latine; IHEAL; Sorbonne Nouvelle, Sep 2014, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04999052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarches participatives et inscription du patrimoine archéologique à l’Unesco : analyse comparée des cas des enceintes romaines du Mans (France), de Lugo (Espagne) et de Rome (Italie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Estelle Goreau</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Salin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Démarches participatives en archéologie, Actes de la séance de la Société préhistorique française de Paris (14-15 mars 2024)</w:t>
-[...101 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Démarches participatives en archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Paris, France. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patrimoine et authenticité : de la perception à l’innovation</w:t>
-[...1493 lines deleted...]
-                <w:t xml:space="preserve">halshs-00185644v1</w:t>
+              <w:t xml:space="preserve">Séances de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 22, pp.327-340, 2025, 978-2-9588382-0-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Plages du Débarquement à l’heure d’une commémoration historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Revue Espace n° 379, Dossier Tourisme de Mémoire, juillet-août</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.36-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884319v1</w:t>
-              </w:r>
-[...588 lines deleted...]
-                <w:t xml:space="preserve">tel-04998926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6186,51 +6293,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D1ECF262"/>
+    <w:nsid w:val="7BAF99A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6417,51 +6524,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-salin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5461-7282" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076400751" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05000625v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Salin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04884023v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bertrand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Salin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdm.749" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04883945v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895267v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andreu-Boussut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.17851" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04884103v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.7387" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895238v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.7334" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073813v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Boukhris" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Broclain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacquot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.3782" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073781v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.4717" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073809v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Durget" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.4506" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073790v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073803v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.3655" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01644765v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02380438v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ramousse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.3274" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02380456v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476948v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275613v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476939v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05130925v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556764v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04884419v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072995v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barbier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Thibaut Buron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Buron-Daubigney" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073011v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;se Rav&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999116v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04090488v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bailly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04884477v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999090v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04999025v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999110v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559202v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Michel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chadenas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rufin-Soler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04884380v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559563v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403561v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02380584v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404932v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380601v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02380613v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gagnon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895306v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04999052v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05556736v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Goreau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559579v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05001441v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10062/nouvelles-lectures-patrimoniales" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05001445v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gravari-Barbas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05001446v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04884170v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cominelli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2072-9_4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04884227v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Thibault Buron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04884074v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895339v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895321v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03380574v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895348v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_patrimoine_mondial_mise_en_tourisme_mise_en_images-9782343206615-66271.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04676706v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prats Mich&#232;le" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895376v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03895399v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895389v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185644v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guibert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Lachmann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leriche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04884319v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395050v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Paly" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Ann Beaupuis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895411v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leiva Francisco" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895424v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567042v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/tel-04998926v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00597908v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-salin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5461-7282" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076400751" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05000625v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Salin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04884023v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bertrand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Salin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdm.749" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04883945v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895267v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andreu-Boussut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.17851" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04884103v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.7387" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895238v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.7334" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073813v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Boukhris" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Broclain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacquot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.3782" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073781v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.4717" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073809v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Durget" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.4506" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073790v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073803v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.3655" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01644765v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02380456v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ramousse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02380438v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.3274" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476948v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275613v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476939v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/tel-04998926v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05556736v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559579v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chadenas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rufin-Soler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05001441v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Michel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10062/nouvelles-lectures-patrimoniales" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05001445v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gravari-Barbas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05001446v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04884170v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cominelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2072-9_4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04884227v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Thibault Buron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04884074v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895339v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895321v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03380574v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895348v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_patrimoine_mondial_mise_en_tourisme_mise_en_images-9782343206615-66271.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04676706v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prats Mich&#232;le" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895376v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895389v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03895399v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185644v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guibert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Lachmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leriche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395050v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Paly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Ann Beaupuis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895411v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leiva Francisco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895424v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567042v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gagnon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05130925v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556764v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04884419v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072995v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barbier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Thibaut Buron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Buron-Daubigney" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073011v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;se Rav&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04090488v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bailly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999116v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999090v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04884477v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04999025v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04884380v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999110v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559202v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559563v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403561v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02380584v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404932v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380601v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02380613v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895306v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04999052v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05500053v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04884319v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00597908v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>