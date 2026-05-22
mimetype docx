--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -880,200 +880,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02073781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversation with Iniquipili Chiari about tourism in the community Guanyala in Panama</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johanna Durget</w:t>
+                <w:t xml:space="preserve">Le tourisme dans les Amériques : territoires, expériences et nouveaux enjeux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Salin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 12, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02073809v1</w:t>
+                <w:t xml:space="preserve">halshs-02073790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tourisme dans les Amériques : territoires, expériences et nouveaux enjeux ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
+                <w:t xml:space="preserve">Conversation with Iniquipili Chiari about tourism in the community Guanyala in Panama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Durget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Salin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ideas.4506⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02073790v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02073809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourisme et paysages culturels : comparaison de la Valeur universelle exceptionnelle et de la mise en récit institutionnelle (UNESCO) de trois sites latino-américains</w:t>
               </w:r>
@@ -1200,200 +1200,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrimonio y Petróleo en Venezuela: articulación del modelo petrolero con una economía residencial y turística en Ciudad Bolívar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ciudad Bolivar et les rives de l’Orénoque, paysage culturel en péril</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Ramousse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Salin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espacios</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géographie et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, J'égo-géographie.., 89-90, pp.219-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gc.3274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02380456v1</w:t>
+                <w:t xml:space="preserve">halshs-02380438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ciudad Bolivar et les rives de l’Orénoque, paysage culturel en péril</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patrimonio y Petróleo en Venezuela: articulación del modelo petrolero con una economía residencial y turística en Ciudad Bolívar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Ramousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Salin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Ramousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie et cultures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Espacios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/gc.3274⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02380438v1</w:t>
+                <w:t xml:space="preserve">halshs-02380456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paysages culturels entre tourisme, valorisation patrimoniale et émergence de nouveaux territoires</w:t>
               </w:r>
@@ -1935,527 +1935,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05559579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrimonialisation et gestion du tourisme dans quatre hauts lieux du littoral européen : Chaussée des Géants (Irlande du Nord), Mer des Wadden (Danemark), Deux Caps et marais salants de Guérande (France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elodie Salin</w:t>
+                <w:t xml:space="preserve">Tango Music: Between Heritage and Transnational Resources. The Geographies of Tango In or From Buenos Aires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Broclain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Michel</w:t>
-[...25 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francesca Cominelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles lectures patrimoniales. La région des Pays de la Loire au miroir de l’Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">New Geographies of Music 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Springer Nature Singapore, pp.73-95, 2024, Geographies of Media, 978-981-97-2071-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1007/978-981-97-2072-9_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05001441v1</w:t>
+                <w:t xml:space="preserve">hal-04884170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Événements, manipulation d’images et production de patrimoines</w:t>
+                <w:t xml:space="preserve">La Visitation, Un site singulier, réinventé, qui modifie les équilibres du centre-ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Gravari-Barbas</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Louis-Thibault Buron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patrimondialisations, La fabrique touristique globale du patrimoine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.152-166, 2024, collection tourisme, 978-2-7535-9369-5</w:t>
+              <w:t xml:space="preserve">in Miot-Hermenault F. (dir.), Le Couvent de la Visitation, Les Trois Renaissances,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Libra Diffusion, pp.223-230., 2024, 978-2-37932-262-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05001445v1</w:t>
+                <w:t xml:space="preserve">hal-04884227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lieux vécus et expériences touristiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patrimonialisation et gestion du tourisme dans quatre hauts lieux du littoral européen : Chaussée des Géants (Irlande du Nord), Mer des Wadden (Danemark), Deux Caps et marais salants de Guérande (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chadenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Salin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">in M. Gravari-Barbas, S. Jacquot (coord.). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Morice Jean-René (dir.); Saupin Guy (dir.); Vincent Johan (dir.); Vivier Nadine (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patrimondialisations, La fabrique touristique globale du patrimoine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.256-266, 2024, Collection tourisme, 978-2-7535-9369-5</w:t>
+              <w:t xml:space="preserve">Nouvelles lectures patrimoniales. La région des Pays de la Loire au miroir de l’Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.183-195, 2024, Art et Société, 9782753593817</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05001446v1</w:t>
+                <w:t xml:space="preserve">hal-05001441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tango Music: Between Heritage and Transnational Resources. The Geographies of Tango In or From Buenos Aires</w:t>
-[...55 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Événements, manipulation d’images et production de patrimoines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gravari-Barbas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in M. Gravari-Barbas, S. Jacquot (Dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Geographies of Music 2</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Patrimondialisations, La fabrique touristique globale du patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.152-166, 2024, collection tourisme, 978-2-7535-9369-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-97-2072-9_4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04884170v1</w:t>
+                <w:t xml:space="preserve">hal-05001445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Visitation, Un site singulier, réinventé, qui modifie les équilibres du centre-ville</w:t>
+                <w:t xml:space="preserve">Lieux vécus et expériences touristiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Salin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in M. Gravari-Barbas, S. Jacquot (coord.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Miot-Hermenault F. (dir.), Le Couvent de la Visitation, Les Trois Renaissances,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ed. Libra Diffusion, pp.223-230., 2024, 978-2-37932-262-4</w:t>
+              <w:t xml:space="preserve">Patrimondialisations, La fabrique touristique globale du patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.256-266, 2024, Collection tourisme, 978-2-7535-9369-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884227v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enceinte restaurée, patrimoine de la Ville du Mans</w:t>
               </w:r>
@@ -2618,51 +2618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2717,51 +2717,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lenteur et l'itinérance dans les pratiques touristiques de sites littoraux européens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2872,51 +2872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Cominelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maria Gravari-Barbas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le patrimoine mondial. Mise en tourisme, mise en images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3111,173 +3111,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03895376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies latino-américaines : entre regroupements et éclatement</w:t>
+                <w:t xml:space="preserve">La requalification des centres historiques du Caire et de Mexico : entre culture et marketing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Salin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pierre Gentelle dir. </w:t>
+              <w:t xml:space="preserve">F. Leriche; S. Daviet; M. Sibertin-Blanc; J.M. Zuliani; Presses universitaires du Mirail. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géopolitique du monde contemporain : états, continents, puissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Paris : Nathan, 2008, pp. 203-216, 2008, Nouveaux continents</w:t>
+              <w:t xml:space="preserve">L’économie culturelle et ses territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 317-330, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03895389v1</w:t>
+                <w:t xml:space="preserve">hal-03895399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La requalification des centres historiques du Caire et de Mexico : entre culture et marketing</w:t>
+                <w:t xml:space="preserve">Stratégies latino-américaines : entre regroupements et éclatement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Salin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">F. Leriche; S. Daviet; M. Sibertin-Blanc; J.M. Zuliani; Presses universitaires du Mirail. </w:t>
+              <w:t xml:space="preserve">Pierre Gentelle dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’économie culturelle et ses territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp. 317-330, 2008</w:t>
+              <w:t xml:space="preserve">Géopolitique du monde contemporain : états, continents, puissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris : Nathan, 2008, pp. 203-216, 2008, Nouveaux continents</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03895399v1</w:t>
+                <w:t xml:space="preserve">halshs-03895389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3585,51 +3585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leiva Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Broclain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Cominelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3699,51 +3699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leiva Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Broclain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Cominelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3839,51 +3839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Gagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR ESO 6554 CNRS, Le Mans Université. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3935,165 +3935,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrimoines littoraux dans l’ Anthropocène : communautés patrimoniales de perte et/ou de soutien au rewilding ?</w:t>
+                <w:t xml:space="preserve">Cartographier les expériences : pratiques, perceptions et imaginaires des enceintes romaines (Le Mans, Rome)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Salin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les littoraux dans le changement global</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESO Le Mans, Feb 2025, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Patrimoine(s) en lumière. Les sciences humaines et sociales sur leur territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Ange Guépin, Oct 2025, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05130925v1</w:t>
+                <w:t xml:space="preserve">hal-05556764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographier les expériences : pratiques, perceptions et imaginaires des enceintes romaines (Le Mans, Rome)</w:t>
+                <w:t xml:space="preserve">Patrimoines littoraux dans l’ Anthropocène : communautés patrimoniales de perte et/ou de soutien au rewilding ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Salin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patrimoine(s) en lumière. Les sciences humaines et sociales sur leur territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MSH Ange Guépin, Oct 2025, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">Les littoraux dans le changement global</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESO Le Mans, Feb 2025, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05556764v1</w:t>
+                <w:t xml:space="preserve">hal-05130925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Introduction de la Journée d’Études MURUS, MUrailles Romaines à l’Unesco et Sociétés</w:t>
               </w:r>
@@ -4371,454 +4371,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05073011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participación ciudadana, desarrollo territorial, juegos serios, experiencias en Francia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intangible Heritage and Economic Development of the Communities of Qhapaq Ñan: Sustainable Tourism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Salin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desarrollo sostenible: visiones compartidas entre América Latina y Europa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad de la Costa, Mar 2023, Baranquilla, Colombia</w:t>
+              <w:t xml:space="preserve">Les liens du patrimoine matériel et immatériel dans le Qhapaq Ñan : monument d'une valeur universelle exceptionnelle, berceau de cultures vivantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNESCO, Jun 2023, Paris Unesco, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04090488v1</w:t>
+                <w:t xml:space="preserve">hal-04999025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestión de espacios costeros excepcionales: la fábrica patrimonial en la era del turismo sostenible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Salin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRÁCTICAS CULTURALES Y DESARROLLO SOSTENIBLE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad de la Costa; PREFALC, Nov 2023, Barranquilla (Colombie), Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04999116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enfoque participativo: patrimonio, turismo y cambio climático</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Participación ciudadana, desarrollo territorial, juegos serios, experiencias en Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Salin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desarrollo sostenible: visiones compartidas entre América Latina y Europa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Universidad de la Costa, Mar 2023, Barranquilla (Colombie), Colombia</w:t>
+              <w:t xml:space="preserve">, Universidad de la Costa, Mar 2023, Baranquilla, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04999090v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04090488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Appropriations patrimoniales de l’enceinte romaine du Mans : de la participation citoyenne à la communauté patrimoniale »</w:t>
+                <w:t xml:space="preserve">Enfoque participativo: patrimonio, turismo y cambio climático</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Salin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l’UMR ESO « La relocalisation du politique au prisme des patrimoines »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESO - Le Mans Université, Mar 2023, Le Mans (72000), France</w:t>
+              <w:t xml:space="preserve">Desarrollo sostenible: visiones compartidas entre América Latina y Europa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de la Costa, Mar 2023, Barranquilla (Colombie), Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884477v1</w:t>
+                <w:t xml:space="preserve">halshs-04999090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intangible Heritage and Economic Development of the Communities of Qhapaq Ñan: Sustainable Tourism</w:t>
+                <w:t xml:space="preserve">« Appropriations patrimoniales de l’enceinte romaine du Mans : de la participation citoyenne à la communauté patrimoniale »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Salin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les liens du patrimoine matériel et immatériel dans le Qhapaq Ñan : monument d'une valeur universelle exceptionnelle, berceau de cultures vivantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UNESCO, Jun 2023, Paris Unesco, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l’UMR ESO « La relocalisation du politique au prisme des patrimoines »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESO - Le Mans Université, Mar 2023, Le Mans (72000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04999025v1</w:t>
+                <w:t xml:space="preserve">hal-04884477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des sites exceptionnels du littoral : la fabrique patrimoniale à l’heure du tourisme durable, Exemple de 4 hauts lieux du littoral européen : Chaussée des Géants (Royaume-Uni), Mer des Wadden (Danemark), Deux Caps et marais salants de Guérande (France)</w:t>
+                <w:t xml:space="preserve">Gestion des sites exceptionnels du littoral : la fabrique patrimoniale à l’heure du tourisme durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in la session Session : Patrimoine et développement durable : Le recours à la pensée géographique,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UGI, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">IGU Centennial congress 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGI; CNFG; Université Paris 1 Panthéon Sorbonne, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884380v1</w:t>
+                <w:t xml:space="preserve">hal-04403561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimonio y turismo sostenible : centros históricos, paisajes y rutas culturales. Ejemplos cruzados Francia, Europa, América Latina</w:t>
               </w:r>
@@ -4867,381 +4906,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04999110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The future of a remembrance coastal heritage in the Anthropocene Inhabitants’ and tourists’ representations of the Landing Beaches</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gestion des sites exceptionnels du littoral : la fabrique patrimoniale à l’heure du tourisme durable, Exemple de 4 hauts lieux du littoral européen : Chaussée des Géants (Royaume-Uni), Mer des Wadden (Danemark), Deux Caps et marais salants de Guérande (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Salin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 International Geographical Union Centennial Congress: Time for Geographers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Geographical Union, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">in la session Session : Patrimoine et développement durable : Le recours à la pensée géographique,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGI, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559202v1</w:t>
+                <w:t xml:space="preserve">hal-04884380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrimonialisation et gestion du tourisme dans les hauts lieux du littoral nord-ouest européen : enjeux, innovations, authenticité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The future of a remembrance coastal heritage in the Anthropocene Inhabitants’ and tourists’ representations of the Landing Beaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tourisme patrimoine et authenticité en région Hauts-de-France et ailleurs : Journée d’étude n°2 : Tourisme, patrimoine naturel et authenticité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université du Littoral Côte d'Opale, May 2022, Boulogne-sur-mer (FR), France</w:t>
+              <w:t xml:space="preserve">2022 International Geographical Union Centennial Congress: Time for Geographers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Geographical Union, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05559563v1</w:t>
+                <w:t xml:space="preserve">hal-05559202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des sites exceptionnels du littoral : la fabrique patrimoniale à l’heure du tourisme durable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patrimonialisation et gestion du tourisme dans les hauts lieux du littoral nord-ouest européen : enjeux, innovations, authenticité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chadenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGU Centennial congress 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UGI; CNFG; Université Paris 1 Panthéon Sorbonne, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Tourisme patrimoine et authenticité en région Hauts-de-France et ailleurs : Journée d’étude n°2 : Tourisme, patrimoine naturel et authenticité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Littoral Côte d'Opale, May 2022, Boulogne-sur-mer (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04403561v1</w:t>
+                <w:t xml:space="preserve">halshs-05559563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los retos de la patrimundialización: la construction del patrimonio cultural en la mundialización. Coloquio Internacional, IFEA (Institut Français d’études Andines) « Entre el Qhapaq Ñan y el camino de Santiago, Los arriesgados caminos de la patrimonialización », 28 octobre Lima y 30 octobre Cusco, PEROU.</w:t>
               </w:r>
@@ -5335,51 +5335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5421,51 +5421,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lenteur et l’itinérance dans les pratiques touristiques de sites littoraux européens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5572,51 +5572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Gagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5988,51 +5988,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Plages du Débarquement à l’heure d’une commémoration historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6293,51 +6293,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7BAF99A5"/>
+    <w:nsid w:val="CCBADDFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6524,51 +6524,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-salin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5461-7282" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076400751" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05000625v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Salin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04884023v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bertrand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Salin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdm.749" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04883945v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895267v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andreu-Boussut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.17851" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04884103v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.7387" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895238v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.7334" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073813v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Boukhris" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Broclain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacquot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.3782" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073781v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.4717" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073809v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Durget" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.4506" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073790v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073803v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.3655" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01644765v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02380456v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ramousse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02380438v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.3274" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476948v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275613v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476939v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/tel-04998926v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05556736v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559579v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chadenas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rufin-Soler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05001441v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Michel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10062/nouvelles-lectures-patrimoniales" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05001445v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gravari-Barbas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05001446v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04884170v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cominelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2072-9_4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04884227v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Thibault Buron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04884074v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895339v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895321v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03380574v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895348v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_patrimoine_mondial_mise_en_tourisme_mise_en_images-9782343206615-66271.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04676706v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prats Mich&#232;le" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895376v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895389v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03895399v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185644v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guibert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Lachmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leriche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395050v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Paly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Ann Beaupuis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895411v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leiva Francisco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895424v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567042v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gagnon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05130925v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556764v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04884419v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072995v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barbier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Thibaut Buron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Buron-Daubigney" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073011v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;se Rav&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04090488v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bailly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999116v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999090v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04884477v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04999025v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04884380v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999110v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559202v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559563v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403561v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02380584v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404932v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380601v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02380613v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895306v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04999052v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05500053v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04884319v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00597908v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-salin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5461-7282" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076400751" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05000625v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Salin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04884023v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bertrand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Salin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdm.749" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04883945v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895267v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andreu-Boussut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.17851" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04884103v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.7387" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895238v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.7334" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073813v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Boukhris" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Broclain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacquot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.3782" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073781v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.4717" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073790v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073809v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Durget" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.4506" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073803v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.3655" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01644765v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02380438v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ramousse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.3274" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02380456v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476948v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275613v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476939v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/tel-04998926v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05556736v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559579v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chadenas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rufin-Soler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04884170v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cominelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2072-9_4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04884227v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Thibault Buron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05001441v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Michel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10062/nouvelles-lectures-patrimoniales" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05001445v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gravari-Barbas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05001446v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04884074v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895339v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895321v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03380574v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895348v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_patrimoine_mondial_mise_en_tourisme_mise_en_images-9782343206615-66271.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04676706v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prats Mich&#232;le" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895376v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03895399v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895389v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185644v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guibert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Lachmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leriche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395050v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Paly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Ann Beaupuis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895411v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leiva Francisco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895424v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567042v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gagnon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556764v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05130925v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04884419v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072995v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barbier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Thibaut Buron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Buron-Daubigney" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073011v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;se Rav&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04999025v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999116v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04090488v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bailly" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999090v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04884477v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403561v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999110v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04884380v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559202v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559563v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02380584v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404932v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380601v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02380613v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895306v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04999052v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05500053v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04884319v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00597908v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>