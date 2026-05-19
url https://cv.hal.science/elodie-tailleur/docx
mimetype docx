--- v0 (2026-03-15)
+++ v1 (2026-05-19)
@@ -220,295 +220,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2D Double Perovskite Based on the Chiral Cystaminium Cation Exhibiting Multiple Switches in Quadratic Nonlinear Optical Response</w:t>
+                <w:t xml:space="preserve">Unveiling the key role of rare-earth (La Versus Nd) in Ni+ -based layered nickelates: impact on structures and physical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Maniadi</w:t>
+                <w:t xml:space="preserve">Hassan Dahab Dahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mercier</w:t>
+                <w:t xml:space="preserve">Anthony Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Abhervé</w:t>
+                <w:t xml:space="preserve">Elodie Tailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Gindre</w:t>
+                <w:t xml:space="preserve">Alain Largeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Tailleur</w:t>
+                <w:t xml:space="preserve">Etienne Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 147 (44), pp.40708-40718. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (19), pp.7671-7686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.5c13444⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5c01003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05346674v1</w:t>
+                <w:t xml:space="preserve">hal-05315542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the key role of rare-earth (La Versus Nd) in Ni+ -based layered nickelates: impact on structures and physical properties</w:t>
+                <w:t xml:space="preserve">A 2D Double Perovskite Based on the Chiral Cystaminium Cation Exhibiting Multiple Switches in Quadratic Nonlinear Optical Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Dahab Dahab</w:t>
+                <w:t xml:space="preserve">Maria Maniadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Chiron</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Nicolas Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Abhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Gindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Tailleur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37 (19), pp.7671-7686. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147 (44), pp.40708-40718. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5c01003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5c13444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05315542v1</w:t>
+                <w:t xml:space="preserve">hal-05346674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural and compositional design of Cr2AlC MAX phases and their impact on oxidation resistance</w:t>
               </w:r>
@@ -533,51 +533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melina Poll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Holzapfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Tailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -654,51 +654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Maignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Tailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Damay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -762,51 +762,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lack of linear magnetoelectric effect in ferrimagnetic distorted honeycomb Ni 4 Nb 2 O 9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Tailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1039,51 +1039,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the cooperativity pathways in spin crossover complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew G Reeves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Tailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter A Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1422,295 +1422,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure‐induced spin‐crossover features at variable temperature revealed by in situ synchrotron powder x‐ray diffraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mosaicity of spin-crossover crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Lakhloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Tailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenbin Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Marchivie</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Daro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 24 (54), pp.14495-14499. </w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (9), pp.363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201802828⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cryst8090363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01880970v1</w:t>
+                <w:t xml:space="preserve">hal-01875493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mosaicity of spin-crossover crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pressure‐induced spin‐crossover features at variable temperature revealed by in situ synchrotron powder x‐ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Tailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Marchivie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Lakhloufi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Wenbin Guo</w:t>
+                <w:t xml:space="preserve">Jean-Paul Itié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Le Gac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Marchivie</w:t>
+                <w:t xml:space="preserve">Patrick Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (9), pp.363. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (54), pp.14495-14499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cryst8090363⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201802828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875493v1</w:t>
+                <w:t xml:space="preserve">hal-01880970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal spin-crossover with a large hysteresis spanning room temperature in a mononuclear complex.</w:t>
               </w:r>
@@ -1839,51 +1839,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Pd⋯H–C interactions in bis-dimethyldithiocarbamate palladium( ii ) and its deuterated analog by luminescence spectroscopy at variable pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Tailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hudson Lynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1935,51 +1935,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1988,77 +1988,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveilling the key role of rare-earth (La vs Nd) in Ni+ -based layered nickelates : impact on structures and physical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Dahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Tailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Largeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2094,271 +2094,396 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of X-ray crystallography to the full description of Molecular Switches behavior under Pressure at Variable Temperature</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Structural exploration under high pressure of a model spin-crossover compoud : the definitive P-T phase diagram of [Fe(PM-BiA)2(NCS)2]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almudena Inchausti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Tailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rosa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mike Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31th Annual Meeting of the German Crystallographic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DGK, Mar 2023, Francfort, Germany</w:t>
+              <w:t xml:space="preserve">YCM2 - Second Young Crystallographer Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Cristallographie - AFC; CNRS; French-Italian University; Société Française de Physique - SFP; Maison de la Chimie - Société Chimique de France- SCF, Dec 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659903v1</w:t>
+                <w:t xml:space="preserve">hal-05605808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Contribution of X-ray crystallography to the full description of Molecular Switches behavior under Pressure at Variable Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Marchivie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Tailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Itié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Probert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31th Annual Meeting of the German Crystallographic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DGK, Mar 2023, Francfort, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Crystallography of Molecular Switches under Constrains (T, P, hv): The multiscale approach of the Spin Crossover Phenomenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Marchivie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Tailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Itié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jülich Centre for Neutron Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JCNS, May 2023, Jülich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2368,114 +2493,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristaux et polycristaux à transition de spin : relations structure-propriétés multi-échelles, multi-contraintes (T, P)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Tailleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université de Bordeaux, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018BORD0207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02362582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId84"/>
+      <w:footerReference w:type="default" r:id="rId87"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2543,51 +2668,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EFDE4739"/>
+    <w:nsid w:val="3ED07B5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2774,51 +2899,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-tailleur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9740-5594" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/232893411" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/75154739907052991885" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346674v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Maniadi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mercier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Abherv&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gindre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Tailleur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c13444" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315542v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Dahab Dahab" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chiron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Largeteau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Durand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5c01003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816038v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Azina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Poll" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Holzapfel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Zuber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.02.037" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03537577v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Maignan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Damay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Mostovoy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tc02950a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998088v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fauth" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5134056" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945219v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Guo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marchivie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Eulmi Bendeif" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001821" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126916v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew G Reeves" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A Wood" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chastanet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sc05819j" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318101v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Tailleur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Denux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Massip" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CE01137D" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833179v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Poirier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hudson Lynn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Reber" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b00724" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880970v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Iti&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rosa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201802828" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875493v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lakhloufi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Gac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst8090363" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519740v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guionneau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc01806a" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955796v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt01574c" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240521v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Dahab" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Durand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659903v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Iti&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Probert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661259v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02362582v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018BORD0207" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-tailleur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9740-5594" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/232893411" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/75154739907052991885" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315542v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Dahab Dahab" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chiron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Tailleur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Largeteau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Durand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5c01003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346674v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Maniadi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mercier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Abherv&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gindre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c13444" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816038v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Azina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Poll" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Holzapfel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Zuber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.02.037" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03537577v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Maignan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Damay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Mostovoy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tc02950a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998088v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fauth" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5134056" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945219v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Guo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marchivie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Eulmi Bendeif" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001821" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126916v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew G Reeves" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A Wood" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chastanet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sc05819j" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318101v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Tailleur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Denux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Massip" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CE01137D" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833179v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Poirier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hudson Lynn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Reber" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b00724" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875493v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lakhloufi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Gac" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst8090363" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880970v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Iti&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rosa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201802828" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519740v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guionneau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc01806a" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955796v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt01574c" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240521v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Dahab" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Durand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05605808v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bertin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Inchausti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659903v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Iti&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Probert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661259v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02362582v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018BORD0207" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>