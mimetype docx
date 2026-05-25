--- v0 (2026-05-01)
+++ v1 (2026-05-25)
@@ -244,165 +244,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enchaînées. Hitchcock et les femmes</w:t>
+                <w:t xml:space="preserve">V-AI-mpire: Media monsters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Tamayo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers du Cinéma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Alfred Hitchcock, 5 (Hors série), pp.73-75</w:t>
+              <w:t xml:space="preserve">Films in frame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322691v1</w:t>
+                <w:t xml:space="preserve">hal-05347650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V-AI-mpire: Media monsters</w:t>
+                <w:t xml:space="preserve">Les enchaînées. Hitchcock et les femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Tamayo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Films in frame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">Cahiers du Cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Alfred Hitchcock, 5 (Hors série), pp.73-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05347650v1</w:t>
+                <w:t xml:space="preserve">hal-05322691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans quel « environnement » préserver le cinéma ?</w:t>
               </w:r>
@@ -684,165 +684,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoires potentielles du cinéma</w:t>
+                <w:t xml:space="preserve">Tourner les pages. Brève histoire des femmes aux Cahiers du cinéma.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Tamayo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, (Re)penser l'histoire du cinéma, 811, pp.32-34</w:t>
+              <w:t xml:space="preserve">, 2024, Numéro spécial Les femmes sont dans la place, 806, pp.26-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322663v1</w:t>
+                <w:t xml:space="preserve">hal-05322944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tourner les pages. Brève histoire des femmes aux Cahiers du cinéma.</w:t>
+                <w:t xml:space="preserve">Histoires potentielles du cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Tamayo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Numéro spécial Les femmes sont dans la place, 806, pp.26-27</w:t>
+              <w:t xml:space="preserve">, 2024, (Re)penser l'histoire du cinéma, 811, pp.32-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322944v1</w:t>
+                <w:t xml:space="preserve">hal-05322663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Dé)programmer, si possible</w:t>
               </w:r>
@@ -1094,217 +1094,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03829145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les évangiles de lumière d’Abel Gance : une voie pour l’inachevé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’Orphan film symposium à Toute la mémoire du monde – édition 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Billaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Tamayo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinétraceséditions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1895 revue d’histoire du cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82, pp.177-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1895.5430⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322478v1</w:t>
+                <w:t xml:space="preserve">hal-05176694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Orphan film symposium à Toute la mémoire du monde – édition 2017</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les évangiles de lumière d’Abel Gance : une voie pour l’inachevé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Tamayo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1895 revue d’histoire du cinéma</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Kinétraceséditions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, La mort des films, 2, pp.13-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/1895.5430⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05176694v1</w:t>
+                <w:t xml:space="preserve">hal-05322478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Maeck et Matthias Steinle (dir.), l'Image d'archives, une image en devenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Billaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Tamayo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1637,182 +1637,182 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voies ­ d’un cinéma potentiel dans ­ l’avant-garde française</w:t>
+                <w:t xml:space="preserve">Abel Gance et le cinéma « malade » de la Grande Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Tamayo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Classiques Garnier. </w:t>
+              <w:t xml:space="preserve">Fondation Jérôme Seydoux-Pathé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Promesse d'un art (1900-1950) - Un demi-siècle de théories du cinéma</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La représentation du corps malade dans le cinéma des premiers temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.128-141, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322400v1</w:t>
+                <w:t xml:space="preserve">hal-05338868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abel Gance et le cinéma « malade » de la Grande Guerre</w:t>
+                <w:t xml:space="preserve">Voies ­ d’un cinéma potentiel dans ­ l’avant-garde française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Tamayo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fondation Jérôme Seydoux-Pathé. </w:t>
+              <w:t xml:space="preserve">Classiques Garnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La représentation du corps malade dans le cinéma des premiers temps</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Promesse d'un art (1900-1950) - Un demi-siècle de théories du cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.87-99, 2025, Rencontres, 978-2-406-19007-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-19169-8.p.0087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05338868v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Truquer l’Apocalypse : La Fin du monde d’Abel Gance (1931)</w:t>
               </w:r>
@@ -1865,173 +1865,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cinéma d'apocalypse</w:t>
+                <w:t xml:space="preserve">Abel Gance y el cine “enfermo” de la Gran Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Tamayo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">La Table ronde. </w:t>
+              <w:t xml:space="preserve">Fundació Museu del Cinema Col·lecció Tomàs Mallol/Ajuntament de Girona. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Napoléon vu par Abel Gance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , pp.134-187, 2024, 9791037108708</w:t>
+              <w:t xml:space="preserve">Visions del cos malalt. Representacions de les patologies físiques i psíquiques a la fotografia i el cinema dels orígens/Visions of the sick body. Physical and mental patologies’ representations in photography and early cinema</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.65-77, 2024, 978-84-8496-328-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322503v1</w:t>
+                <w:t xml:space="preserve">hal-05322513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abel Gance y el cine “enfermo” de la Gran Guerra</w:t>
+                <w:t xml:space="preserve">Un cinéma d'apocalypse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Tamayo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fundació Museu del Cinema Col·lecció Tomàs Mallol/Ajuntament de Girona. </w:t>
+              <w:t xml:space="preserve">La Table ronde. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visions del cos malalt. Representacions de les patologies físiques i psíquiques a la fotografia i el cinema dels orígens/Visions of the sick body. Physical and mental patologies’ representations in photography and early cinema</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.65-77, 2024, 978-84-8496-328-8</w:t>
+              <w:t xml:space="preserve">Napoléon vu par Abel Gance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.134-187, 2024, 9791037108708</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322513v1</w:t>
+                <w:t xml:space="preserve">hal-05322503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Gance, le cinéma et le brouillon</w:t>
               </w:r>
@@ -2103,51 +2103,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« André Antoine et Abel Gance : deux auteurs de films ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Billaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Bordeaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À la recherche de l'histoire du cinéma en France (1908-1919). Lieux, sources, objets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.303-334, 2022, Cinéma(s), 979-10-300-0783-1</w:t>
@@ -2440,51 +2440,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séances de cinéma : sémantique, pratiques, imaginaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Billaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Servel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2738,51 +2738,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AAE5A5D3"/>
+    <w:nsid w:val="3597359B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2969,51 +2969,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-tamayo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-0074-1876" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322691v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Tamayo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347650v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322884v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322758v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ganzo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322880v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Garson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322882v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322663v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322944v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05176672v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docu.033.0051" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322879v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829145v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lindeperg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Albera" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Cousins" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Luca Farinelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Olivero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322478v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176694v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Billaut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.5430" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176733v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.5300" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322472v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322885v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176818v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Gance" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Path&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gall.gance.2021.01" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322400v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19169-8.p.0087" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338868v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322498v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322503v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322513v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322522v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322424v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322439v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322455v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322463v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322933v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Servel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Curel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Lancialonga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05322930v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-tamayo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-0074-1876" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347650v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Tamayo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322691v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322884v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322758v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ganzo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322880v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Garson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322882v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322944v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322663v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05176672v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docu.033.0051" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322879v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829145v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lindeperg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Albera" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Cousins" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Luca Farinelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Olivero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176694v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Billaut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.5430" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322478v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176733v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.5300" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322472v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322885v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176818v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Gance" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Path&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gall.gance.2021.01" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338868v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322400v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19169-8.p.0087" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322498v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322513v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322503v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322522v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322424v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322439v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322455v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322463v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322933v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Servel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Curel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Lancialonga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05322930v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>