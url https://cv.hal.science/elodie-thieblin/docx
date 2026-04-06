--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -100,273 +100,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation automatique d'alignements complexes : une approche basée sur des instances</w:t>
+                <w:t xml:space="preserve">OWL2YAMS : créer une application CubicWeb à partir d'une ontologie OWL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Thiéblin</w:t>
+                <w:t xml:space="preserve">Fabien Amarger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
+                <w:t xml:space="preserve">Nicolas Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassia Trojahn</w:t>
+                <w:t xml:space="preserve">Elodie Thieblin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33èmes Journées francophones d'Ingénierie des Connaissances (IC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège SIC (Science de l’Ingénierie des Connaissances) de l’AFIA, Jun 2022, Saint-Étienne, France. pp.1--10</w:t>
+              <w:t xml:space="preserve">33es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03940094v1</w:t>
+                <w:t xml:space="preserve">hal-04018476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OWL2YAMS : créer une application CubicWeb à partir d'une ontologie OWL</w:t>
+                <w:t xml:space="preserve">Évaluation automatique d'alignements complexes : une approche basée sur des instances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Amarger</w:t>
+                <w:t xml:space="preserve">Elodie Thiéblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chauvat</w:t>
+                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Thieblin</w:t>
+                <w:t xml:space="preserve">Cassia Trojahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France</w:t>
+              <w:t xml:space="preserve">33èmes Journées francophones d'Ingénierie des Connaissances (IC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège SIC (Science de l’Ingénierie des Connaissances) de l’AFIA, Jun 2022, Saint-Étienne, France. pp.1--10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04018476v1</w:t>
+                <w:t xml:space="preserve">hal-03940094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OWL2YAMS : créer une application CubicWeb à partir d'une ontologie OWL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Amarger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Thiéblin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones d’Ingénierie des Connaissances 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -417,51 +417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Glomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Thiéblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amarger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Workshop on Semantic Industrial Information Modelling, co-located with ESWC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Hersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -480,748 +480,748 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03830765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CubicWeb : vers un outil pour des applications clé en main dans le Web Sémantique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Results of the Ontology Alignment Evaluation Initiative 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Chabot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mina Abd Nikooie Pour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alsayed Algergawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reihaneh Amini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irini Fundulaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sébastien Ferré, Jun 2020, Angers, France</w:t>
+              <w:t xml:space="preserve">15. International Workshop on Ontology Matching (OM 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Athènes, Greece. pp.92-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02888231v1</w:t>
+                <w:t xml:space="preserve">hal-04312966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of the Ontology Alignment Evaluation Initiative 2020</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Faria</w:t>
+                <w:t xml:space="preserve">CubicWeb : vers un outil pour des applications clé en main dans le Web Sémantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Amarger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irini Fundulaki</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simon Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Thiéblin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Workshop on Ontology Matching (OM 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Athènes, Greece. pp.92-138</w:t>
+              <w:t xml:space="preserve">31es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sébastien Ferré, Jun 2020, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312966v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peuplement du jeu de données conférence</w:t>
+                <w:t xml:space="preserve">Discovering expressive rules for complex ontology matching and data interlinking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Cantié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Thiéblin</w:t>
+                <w:t xml:space="preserve">Manuel Atencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Euzenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ibanescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pernelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30es Journées Francophones d'Ingénierie des Connaissances, IC 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIA, Jul 2019, Toulouse, France. pp.219-220</w:t>
+              <w:t xml:space="preserve">OM 2019 - 14th ISWC workshop on ontology matching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Auckland, New Zealand. pp.199-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02556906v1</w:t>
+                <w:t xml:space="preserve">hal-02984943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering expressive rules for complex ontology matching and data interlinking</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peuplement du jeu de données conférence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliana Ibanescu</w:t>
+                <w:t xml:space="preserve">Thomas Cantié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Thiéblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Pernelle</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OM 2019 - 14th ISWC workshop on ontology matching</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Auckland, New Zealand. pp.199-200</w:t>
+              <w:t xml:space="preserve">30es Journées Francophones d'Ingénierie des Connaissances, IC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA, Jul 2019, Toulouse, France. pp.219-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02984943v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task-Oriented Complex Ontology Alignment: Two Alignment Evaluation Sets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">CANARD complex matching system: results of the 2018 OAEI evaluation campaign (regular paper)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Thiéblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Semantic Web Conference (ESWC 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th International Workshop on Ontology Matching (OM 2018 @ ISWC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Monterey, United States. pp.(on line)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02102383v1</w:t>
+                <w:t xml:space="preserve">hal-02102381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CANARD complex matching system: results of the 2018 OAEI evaluation campaign (regular paper)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Task-Oriented Complex Ontology Alignment: Two Alignment Evaluation Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Thiéblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Workshop on Ontology Matching (OM 2018 @ ISWC 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Semantic Web Conference (ESWC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Heraklion, Greece. pp.655--670, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-93417-4_42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02102381v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The First Version of the OAEI Complex Alignment Benchmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Thiéblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Cheatham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondrej Zamazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1266,372 +1266,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01984989v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex matching based on competency questions for alignment: a first sketch (short paper)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Do competency questions for alignment help fostering complex correspondences?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Thiéblin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Ontology Matching co-located with the 17th International Semantic Web Conference (OM@ISWC'18 2018), Monterey, 08/10/18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Monterey, United States. pp.(on line)</w:t>
+              <w:t xml:space="preserve">International Conference on Knowledge Engineering and Knowledge Management (EKAW 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nancy, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02102382v1</w:t>
+                <w:t xml:space="preserve">hal-02089313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of the Ontology Alignment Evaluation Initiative 2018</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complex matching based on competency questions for alignment: a first sketch (short paper)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Thiéblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Workshop on Ontology Matching co-located with the 17th ISWC (OM 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Monterey, United States. pp.76-116</w:t>
+              <w:t xml:space="preserve">International Workshop on Ontology Matching co-located with the 17th International Semantic Web Conference (OM@ISWC'18 2018), Monterey, 08/10/18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Monterey, United States. pp.(on line)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02089249v1</w:t>
+                <w:t xml:space="preserve">hal-02102382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do competency questions for alignment help fostering complex correspondences?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Results of the Ontology Alignment Evaluation Initiative 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alsayed Algergawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Cheatham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfio Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irini Fundulaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Knowledge Engineering and Knowledge Management (EKAW 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Nancy, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">13th International Workshop on Ontology Matching co-located with the 17th ISWC (OM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Monterey, United States. pp.76-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02089313v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CANARD complex matching system: results of the 2018 OAEI evaluation campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Thiéblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Ontology Matching co-located with the 17th ISCW (OM@ISWC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Monterey, United States. pp.138-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1656,77 +1656,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex matching based on competency questions for alignment: a first sketch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Thiéblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Workshop on Ontology Matching co-located with the 17th International Semantic Web Conference (OM@ISWC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Monterey, United States. pp.66-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1745,740 +1745,740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02147905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Querying LOD Datasets Using Complex Alignments: An Application to Agronomic Taxa (regular paper)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Un jeu de données d'évaluation de correspondances complexes entre ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Thiéblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Metadata and Semantics Research (MTSR 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">28es Journées francophones d'Ingénierie des Connaissances IC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Caen, France. pp.68-79</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02102384v1</w:t>
+                <w:t xml:space="preserve">hal-01570058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of the Ontology Alignment Evaluation Initiative 2017</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cross-Querying LOD Datasets Using Complex Alignments: An Application to Agronomic Taxa (regular paper)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Thiéblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Amarger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OM: Ontology Matching</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Conference on Metadata and Semantics Research (MTSR 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Tallinn, Estonia. pp.25--37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-70863-8_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670238v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a complex alignment evaluation dataset</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Results of the Ontology Alignment Evaluation Initiative 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Achichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Cheatham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zlatan Dragisic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Euzenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Workshop on Ontology Matching co-located with the 16th International Semantic Web Conference (OM@ISWC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Vienna, Austria. pp.217-218</w:t>
+              <w:t xml:space="preserve">OM: Ontology Matching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Wien, Austria. pp.61-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02603952v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un jeu de données d'évaluation de correspondances complexes entre ontologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Towards a complex alignment evaluation dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Thiéblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28es Journées francophones d'Ingénierie des Connaissances IC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Caen, France. pp.68-79</w:t>
+              <w:t xml:space="preserve">12th International Workshop on Ontology Matching co-located with the 16th International Semantic Web Conference (OM@ISWC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Vienna, Austria. pp.217-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01570058v1</w:t>
+                <w:t xml:space="preserve">hal-02603952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rewriting SELECT SPARQL queries from 1:n complex correspondences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une approche pour la reformulation automatique de requêtes à partir d'alignements complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Thiéblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Thiéblin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabien Amarger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cassia Trojahn</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Workshop on Ontology Matching, collocated with the 15th International Semantic Web Conference (OM 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Kobe, Japan. pp.49-60</w:t>
+              <w:t xml:space="preserve">27èmes Journées francophones d'Ingénierie des Connaissances (IC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03658818v1</w:t>
+                <w:t xml:space="preserve">hal-01442741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une approche pour la reformulation automatique de requêtes à partir d'alignements complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rewriting SELECT SPARQL queries from 1:n complex correspondences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Thiéblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Thiéblin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabien Amarger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassia Trojahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27èmes Journées francophones d'Ingénierie des Connaissances (IC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">11th International Workshop on Ontology Matching, collocated with the 15th International Semantic Web Conference (OM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Kobe, Japan. pp.49-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442741v1</w:t>
+                <w:t xml:space="preserve">hal-03658818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2490,330 +2490,330 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey on complex ontology matching</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A consensual dataset for complex ontology matching evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Thiéblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Cheatham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassia Trojahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Hernandez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cassia Trojahn</w:t>
+                <w:t xml:space="preserve">Ondřej Zamazal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (4), pp.689-727. </w:t>
+              <w:t xml:space="preserve">Knowledge Engineering Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35, pp.e34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/sw-190366⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0269888920000247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04772025v1</w:t>
+                <w:t xml:space="preserve">hal-04772836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A consensual dataset for complex ontology matching evaluation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Survey on complex ontology matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Thiéblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassia Trojahn</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ondřej Zamazal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge Engineering Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 35, pp.e34. </w:t>
+              <w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (4), pp.689-727. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0269888920000247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/sw-190366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04772836v1</w:t>
+                <w:t xml:space="preserve">hal-04772025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-querying LOD data sets using complex alignments: an experiment using AgronomicTaxon, Agrovoc, DBpedia and TAXREF-LD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Thiéblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Metadata, Semantics and Ontologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (2), pp.104-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2879,51 +2879,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Generation of Complex Ontology Alignments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Thiéblin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Web. Université Paul Sabatier - Toulouse III, 2019. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019TOU30135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3119,51 +3119,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940094v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Thi&#233;blin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Haemmerl&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018476v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amarger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Thieblin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830653v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830765v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Glomb" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Thi&#233;blin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888231v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chabot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312966v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Abd Nikooie Pour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alsayed Algergawy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reihaneh Amini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faria" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Fundulaki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556906v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Canti&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn dos Santos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984943v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Atencia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me David" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Euzenat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pernelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102383v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jane Hernandez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93417-4_42" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102381v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984989v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cheatham" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Zamazal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102382v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089249v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfio Ferrara" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089313v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089314v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147905v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102384v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70863-8_3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670238v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Achichi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zlatan Dragisic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603952v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570058v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658818v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442741v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772025v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hernandez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/sw-190366" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772836v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Zamazal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888920000247" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609212v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMSO.2018.098387" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02735724v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019TOU30135" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018476v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amarger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Thieblin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940094v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Thi&#233;blin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Haemmerl&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830653v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830765v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Glomb" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Thi&#233;blin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312966v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Abd Nikooie Pour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alsayed Algergawy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reihaneh Amini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faria" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Fundulaki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888231v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chabot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984943v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Atencia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me David" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Euzenat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pernelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556906v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Canti&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn dos Santos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102381v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102383v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jane Hernandez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93417-4_42" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984989v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cheatham" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Zamazal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089313v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102382v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089249v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfio Ferrara" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089314v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147905v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570058v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102384v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70863-8_3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670238v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Achichi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zlatan Dragisic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603952v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442741v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658818v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772836v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Zamazal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888920000247" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772025v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hernandez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/sw-190366" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609212v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMSO.2018.098387" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02735724v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019TOU30135" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>