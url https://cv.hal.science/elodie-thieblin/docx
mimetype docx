--- v1 (2026-04-06)
+++ v2 (2026-05-10)
@@ -933,445 +933,501 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CANARD complex matching system: results of the 2018 OAEI evaluation campaign (regular paper)</w:t>
+                <w:t xml:space="preserve">The First Version of the OAEI Complex Alignment Benchmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Thiéblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Cheatham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondrej Zamazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Workshop on Ontology Matching (OM 2018 @ ISWC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Monterey, United States. pp.(on line)</w:t>
+              <w:t xml:space="preserve">17th International Semantic Web Conference (ISWC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Monterey, United States. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02102381v1</w:t>
+                <w:t xml:space="preserve">hal-01984989v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task-Oriented Complex Ontology Alignment: Two Alignment Evaluation Sets</w:t>
+                <w:t xml:space="preserve">CANARD complex matching system: results of the 2018 OAEI evaluation campaign (regular paper)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Thiéblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Semantic Web Conference (ESWC 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th International Workshop on Ontology Matching (OM 2018 @ ISWC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Monterey, United States. pp.(on line)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02102383v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The First Version of the OAEI Complex Alignment Benchmark</w:t>
+                <w:t xml:space="preserve">Task-Oriented Complex Ontology Alignment: Two Alignment Evaluation Sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Thiéblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michelle Cheatham</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lu Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Semantic Web Conference (ISWC 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Semantic Web Conference (ESWC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Heraklion, Greece. pp.655--670, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-93417-4_42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01984989v2</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do competency questions for alignment help fostering complex correspondences?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Results of the Ontology Alignment Evaluation Initiative 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alsayed Algergawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Cheatham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfio Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irini Fundulaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Knowledge Engineering and Knowledge Management (EKAW 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Nancy, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">13th International Workshop on Ontology Matching co-located with the 17th ISWC (OM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Monterey, United States. pp.76-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02089313v1</w:t>
+                <w:t xml:space="preserve">hal-02089249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex matching based on competency questions for alignment: a first sketch (short paper)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Thiéblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1400,182 +1456,126 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Ontology Matching co-located with the 17th International Semantic Web Conference (OM@ISWC'18 2018), Monterey, 08/10/18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Monterey, United States. pp.(on line)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02102382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of the Ontology Alignment Evaluation Initiative 2018</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do competency questions for alignment help fostering complex correspondences?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Thiéblin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Workshop on Ontology Matching co-located with the 17th ISWC (OM 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Monterey, United States. pp.76-116</w:t>
+              <w:t xml:space="preserve">International Conference on Knowledge Engineering and Knowledge Management (EKAW 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nancy, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02089249v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CANARD complex matching system: results of the 2018 OAEI evaluation campaign</w:t>
               </w:r>
@@ -1777,51 +1777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Thiéblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1885,51 +1885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Thiéblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amarger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2002,51 +2002,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results of the Ontology Alignment Evaluation Initiative 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Achichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Cheatham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zlatan Dragisic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2140,51 +2140,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Thiéblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2261,51 +2261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amarger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2382,51 +2382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amarger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassia Trojahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2509,51 +2509,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A consensual dataset for complex ontology matching evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Thiéblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Cheatham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassia Trojahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2743,51 +2743,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-querying LOD data sets using complex alignments: an experiment using AgronomicTaxon, Agrovoc, DBpedia and TAXREF-LD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Thiéblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3119,51 +3119,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018476v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amarger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Thieblin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940094v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Thi&#233;blin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Haemmerl&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830653v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830765v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Glomb" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Thi&#233;blin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312966v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Abd Nikooie Pour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alsayed Algergawy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reihaneh Amini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faria" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Fundulaki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888231v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chabot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984943v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Atencia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me David" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Euzenat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pernelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556906v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Canti&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn dos Santos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102381v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102383v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jane Hernandez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93417-4_42" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984989v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cheatham" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Zamazal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089313v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102382v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089249v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfio Ferrara" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089314v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147905v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570058v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102384v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70863-8_3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670238v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Achichi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zlatan Dragisic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603952v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442741v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658818v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772836v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Zamazal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888920000247" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772025v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hernandez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/sw-190366" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609212v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMSO.2018.098387" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02735724v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019TOU30135" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018476v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amarger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Thieblin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940094v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Thi&#233;blin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Haemmerl&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830653v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830765v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Glomb" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Thi&#233;blin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312966v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Abd Nikooie Pour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alsayed Algergawy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reihaneh Amini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faria" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Fundulaki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888231v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chabot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984943v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Atencia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me David" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Euzenat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pernelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556906v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Canti&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn dos Santos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984989v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cheatham" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Zamazal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102381v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102383v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jane Hernandez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93417-4_42" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089249v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfio Ferrara" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102382v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089313v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089314v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147905v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570058v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102384v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70863-8_3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670238v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Achichi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zlatan Dragisic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603952v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442741v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658818v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772836v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Zamazal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888920000247" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772025v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hernandez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/sw-190366" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609212v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMSO.2018.098387" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02735724v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019TOU30135" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>