--- v0 (2026-03-15)
+++ v1 (2026-05-16)
@@ -1244,165 +1244,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Populärwissenschaftliche Texte vs Wissenschaftskommunikation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : DIGIWISS : DIGITALE WISSENSCHAFTSKOMMUNIKATION IN DER GERMANISTISCHEN FORSCHUNG UND LEHRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul-Valéry-Montpellier, Université Toulouse – Jean Jaurès, Oct 2023, Montpellier, puis Toulouse (colloque itinérant), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Climate, young people and social media »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Living with Climate Change, International, cross-disciplinary conference in Bergen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bergen University, May 2023, Begen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003811v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05003822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Problématiques climatiques et discours de jeunes « influenceurs » sur les réseaux sociaux »</w:t>
               </w:r>
@@ -2209,186 +2209,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05034753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Electric vehicles in the press: Referential expressions as carriers of ideology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Machy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">John Benjamins Publishing compagny. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reference, from conventions to pragmatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Studies in Language Companion Series, (Studies in Language Companion Series, 228), 2023, https://benjamins.com/catalog/slcs.228.09var, 9789027212948</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Publicités greenwashing vs discours environnementaux : quelles convergences, quelles divergences ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ARACNE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discours environnementaux. Convergences et divergences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20, pp.179-200, 2023, Lingue d’Europa e del Mediterraneo, 979-12-218-0776-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939269v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-04939277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Greenwashing publicitaire…20 ans plus tard</w:t>
               </w:r>
@@ -2460,51 +2460,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le véhicule électrique dans la presse allemande et française : analyse multimodale contrastive d’un objet discursif controversé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Machy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mutations des discours médiatiques : approche contrastive et interculturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang Verlag, pp.131-151, 2022, 9783631869123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2532,169 +2532,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Publicités et nature : réflexions autour des lexèmes « nature » et « naturel »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurentian University. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tours et contours de la traduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Série Monographique en sciences humaines (26), pp.235-258, 2021, 9780886671204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Textanfang vs. Einstieg in den Text in Werbeanzeigen am Beispiel von Greenwashing-Werbeanzeigen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textanfänge Abgrenzungs- und Definitionsfragen am Beispiel verschiedener Textsorten</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Linguistik in Empirie und Theorie/Empirical and Theoretical Linguistics, J B Metzler, pp.129-151, 2021, Linguistik in Empirie und Theorie/Empirical and Theoretical Linguistics, 978-3-662-62487-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939287v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04939285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déchets, problèmes environnementaux et Greenwashing : analyse discursive et sémiotique de discours publicitaires manipulateurs »</w:t>
               </w:r>
@@ -4062,51 +4062,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939274v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vargas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894818v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Vargas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939281v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939322v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.5787" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433462v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Parrenin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cediscor.2817" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940949v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940660v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940681v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs1.0127" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940694v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940765v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Allignol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.1177" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940781v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940840v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940862v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940887v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941013v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003811v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003822v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003818v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005811v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005809v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005813v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939245v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939256v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939252v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marillier Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939801v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Baldauf-Quilliatre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poitou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Prak-Derrington" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939267v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giacomi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034753v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dias" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939269v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939277v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Machy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939271v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939279v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20244" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939287v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939285v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939326v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939334v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940637v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939349v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Isnel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939361v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940731v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939811v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939772v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939823v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939864v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939834v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939870v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939884v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939903v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04939371v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04939377v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939274v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vargas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894818v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Vargas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939281v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939322v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.5787" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433462v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Parrenin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cediscor.2817" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940949v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940660v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940681v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs1.0127" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940694v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940765v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Allignol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.1177" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940781v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940840v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940862v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940887v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941013v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003822v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003811v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003818v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005811v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005809v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005813v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939245v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939256v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939252v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marillier Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939801v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Baldauf-Quilliatre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poitou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Prak-Derrington" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939267v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giacomi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034753v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dias" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939277v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Machy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939269v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939271v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939279v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20244" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939285v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939287v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939326v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939334v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940637v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939349v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Isnel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939361v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940731v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939811v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939772v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939823v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939864v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939834v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939870v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939884v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939903v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04939371v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04939377v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>