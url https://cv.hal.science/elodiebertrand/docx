--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -234,278 +234,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04963690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Cognitive Stimulation Therapy for Dementia in Brazil and India: Acceptability, Feasibility, and Lessons for Implementation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The use of virtual reality as a perspective-taking manipulation to improve self-awareness in Alzheimer’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Benevides</w:t>
+                <w:t xml:space="preserve">Sofia Latgé-Tovar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Schimidt Brum</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascale Piolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel C Mograbi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/55557⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16, pp.1376413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2024.1376413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04894222v1</w:t>
+                <w:t xml:space="preserve">hal-04894316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of virtual reality as a perspective-taking manipulation to improve self-awareness in Alzheimer’s disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofia Latgé-Tovar</w:t>
+                <w:t xml:space="preserve">Online Cognitive Stimulation Therapy for Dementia in Brazil and India: Acceptability, Feasibility, and Lessons for Implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shreenila Venkatesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Benevides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel C Mograbi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paula Schimidt Brum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16, pp.1376413. </w:t>
+              <w:t xml:space="preserve">JMIR Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7, pp.e55557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnagi.2024.1376413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/55557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04894316v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04894222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiences of cognitive stimulation therapy (CST) in Brazil: a qualitative study of people with dementia and their caregivers</w:t>
               </w:r>
@@ -625,51 +625,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self- and Other-Evaluation in Alzheimer’s Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Latgé-Tovar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -785,51 +785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte R Stoner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monisha Lakshminarayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel C Mograbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sridhar Vaitheswaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1200,51 +1200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin G Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel C Mograbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1572,51 +1572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel C Mograbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1663,51 +1663,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneity of anosognosia in Alzheimer’s disease according to the object of awareness.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel C Mograbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard G Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2040,51 +2040,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03992225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2138,53 +2138,148 @@
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, New York, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retrospective and Prospective Memory Predictions in Aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Abram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Piolino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INS 52nd Annual North American Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, New York, NY, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId75"/>
+      <w:footerReference w:type="default" r:id="rId77"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2331,51 +2426,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04963690v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Luiza Santos de Carvalho" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Fisher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirupama Natarajan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Hui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreenila Venkatesan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WAD.0000000000000659" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04894222v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Benevides" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bertrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Schimidt Brum" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/55557" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04894316v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Latg&#233;-Tovar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Piolino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C Mograbi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2024.1376413" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04163625v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Naylor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee Spector" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fucci" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13607863.2023.2231376" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992387v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Cosentino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia C.N. Dourado" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerson Laks" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-220453" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992417v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R Stoner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monisha Lakshminarayanan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridhar Vaitheswaran" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14713012211055316" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985777v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeska Marinho" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Bomilcar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07317115.2022.2155283" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043433v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelco van Duinkerken" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Cristina Nascimento Dourado" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bernardes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-201246" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985903v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin G Morris" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.646050" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992471v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gps.5421" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992452v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Chandra" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharath Du" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Durgante" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2020.00342" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043443v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fischer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.00453" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043484v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G Brown" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Landeira-Fernandez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Morris" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pne0000164" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043511v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13607863.2018.1488944" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992225v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Landeira-Fernandez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia C N Dourado" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel L Santos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2017.00182" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05549115v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Teixeira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04963690v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Luiza Santos de Carvalho" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Fisher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirupama Natarajan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Hui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreenila Venkatesan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WAD.0000000000000659" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04894316v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Latg&#233;-Tovar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bertrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Piolino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C Mograbi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2024.1376413" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04894222v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Benevides" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Schimidt Brum" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/55557" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04163625v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Naylor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee Spector" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fucci" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13607863.2023.2231376" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992387v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Cosentino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia C.N. Dourado" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerson Laks" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-220453" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992417v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R Stoner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monisha Lakshminarayanan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridhar Vaitheswaran" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14713012211055316" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985777v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeska Marinho" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Bomilcar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07317115.2022.2155283" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043433v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelco van Duinkerken" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Cristina Nascimento Dourado" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bernardes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-201246" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985903v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin G Morris" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.646050" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992471v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gps.5421" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992452v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Chandra" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharath Du" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Durgante" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2020.00342" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043443v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fischer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.00453" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043484v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G Brown" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Landeira-Fernandez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Morris" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pne0000164" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043511v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13607863.2018.1488944" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992225v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Landeira-Fernandez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia C N Dourado" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel L Santos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2017.00182" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05549115v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Teixeira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05585429v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Abram" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>