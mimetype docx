--- v0 (2026-03-23)
+++ v1 (2026-05-03)
@@ -904,295 +904,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rise and fall of the ancient northern pike master sex-determining gene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qiaowei Pan</w:t>
+                <w:t xml:space="preserve">A supernumerary “B-sex” chromosome drives male sex determination in the Pachón cavefish, Astyanax mexicanus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudjema Imarazene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Beille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Feron</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10, pp.e62858. </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (21), pp.4800-4809.e9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.62858⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2021.08.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139073v2</w:t>
+                <w:t xml:space="preserve">hal-03337251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A supernumerary “B-sex” chromosome drives male sex determination in the Pachón cavefish, Astyanax mexicanus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boudjema Imarazene</w:t>
+                <w:t xml:space="preserve">The rise and fall of the ancient northern pike master sex-determining gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiaowei Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kang Du</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Romain Feron</w:t>
+                <w:t xml:space="preserve">Hugo Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31 (21), pp.4800-4809.e9. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.e62858. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2021.08.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.62858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337251v1</w:t>
+                <w:t xml:space="preserve">hal-03139073v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex chromosome and sex locus characterization in goldfish, Carassius auratus (Linnaeus, 1758)</w:t>
               </w:r>
@@ -2361,295 +2361,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Follistatin Is an Early Player in Rainbow Trout Ovarian Differentiation and Is Both Colocalized with Aromatase and Regulated by the Wnt Pathway.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ayaka Yano</w:t>
+                <w:t xml:space="preserve">Sex differentiation in an all-female (XX) rainbow trout population with a genetically governed masculinization phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina K. Valdivia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Fostier</w:t>
+                <w:t xml:space="preserve">Jean-Nicolas J.-N. Volff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine D. Galiana-Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexual Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 7 (5), epub ahead of print. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000350687⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 7 (4), pp.196-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000348435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00826675v1</w:t>
+                <w:t xml:space="preserve">hal-01000760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex differentiation in an all-female (XX) rainbow trout population with a genetically governed masculinization phenotype</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Mourot</w:t>
+                <w:t xml:space="preserve">Follistatin Is an Early Player in Rainbow Trout Ovarian Differentiation and Is Both Colocalized with Aromatase and Regulated by the Wnt Pathway.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayaka Yano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Nicolas J.-N. Volff</w:t>
+                <w:t xml:space="preserve">Adèle Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine D. Galiana-Arnoux</w:t>
+                <w:t xml:space="preserve">Alexis Fostier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexual Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 7 (4), pp.196-206. </w:t>
+              <w:t xml:space="preserve">, 2013, 7 (5), epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000348435⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000350687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000760v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00826675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sexually dimorphic on the Y-chromosome gene (sdY) is a conserved male-specific Y-chromosome sequence in many salmonids</w:t>
               </w:r>
@@ -2687,51 +2687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Fostier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6 (3), pp.486-496. </w:t>
@@ -3679,277 +3679,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the master sex determining gene in Northern pike (Esox lucius, Esociformes, Teleosts) and the dynamic evolution of sex determination system within esociformes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qiaowei Pan</w:t>
+                <w:t xml:space="preserve">SdY&amp;quot;, the bizarre master sex determinant of salmonids, triggers its action by directly hijacking the conserved gonadal differentiation pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Herpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Dupin-De-Beyssat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayaka Yano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Anderson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elodie Dupin-De-Beyssat</w:t>
+                <w:t xml:space="preserve">Thomas Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. European Symposium on Sex Determination in Vertebrates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594642v1</w:t>
+                <w:t xml:space="preserve">hal-01595182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SdY&amp;quot;, the bizarre master sex determinant of salmonids, triggers its action by directly hijacking the conserved gonadal differentiation pathway</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amaury Herpin</w:t>
+                <w:t xml:space="preserve">Identification of the master sex determining gene in Northern pike (Esox lucius, Esociformes, Teleosts) and the dynamic evolution of sex determination system within esociformes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiaowei Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayaka Yano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Dupin-De-Beyssat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. European Symposium on Sex Determination in Vertebrates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595182v1</w:t>
+                <w:t xml:space="preserve">hal-01594642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the master determining gene in Northern pike (Esox lucius, Esociformes, Teleosts) and its evolution within esociformes</w:t>
               </w:r>
@@ -3961,51 +3961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiaowei Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayaka Yano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4086,51 +4086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiaowei Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayaka Yano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4304,527 +4304,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Follistatin is an early player in rainbow trout ovarian differentiation, co-localized with cyp19a1a and regulated by the wnt pathway</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ayaka Yano</w:t>
+                <w:t xml:space="preserve">SEXYTROUT - Caractérisation du phénotype gonadique d'une population de truite arc-en-ciel porteuse d'une mutation masculinisante (mutation &amp;quot;mal&amp;quot; (2009-2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina K. Valdivia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Fostier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexis Fostier</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René R. Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Symposium on the Biology of Vertebrate Sex Determination</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Kona (Hawaii), United States. pp.66-67</w:t>
+              <w:t xml:space="preserve">9. Colloque Agenae/ANR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, La Rochelle, France. pp.51-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000745v1</w:t>
+                <w:t xml:space="preserve">hal-01000548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex determination in salmonids</w:t>
+                <w:t xml:space="preserve">New insights into sex differentiation and determination for a better sex control in salmonids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayaka Yano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">René Guyomard</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara B. Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René R. Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouanno</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Fostier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. International Plant and Animal Genome Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Scherago International Inc. USA., Jan 2012, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Aqua 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Sep 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019588v1</w:t>
+                <w:t xml:space="preserve">hal-02744513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEXYTROUT - Caractérisation du phénotype gonadique d'une population de truite arc-en-ciel porteuse d'une mutation masculinisante (mutation &amp;quot;mal&amp;quot; (2009-2012)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Follistatin is an early player in rainbow trout ovarian differentiation, co-localized with cyp19a1a and regulated by the wnt pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara B. Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayaka Yano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Branthonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Fostier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">René R. Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Colloque Agenae/ANR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, La Rochelle, France. pp.51-53</w:t>
+              <w:t xml:space="preserve">6. International Symposium on the Biology of Vertebrate Sex Determination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Kona (Hawaii), United States. pp.66-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000548v1</w:t>
+                <w:t xml:space="preserve">hal-01000745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into sex differentiation and determination for a better sex control in salmonids</w:t>
+                <w:t xml:space="preserve">Sex determination in salmonids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayaka Yano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">René R. Guyomard</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Fostier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aqua 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Sep 2012, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">20. International Plant and Animal Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Scherago International Inc. USA., Jan 2012, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744513v1</w:t>
+                <w:t xml:space="preserve">hal-01019588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a masculinizing gonadal phenotype in female rainbow trout: gene expression profiles and implication of temperature</w:t>
               </w:r>
@@ -4836,51 +4836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina K. Valdivia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5349,51 +5349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Fostier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5461,51 +5461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina K. Valdivia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5612,51 +5612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Fostier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on the Biology and Management of Coregonid Fishes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Mondsee, Austria</w:t>
@@ -5698,64 +5698,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEXYTROUT - Caractérisation du phénotype gonadique d'une population de truite arc-en-ciel porteuse d'une mutation masculinisante (mutation &amp;quot;mal&amp;quot;. (2009-2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina K. Valdivia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Fostier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5836,286 +5836,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanisme d'action du gène déterminant majeur du sexe de la truite arc-en-ciel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adèle Branthonne</w:t>
+                <w:t xml:space="preserve">Characterization of the sex determining system(s) of the Mexican tetra, Astyanax mexicanus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudjema Imarazene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Beille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ayaka Yano</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Lopez-Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Paradigm shift in sex chromosome evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Berlin, Germany. , pp.8-9, 2019, Workshop: Paradigm shift in sex chromosome evolution. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4126/FRL01-006417884⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736935v1</w:t>
+                <w:t xml:space="preserve">hal-02418501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the sex determining system(s) of the Mexican tetra, Astyanax mexicanus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Séverine Beille</w:t>
+                <w:t xml:space="preserve">Mécanisme d'action du gène déterminant majeur du sexe de la truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Herpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Branthonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Celine Lopez-Roques</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayaka Yano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paradigm shift in sex chromosome evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 85 p., 2019, Recueil des résumés</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4126/FRL01-006417884⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02418501v1</w:t>
+                <w:t xml:space="preserve">hal-02736935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The bizarre master sex determinant of salmonids triggers its action by directly hijacking the conserved gonadal differentiation pathway</w:t>
               </w:r>
@@ -6403,51 +6403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Branthonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Fostier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Symposium on Reproductive Physiology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Thrissur (Cochin), India. Indian Society for Education and Environment, Indian Journal of Science and Technology, 4 (S8), 2011, Proceedings of 9th International Symposium on Reproductive Physiology of Fish</w:t>
@@ -6718,64 +6718,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina K. Valdivia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Fostier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7746,51 +7746,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638789v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Kuhl" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Euclide" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Zahm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-024-01935-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765882v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Parey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Louis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roques" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.04.07.487469" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554338v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouanno" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaka Yano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkab451" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652234v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaowei Pan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13620" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166084v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Imarazene" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Beille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000513378" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150035v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13360" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139073v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Darras" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.62858" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337251v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Du" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.08.030" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937875v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guguin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06959-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623895v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13133" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02279967v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guyomard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008013" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391710v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara A. Grimm" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Chalmel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lecluze" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13060-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935632v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1803826115" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01788671v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pasquier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Braasch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Batzel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.22770" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487023v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Severac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2709-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205083v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dupin-De-Beyssat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-013-9546-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194009v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina K. Valdivia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Volff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Galiana-Arnoux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0113355" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00826675v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Gu&#233;rin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fostier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000350687" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000760v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mourot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas J.-N. Volff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Galiana-Arnoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000348435" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000680v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Nicol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12032" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000319v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Guyomard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2012.05.045" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737366v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737595v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adolfi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabel Martinez-Bengochea" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Roco" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kottler" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Du, K." TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733991v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594588v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Maouche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Curran" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gautier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Goupil" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sambroni" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607208v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594653v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594642v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Anderson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595182v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Muller" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742995v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741864v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194065v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000745v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019588v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000548v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744513v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000315v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019433v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000327v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001171v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A. Juanchich" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desvignes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019589v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000535v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004787v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193679v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736935v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418501v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lopez-Roques" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4126/FRL01-006417884" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812823v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Muller" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267802v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746424v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747932v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205070v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821362v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790582v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chalmel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790844v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048150v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790966v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791042v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791027v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638789v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Kuhl" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Euclide" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Zahm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-024-01935-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765882v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Parey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Louis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roques" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.04.07.487469" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554338v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouanno" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaka Yano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkab451" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652234v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaowei Pan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13620" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166084v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Imarazene" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Beille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000513378" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150035v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13360" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337251v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Du" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.08.030" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139073v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Darras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.62858" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937875v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guguin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06959-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623895v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13133" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02279967v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guyomard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008013" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391710v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara A. Grimm" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Chalmel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lecluze" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13060-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935632v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1803826115" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01788671v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pasquier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Braasch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Batzel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.22770" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487023v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Severac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2709-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205083v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dupin-De-Beyssat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-013-9546-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194009v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina K. Valdivia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Volff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Galiana-Arnoux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0113355" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000760v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mourot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas J.-N. Volff" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Galiana-Arnoux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000348435" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00826675v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Gu&#233;rin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fostier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000350687" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000680v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Nicol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12032" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000319v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Guyomard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2012.05.045" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737366v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737595v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adolfi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabel Martinez-Bengochea" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Roco" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kottler" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Du, K." TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733991v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594588v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Maouche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Curran" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gautier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Goupil" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sambroni" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607208v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594653v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595182v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Muller" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594642v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Anderson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742995v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741864v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194065v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000548v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744513v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000745v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019588v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000315v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019433v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000327v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001171v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A. Juanchich" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desvignes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019589v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000535v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004787v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193679v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418501v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lopez-Roques" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4126/FRL01-006417884" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736935v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812823v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Muller" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267802v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746424v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747932v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205070v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821362v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790582v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chalmel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790844v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048150v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790966v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791042v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791027v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>