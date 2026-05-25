--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -904,563 +904,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A supernumerary “B-sex” chromosome drives male sex determination in the Pachón cavefish, Astyanax mexicanus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boudjema Imarazene</w:t>
+                <w:t xml:space="preserve">The rise and fall of the ancient northern pike master sex-determining gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiaowei Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kang Du</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Romain Feron</w:t>
+                <w:t xml:space="preserve">Hugo Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31 (21), pp.4800-4809.e9. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.e62858. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2021.08.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.62858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337251v1</w:t>
+                <w:t xml:space="preserve">hal-03139073v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rise and fall of the ancient northern pike master sex-determining gene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qiaowei Pan</w:t>
+                <w:t xml:space="preserve">A supernumerary “B-sex” chromosome drives male sex determination in the Pachón cavefish, Astyanax mexicanus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudjema Imarazene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Beille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Feron</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10, pp.e62858. </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (21), pp.4800-4809.e9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.62858⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2021.08.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139073v2</w:t>
+                <w:t xml:space="preserve">hal-03337251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex chromosome and sex locus characterization in goldfish, Carassius auratus (Linnaeus, 1758)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of a Y‐specific duplication/insertion of the anti‐Mullerian hormone type II receptor gene based on a chromosome‐scale genome assembly of yellow perch, Perca flavescens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elodie Jouanno</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-020-06959-3⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (2), pp.531-543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02937875v1</w:t>
+                <w:t xml:space="preserve">hal-02623895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a Y‐specific duplication/insertion of the anti‐Mullerian hormone type II receptor gene based on a chromosome‐scale genome assembly of yellow perch, Perca flavescens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sex chromosome and sex locus characterization in goldfish, Carassius auratus (Linnaeus, 1758)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Céline Roques</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiaowei Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Guguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (2), pp.531-543. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-020-06959-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623895v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the master sex determining gene in Northern pike (Esox lucius) reveals restricted sex chromosome differentiation</w:t>
               </w:r>
@@ -2361,295 +2361,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex differentiation in an all-female (XX) rainbow trout population with a genetically governed masculinization phenotype</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karina K. Valdivia</w:t>
+                <w:t xml:space="preserve">Follistatin Is an Early Player in Rainbow Trout Ovarian Differentiation and Is Both Colocalized with Aromatase and Regulated by the Wnt Pathway.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayaka Yano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Mourot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Jouanno</w:t>
+                <w:t xml:space="preserve">Adèle Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Nicolas J.-N. Volff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine D. Galiana-Arnoux</w:t>
+                <w:t xml:space="preserve">Alexis Fostier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexual Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 7 (4), pp.196-206. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000348435⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 7 (5), epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000350687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000760v1</w:t>
+                <w:t xml:space="preserve">inserm-00826675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Follistatin Is an Early Player in Rainbow Trout Ovarian Differentiation and Is Both Colocalized with Aromatase and Regulated by the Wnt Pathway.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ayaka Yano</w:t>
+                <w:t xml:space="preserve">Sex differentiation in an all-female (XX) rainbow trout population with a genetically governed masculinization phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina K. Valdivia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adèle Guérin</w:t>
+                <w:t xml:space="preserve">Jean-Nicolas J.-N. Volff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Fostier</w:t>
+                <w:t xml:space="preserve">Delphine D. Galiana-Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexual Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 7 (5), epub ahead of print. </w:t>
+              <w:t xml:space="preserve">, 2013, 7 (4), pp.196-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000350687⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000348435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00826675v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sexually dimorphic on the Y-chromosome gene (sdY) is a conserved male-specific Y-chromosome sequence in many salmonids</w:t>
               </w:r>
@@ -2687,51 +2687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Fostier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6 (3), pp.486-496. </w:t>
@@ -3586,51 +3586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiaowei Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Guguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Dupin-De-Beyssat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4304,527 +4304,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEXYTROUT - Caractérisation du phénotype gonadique d'une population de truite arc-en-ciel porteuse d'une mutation masculinisante (mutation &amp;quot;mal&amp;quot; (2009-2012)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Sex determination in salmonids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayaka Yano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Fostier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">René R. Guyomard</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Colloque Agenae/ANR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, La Rochelle, France. pp.51-53</w:t>
+              <w:t xml:space="preserve">20. International Plant and Animal Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Scherago International Inc. USA., Jan 2012, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000548v1</w:t>
+                <w:t xml:space="preserve">hal-01019588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into sex differentiation and determination for a better sex control in salmonids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Follistatin is an early player in rainbow trout ovarian differentiation, co-localized with cyp19a1a and regulated by the wnt pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara B. Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayaka Yano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edwige Quillet</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Branthonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Fostier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aqua 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Sep 2012, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">6. International Symposium on the Biology of Vertebrate Sex Determination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Kona (Hawaii), United States. pp.66-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744513v1</w:t>
+                <w:t xml:space="preserve">hal-01000745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Follistatin is an early player in rainbow trout ovarian differentiation, co-localized with cyp19a1a and regulated by the wnt pathway</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insights into sex differentiation and determination for a better sex control in salmonids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayaka Yano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara B. Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ayaka Yano</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René R. Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexis Fostier</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Symposium on the Biology of Vertebrate Sex Determination</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Kona (Hawaii), United States. pp.66-67</w:t>
+              <w:t xml:space="preserve">Aqua 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Sep 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000745v1</w:t>
+                <w:t xml:space="preserve">hal-02744513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex determination in salmonids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">René Guyomard</w:t>
+                <w:t xml:space="preserve">SEXYTROUT - Caractérisation du phénotype gonadique d'une population de truite arc-en-ciel porteuse d'une mutation masculinisante (mutation &amp;quot;mal&amp;quot; (2009-2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina K. Valdivia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Fostier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Edwige Quillet</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René R. Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. International Plant and Animal Genome Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Scherago International Inc. USA., Jan 2012, San Diego, United States</w:t>
+              <w:t xml:space="preserve">9. Colloque Agenae/ANR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, La Rochelle, France. pp.51-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019588v1</w:t>
+                <w:t xml:space="preserve">hal-01000548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a masculinizing gonadal phenotype in female rainbow trout: gene expression profiles and implication of temperature</w:t>
               </w:r>
@@ -4836,51 +4836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina K. Valdivia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5349,51 +5349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Fostier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5461,51 +5461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina K. Valdivia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5612,51 +5612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Fostier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on the Biology and Management of Coregonid Fishes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Mondsee, Austria</w:t>
@@ -5698,64 +5698,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEXYTROUT - Caractérisation du phénotype gonadique d'une population de truite arc-en-ciel porteuse d'une mutation masculinisante (mutation &amp;quot;mal&amp;quot;. (2009-2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina K. Valdivia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Fostier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6403,51 +6403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Branthonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Fostier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Symposium on Reproductive Physiology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Thrissur (Cochin), India. Indian Society for Education and Environment, Indian Journal of Science and Technology, 4 (S8), 2011, Proceedings of 9th International Symposium on Reproductive Physiology of Fish</w:t>
@@ -6718,64 +6718,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina K. Valdivia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Fostier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7006,51 +7006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiaowei Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Guguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7746,51 +7746,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638789v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Kuhl" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Euclide" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Zahm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-024-01935-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765882v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Parey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Louis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roques" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.04.07.487469" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554338v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouanno" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaka Yano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkab451" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652234v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaowei Pan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13620" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166084v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Imarazene" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Beille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000513378" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150035v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13360" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337251v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Du" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.08.030" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139073v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Darras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.62858" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937875v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guguin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06959-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623895v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13133" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02279967v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guyomard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008013" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391710v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara A. Grimm" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Chalmel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lecluze" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13060-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935632v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1803826115" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01788671v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pasquier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Braasch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Batzel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.22770" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487023v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Severac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2709-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205083v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dupin-De-Beyssat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-013-9546-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194009v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina K. Valdivia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Volff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Galiana-Arnoux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0113355" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000760v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mourot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas J.-N. Volff" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Galiana-Arnoux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000348435" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00826675v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Gu&#233;rin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fostier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000350687" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000680v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Nicol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12032" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000319v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Guyomard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2012.05.045" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737366v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737595v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adolfi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabel Martinez-Bengochea" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Roco" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kottler" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Du, K." TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733991v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594588v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Maouche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Curran" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gautier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Goupil" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sambroni" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607208v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594653v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595182v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Muller" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594642v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Anderson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742995v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741864v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194065v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000548v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744513v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000745v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019588v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000315v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019433v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000327v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001171v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A. Juanchich" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desvignes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019589v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000535v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004787v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193679v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418501v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lopez-Roques" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4126/FRL01-006417884" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736935v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812823v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Muller" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267802v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746424v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747932v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205070v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821362v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790582v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chalmel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790844v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048150v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790966v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791042v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791027v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638789v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Kuhl" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Euclide" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Zahm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-024-01935-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765882v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Parey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Louis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roques" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.04.07.487469" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554338v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouanno" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaka Yano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkab451" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652234v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaowei Pan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13620" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166084v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Imarazene" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Beille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000513378" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150035v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13360" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139073v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Darras" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.62858" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337251v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Du" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.08.030" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623895v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13133" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937875v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guguin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06959-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02279967v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guyomard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008013" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391710v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara A. Grimm" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Chalmel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lecluze" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13060-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935632v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1803826115" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01788671v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pasquier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Braasch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Batzel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.22770" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487023v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Severac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2709-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205083v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dupin-De-Beyssat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-013-9546-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194009v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina K. Valdivia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Volff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Galiana-Arnoux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0113355" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00826675v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Gu&#233;rin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fostier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000350687" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000760v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mourot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas J.-N. Volff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Galiana-Arnoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000348435" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000680v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Nicol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12032" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000319v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Guyomard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2012.05.045" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737366v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737595v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adolfi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabel Martinez-Bengochea" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Roco" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kottler" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Du, K." TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733991v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594588v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Maouche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Curran" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gautier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Goupil" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sambroni" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607208v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594653v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595182v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Muller" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594642v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Anderson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742995v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741864v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194065v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019588v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000745v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744513v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000548v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000315v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019433v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000327v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001171v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A. Juanchich" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desvignes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019589v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000535v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004787v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193679v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418501v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lopez-Roques" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4126/FRL01-006417884" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736935v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812823v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Muller" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267802v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746424v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747932v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205070v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821362v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790582v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chalmel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790844v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048150v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790966v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791042v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791027v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>