--- v0 (2026-03-05)
+++ v1 (2026-04-12)
@@ -1188,290 +1188,290 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du processus d'apparition des feuilles par des durées successives -alternative aux modèles de régression</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthode d'évaluation de la pertinence d'un réseau : application à un jeu de données protéomiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Marchadier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Statistiques (JDS) 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFdS, Jul 2023, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">NetBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04163940v1</w:t>
+                <w:t xml:space="preserve">hal-04458131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d'évaluation de la pertinence d'un réseau : application à un jeu de données protéomiques</w:t>
+                <w:t xml:space="preserve">Proteome-based analysis of floral transitions in maize inbred lines divergently selected for early and late flowering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Marchadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NetBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Journées du Protéome Vert 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04458131v1</w:t>
+                <w:t xml:space="preserve">hal-04458149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteome-based analysis of floral transitions in maize inbred lines divergently selected for early and late flowering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation du processus d'apparition des feuilles par des durées successives -alternative aux modèles de régression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Plancade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Marchadier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Ressayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Protéome Vert 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">Journées de Statistiques (JDS) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFdS, Jul 2023, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04458149v1</w:t>
+                <w:t xml:space="preserve">hal-04163940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maize phyllochron : genotypic and environmental controls</w:t>
               </w:r>
@@ -1872,51 +1872,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315077v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Raffoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Ressayre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Guilloux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Corti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Belcram" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-023-01029-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315081v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Mischler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beigeaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Desbiez-Piat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Legrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Tenaillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356924v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Benoist" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tressou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dillmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marchadier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458069v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dillmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04802788v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariamawit Ashenafi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Turc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom14101239" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146598v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291055v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Noly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Remoue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyad186" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343060v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Mader" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dervyn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rochat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leduc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1206848" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163940v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458131v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458149v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458117v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458116v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inoussa Sanan&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315077v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Raffoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Ressayre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Guilloux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Corti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Belcram" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-023-01029-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315081v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Mischler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beigeaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Desbiez-Piat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Legrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Tenaillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356924v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Benoist" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tressou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dillmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marchadier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458069v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dillmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04802788v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariamawit Ashenafi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Turc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom14101239" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146598v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291055v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Noly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Remoue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyad186" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343060v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Mader" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dervyn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rochat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leduc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1206848" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458131v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458149v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163940v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458117v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458116v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inoussa Sanan&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>