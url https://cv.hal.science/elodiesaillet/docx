--- v0 (2026-03-09)
+++ v1 (2026-04-20)
@@ -81,3094 +81,3194 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
-[...765 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disneyland Paris, un parc d'attractions… inspiré de merveilles géologiques réelles. The Conversation</w:t>
+                <w:t xml:space="preserve">Yellowstone, merveille géologique : aux frontières du feu, de l’eau et du vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Olivier Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elodie Pourret-Saillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.g4qc4dexq⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05449372v1</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incohérences géologiques dans l'univers de Tolkien : entre fiction épique et réalités scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elodie Pourret-Saillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://theconversation.com/incoherences-geologiques-dans-lunivers-de-tolkien-entre-fiction-epique-et-realites-scientifiques-238009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How we call out the infuriating mistakes we spot in school science textbooks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pourret-Saillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Pourret</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/d41586-025-00691-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05052477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disneyland Paris, un parc d'attractions… inspiré de merveilles géologiques réelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pourret-Saillet</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Pourret-Saillet</w:t>
-[...18 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Olivier Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.qyhkke9hn⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05449372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wear your mask, but think about deaf students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Saillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 586 (7830), pp.629-630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/d41586-020-02823-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deformation bands, early markers of tectonic activity in front of a fold-and-thrust belt: Example from the Tremp-Graus basin, southern Pyrenees, Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Robion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Souloumiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Saillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 110, pp.65-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2018.02.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A model of strain localization in porous sandstone as a function of tectonic setting, burial and material properties; new insight from Provence (southern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Soliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A. Schultz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Ballas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Taboada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Wibberley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49, pp.50-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2012.11.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Permeability and flow impact of faults and deformation bands in high-porosity sand reservoirs: Southeast Basin, France, analog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Saillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Wibberley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AAPG Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 97 (3), pp.437 - 464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1306/09071211191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution of compactive shear deformation bands: Numerical models and geological data,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chemenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Wibberley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757569v1</w:t>
+                <w:t xml:space="preserve">E. Saillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 526-529, pp.56-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution of cataclastic faulting in high-porosity sandstone, Bassin du Sud-Est, Provence, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Saillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher A.J. Wibberley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 32 (11), pp.1590-1608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2010.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid circulations and iron oxides associated on Cataclastic Deformation Bands in porous sandstones: Insights from rare earth elements geochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bonhoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Saillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASF 2019 17ème congrès de sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASF, Oct 2019, Beauvais, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.3516289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of cataclastic deformation in compressive tectonic regime of a sandstone from South Central Pyrenees, Spain : timing of deformation bands occurrence during burial history and comparison with geomechanical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Robion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Souloumiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Saillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne (Autriche), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of cataclastic deformation in compressive tectonic regime of a sandstone from south central Pyrenees, Spain: Timing of deformation bands occurrence during burial history and comparison with geomechanical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Robion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Souloumiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Saillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of localised and cataclastic deformation in porous sandstone from south central Pyrenees, Spain: From outcrop to laboratory experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Saillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Robion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Souloumiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brittle structures in porous sandstones, south central Pyrenees, Spain: field characterization and impact for fluid flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pourret-Saillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bennoit Proudhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key geological factors controlling brittle structures in sandstones : A field base characterisation in south central Pyrenees, Spain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Saillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Guilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fracture patterns and controlling factors in porous sandstones, south central Pyrenees, Spain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Saillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Proudhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Proudhon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Hannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Guilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSG Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The spatial organization of deformation in high porosity sandstones: from outcrop data to prediction of bulk fault zone properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Saillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoe Shipton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Wibberley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectono-Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial organisation of deformation in porous sandstones: impact on reservoir fluid flow circulation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Strain Localisation in Porous Sandstone as a Function of Tectonic Setting, Burial and Material Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Soliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Ballas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.A. Schultz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Taboada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Wibberley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEVEX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Aberdeen, United Kingdom</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Fault and Top Seals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAGE, Oct 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04448332v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain Localisation in Porous Sandstone as a Function of Tectonic Setting, Burial and Material Properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial organisation of deformation in porous sandstones: impact on reservoir fluid flow circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Saillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoe Shipton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Lunn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Fault and Top Seals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAGE, Oct 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">DEVEX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383349v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial characterization of deformation in high porosity sandstones: from outcrop data to fluid flow circulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Saillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoe Shipton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Lunn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonic Studies Group Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Anglesey, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porosity and Permeability Evolution of Faults in a Sandstones Analogous Reservoir in the &amp;quot;Bassin du Sud-Est&amp;quot;, Provence, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Saillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher AJ Wibberley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonic Studies Group Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Durham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The spatial organisation of deformation in high porosity sandstones: from outcrop data to prediction of bulk fault zone properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Saillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoe Shipton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R J Lunn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relationship between deformation band properties, tectonic regime and burial in porous sandstone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Soliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Schultz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Ballas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Taboada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Saillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union; Copernicus Meetings, Apr 2011, Wien, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress path (Q–P’) maps and Andersonian faulting in porous rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Wibberley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Saillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anderson Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Glasgow, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault growth in high porosity sandstones: Porosity and permeability study in the &amp;quot;Bassin du Sud-Est&amp;quot;, Provence, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Saillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A.J. Wibberlley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Wien, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault-zone Localisation in High-porosity Sandstone Reservoirs and Impact on Flow Efficiency</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Fault growth in high porosity sandstones: A field study in the &amp;quot;Bassin du Sud-Est&amp;quot;, Provence, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher AJ Wibberley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Saillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Fault and Top Seals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EGU Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Wien, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382907v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault growth in high porosity sandstones: A field study in the &amp;quot;Bassin du Sud-Est&amp;quot;, Provence, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Fault-zone Localisation in High-porosity Sandstone Reservoirs and Impact on Flow Efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher AJ Wibberley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Saillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Wien, Austria</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Fault and Top Seals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383019v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanics of fault-zone localization in high-porosity sandstones and impact on flow efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Wibberley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Saillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fault Zones: Structure, Geomechanics and Fluid Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Geological Society, Sep 2008, London, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">48. Evolution of brittle deformation and fault growth in a high porosity sandstone analogue from the Cretaceous of the Bassin du Sud-Est, Provence, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Saillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Wibberley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonic Studies Group Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, La Roche-en-Ardenne, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of brittle deformation and fault growth in a high porosity sandstone analogue from the Cretaceous of the Bassin du Sud-Est, Provence, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Saillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher AJ Wibberley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, 2007, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3178,586 +3278,586 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid circulations and iron oxides associated on cataclastic deformation Bands in porous sandstones, Bassin du Sud-Est, Provence, France: new insights from rare earth elements geochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bonhoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourret Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saillet Elodie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Debaecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fedou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldshmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Prague (CZ), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The spatial organisation of deformation in high porosity sandstones: structural barriers to CO2 storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saillet Elodie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoe Shipton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Lunn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEVEX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of compactive shear localization bands: geological data and numerical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Saillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chemenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault growth in high porosity sandstones: Field and petrophysical study in the “Bassin du Sud-Est”, Provence, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Saillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Wibberley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anderson Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Glasgow, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of brittle deformation and fault growth in high porosity sandstone: the Bassin du Sud-Est, Provence, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Saillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Wibberley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reservoir Compartmentalization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faulted reservoirs in high-porosity sandstones: structural analogues from the Cretaceous of the Bassin du Sud-Est, Provence, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Saillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Wibberley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3767,114 +3867,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La localisation de la déformation dans les grès poreux : caractérisation d'un analogue de réservoir gréseux et faillé dans le Bassin du Sud-Est, Provence, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pourret-Saillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Planète et Univers [physics]. Ecole Doctorale Sciences Fondamentales et Appliquées Nice, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2009NICE4094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04267724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId90"/>
+      <w:footerReference w:type="default" r:id="rId93"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4021,51 +4121,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052477v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pourret-Saillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-025-00691-2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977774v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Saillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-020-02823-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384349v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Robert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Souloumiac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2018.02.012" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856921v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Soliva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Schultz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ballas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Taboada" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wibberley" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2012.11.011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BT3DZ8C4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856013v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/09071211191" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682042v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chemenda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wibberley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382844v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A.J. Wibberley" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2010.02.007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449372v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04757569v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193623v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bonhoure" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3516289" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133953v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04221962v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04221966v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04291112v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vautier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennoit Proudhon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Guilbert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hannot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382775v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382745v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Proudhon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Guilbert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382827v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Shipton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04448332v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Lunn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383349v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ballas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Schultz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382934v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382957v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher AJ Wibberley" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383112v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R J Lunn" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383077v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schultz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04448302v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383057v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A.J. Wibberlley" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382907v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383019v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04448275v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382968v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383005v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04170325v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pourret Olivier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saillet Elodie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Debaecker" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fedou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04448317v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383143v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ambre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04448296v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04448270v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04448266v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04267724v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009NICE4094" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556996v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pourret-Saillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.g4qc4dexq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04757569v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052477v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-025-00691-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449372v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.qyhkke9hn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977774v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Saillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-020-02823-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384349v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Robert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Souloumiac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2018.02.012" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856921v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Soliva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Schultz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ballas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Taboada" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wibberley" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2012.11.011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BT3DZ8C4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856013v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/09071211191" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682042v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chemenda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wibberley" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saillet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382844v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A.J. Wibberley" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2010.02.007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193623v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bonhoure" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3516289" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133953v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04221962v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04221966v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04291112v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vautier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennoit Proudhon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Guilbert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hannot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382775v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382745v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Proudhon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Guilbert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382827v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Shipton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383349v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ballas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Schultz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04448332v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Lunn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382934v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382957v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher AJ Wibberley" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383112v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R J Lunn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383077v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schultz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04448302v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383057v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A.J. Wibberlley" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383019v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382907v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04448275v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382968v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383005v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04170325v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pourret Olivier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saillet Elodie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Debaecker" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fedou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04448317v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383143v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ambre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04448296v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04448270v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04448266v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04267724v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009NICE4094" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>