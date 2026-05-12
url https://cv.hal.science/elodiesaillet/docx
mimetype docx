--- v1 (2026-04-20)
+++ v2 (2026-05-12)
@@ -81,1072 +81,1322 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À Disneyland Paris, la géologie du Grand Nord mise en scène dans l’extension consacrée à la « Reine des Neiges »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pourret-Saillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/aak.qa93tfj6h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yellowstone, merveille géologique : aux frontières du feu, de l’eau et du vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pourret</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elodie Pourret-Saillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.g4qc4dexq⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incohérences géologiques dans l'univers de Tolkien : entre fiction épique et réalités scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pourret</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elodie Pourret-Saillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, https://theconversation.com/incoherences-geologiques-dans-lunivers-de-tolkien-entre-fiction-epique-et-realites-scientifiques-238009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How we call out the infuriating mistakes we spot in school science textbooks</w:t>
+                <w:t xml:space="preserve">Contrasting rare earth element responses to climate and pedogenesis in two sand chronosequences along a climosequence in southwestern Australia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Olivier Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elodie Pourret-Saillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Lambers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/d41586-025-00691-2⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-026-08603-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05052477v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disneyland Paris, un parc d'attractions… inspiré de merveilles géologiques réelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How we call out the infuriating mistakes we spot in school science textbooks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pourret-Saillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64628/AAK.qyhkke9hn⟩</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/d41586-025-00691-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05449372v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05052477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wear your mask, but think about deaf students</w:t>
+                <w:t xml:space="preserve">Disneyland Paris, un parc d'attractions… inspiré de merveilles géologiques réelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elodie Pourret-Saillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Pourret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Saillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/d41586-020-02823-2⟩</w:t>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.qyhkke9hn⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977774v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05449372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation bands, early markers of tectonic activity in front of a fold-and-thrust belt: Example from the Tremp-Graus basin, southern Pyrenees, Spain</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Wear your mask, but think about deaf students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Saillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2018.02.012⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 586 (7830), pp.629-630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/d41586-020-02823-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03384349v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model of strain localization in porous sandstone as a function of tectonic setting, burial and material properties; new insight from Provence (southern France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deformation bands, early markers of tectonic activity in front of a fold-and-thrust belt: Example from the Tremp-Graus basin, southern Pyrenees, Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard A. Schultz</w:t>
+                <w:t xml:space="preserve">Romain Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Ballas</w:t>
+                <w:t xml:space="preserve">Philippe Robion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfredo Taboada</w:t>
+                <w:t xml:space="preserve">Pauline Souloumiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Wibberley</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Saillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 49, pp.50-63. </w:t>
+              <w:t xml:space="preserve">, 2018, 110, pp.65-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2012.11.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2018.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00856921v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permeability and flow impact of faults and deformation bands in high-porosity sand reservoirs: Southeast Basin, France, analog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Saillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Wibberley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAPG Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 97 (3), pp.437 - 464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1306/09071211191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01856013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of compactive shear deformation bands: Numerical models and geological data,</w:t>
+                <w:t xml:space="preserve">A model of strain localization in porous sandstone as a function of tectonic setting, burial and material properties; new insight from Provence (southern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Chemenda</w:t>
+                <w:t xml:space="preserve">Roger Soliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Wibberley</w:t>
+                <w:t xml:space="preserve">Richard A. Schultz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Saillet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gregory Ballas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Taboada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Wibberley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49, pp.50-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2012.11.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00682042v1</w:t>
+                <w:t xml:space="preserve">hal-00856921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evolution of compactive shear deformation bands: Numerical models and geological data,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chemenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Wibberley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Saillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 526-529, pp.56-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evolution of cataclastic faulting in high-porosity sandstone, Bassin du Sud-Est, Provence, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Saillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher A.J. Wibberley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 32 (11), pp.1590-1608. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsg.2010.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1156,2119 +1406,2119 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid circulations and iron oxides associated on Cataclastic Deformation Bands in porous sandstones: Insights from rare earth elements geochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bonhoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Saillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASF 2019 17ème congrès de sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASF, Oct 2019, Beauvais, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.3516289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of cataclastic deformation in compressive tectonic regime of a sandstone from South Central Pyrenees, Spain : timing of deformation bands occurrence during burial history and comparison with geomechanical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Robion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Souloumiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Saillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne (Autriche), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of cataclastic deformation in compressive tectonic regime of a sandstone from south central Pyrenees, Spain: Timing of deformation bands occurrence during burial history and comparison with geomechanical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Robion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Souloumiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Saillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of localised and cataclastic deformation in porous sandstone from south central Pyrenees, Spain: From outcrop to laboratory experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Saillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Robion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Souloumiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brittle structures in porous sandstones, south central Pyrenees, Spain: field characterization and impact for fluid flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pourret-Saillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bennoit Proudhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key geological factors controlling brittle structures in sandstones : A field base characterisation in south central Pyrenees, Spain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Saillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Guilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fracture patterns and controlling factors in porous sandstones, south central Pyrenees, Spain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Saillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Proudhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Guilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSG Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The spatial organization of deformation in high porosity sandstones: from outcrop data to prediction of bulk fault zone properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Saillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoe Shipton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Wibberley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectono-Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain Localisation in Porous Sandstone as a Function of Tectonic Setting, Burial and Material Properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial organisation of deformation in porous sandstones: impact on reservoir fluid flow circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Saillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoe Shipton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Lunn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Fault and Top Seals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAGE, Oct 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">DEVEX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383349v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial organisation of deformation in porous sandstones: impact on reservoir fluid flow circulation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Strain Localisation in Porous Sandstone as a Function of Tectonic Setting, Burial and Material Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Soliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Ballas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.A. Schultz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Taboada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Wibberley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEVEX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Aberdeen, United Kingdom</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Fault and Top Seals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAGE, Oct 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04448332v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial characterization of deformation in high porosity sandstones: from outcrop data to fluid flow circulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Saillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoe Shipton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Lunn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonic Studies Group Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Anglesey, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porosity and Permeability Evolution of Faults in a Sandstones Analogous Reservoir in the &amp;quot;Bassin du Sud-Est&amp;quot;, Provence, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Saillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher AJ Wibberley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonic Studies Group Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Durham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The spatial organisation of deformation in high porosity sandstones: from outcrop data to prediction of bulk fault zone properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Saillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoe Shipton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R J Lunn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relationship between deformation band properties, tectonic regime and burial in porous sandstone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Soliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Schultz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Ballas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Taboada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Saillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union; Copernicus Meetings, Apr 2011, Wien, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress path (Q–P’) maps and Andersonian faulting in porous rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Wibberley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Saillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anderson Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Glasgow, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault growth in high porosity sandstones: Porosity and permeability study in the &amp;quot;Bassin du Sud-Est&amp;quot;, Provence, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Saillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A.J. Wibberlley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Wien, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault growth in high porosity sandstones: A field study in the &amp;quot;Bassin du Sud-Est&amp;quot;, Provence, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Fault-zone Localisation in High-porosity Sandstone Reservoirs and Impact on Flow Efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher AJ Wibberley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Saillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Wien, Austria</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Fault and Top Seals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383019v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault-zone Localisation in High-porosity Sandstone Reservoirs and Impact on Flow Efficiency</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Fault growth in high porosity sandstones: A field study in the &amp;quot;Bassin du Sud-Est&amp;quot;, Provence, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher AJ Wibberley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Saillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Fault and Top Seals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EGU Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Wien, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382907v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanics of fault-zone localization in high-porosity sandstones and impact on flow efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Wibberley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Saillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fault Zones: Structure, Geomechanics and Fluid Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Geological Society, Sep 2008, London, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">48. Evolution of brittle deformation and fault growth in a high porosity sandstone analogue from the Cretaceous of the Bassin du Sud-Est, Provence, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Saillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Wibberley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonic Studies Group Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, La Roche-en-Ardenne, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of brittle deformation and fault growth in a high porosity sandstone analogue from the Cretaceous of the Bassin du Sud-Est, Provence, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Saillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher AJ Wibberley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, 2007, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3278,586 +3528,586 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid circulations and iron oxides associated on cataclastic deformation Bands in porous sandstones, Bassin du Sud-Est, Provence, France: new insights from rare earth elements geochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bonhoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourret Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saillet Elodie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Debaecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fedou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldshmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Prague (CZ), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The spatial organisation of deformation in high porosity sandstones: structural barriers to CO2 storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saillet Elodie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoe Shipton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Lunn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEVEX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of compactive shear localization bands: geological data and numerical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Saillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chemenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault growth in high porosity sandstones: Field and petrophysical study in the “Bassin du Sud-Est”, Provence, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Saillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Wibberley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anderson Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Glasgow, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of brittle deformation and fault growth in high porosity sandstone: the Bassin du Sud-Est, Provence, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Saillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Wibberley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reservoir Compartmentalization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faulted reservoirs in high-porosity sandstones: structural analogues from the Cretaceous of the Bassin du Sud-Est, Provence, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Saillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Wibberley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3867,114 +4117,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La localisation de la déformation dans les grès poreux : caractérisation d'un analogue de réservoir gréseux et faillé dans le Bassin du Sud-Est, Provence, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pourret-Saillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Planète et Univers [physics]. Ecole Doctorale Sciences Fondamentales et Appliquées Nice, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2009NICE4094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04267724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId93"/>
+      <w:footerReference w:type="default" r:id="rId100"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4121,51 +4371,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556996v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pourret-Saillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.g4qc4dexq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04757569v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052477v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-025-00691-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449372v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.qyhkke9hn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977774v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Saillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-020-02823-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384349v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Robert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Souloumiac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2018.02.012" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856921v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Soliva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Schultz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ballas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Taboada" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wibberley" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2012.11.011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BT3DZ8C4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856013v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/09071211191" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682042v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chemenda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wibberley" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saillet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382844v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A.J. Wibberley" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2010.02.007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193623v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bonhoure" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3516289" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133953v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04221962v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04221966v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04291112v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vautier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennoit Proudhon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Guilbert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hannot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382775v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382745v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Proudhon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Guilbert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382827v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Shipton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383349v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ballas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Schultz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04448332v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Lunn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382934v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382957v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher AJ Wibberley" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383112v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R J Lunn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383077v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schultz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04448302v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383057v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A.J. Wibberlley" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383019v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382907v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04448275v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382968v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383005v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04170325v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pourret Olivier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saillet Elodie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Debaecker" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fedou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04448317v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383143v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ambre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04448296v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04448270v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04448266v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04267724v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009NICE4094" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598944v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pourret-Saillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.qa93tfj6h" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556996v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.g4qc4dexq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04757569v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612768v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hayes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Turner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Lambers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-026-08603-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052477v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-025-00691-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449372v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.qyhkke9hn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977774v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Saillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-020-02823-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384349v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Robert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robion" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Souloumiac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2018.02.012" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856013v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wibberley" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/09071211191" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856921v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Soliva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Schultz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ballas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Taboada" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2012.11.011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BT3DZ8C4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682042v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chemenda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wibberley" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saillet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382844v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A.J. Wibberley" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2010.02.007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193623v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bonhoure" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3516289" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133953v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04221962v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04221966v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04291112v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vautier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennoit Proudhon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Guilbert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hannot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382775v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382745v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Proudhon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Guilbert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382827v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Shipton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04448332v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Lunn" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383349v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ballas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Schultz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382934v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382957v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher AJ Wibberley" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383112v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R J Lunn" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383077v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schultz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04448302v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383057v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A.J. Wibberlley" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382907v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383019v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04448275v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382968v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383005v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04170325v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pourret Olivier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saillet Elodie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Debaecker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fedou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04448317v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383143v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ambre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04448296v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04448270v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04448266v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04267724v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009NICE4094" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>