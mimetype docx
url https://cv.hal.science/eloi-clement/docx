--- v0 (2026-03-06)
+++ v1 (2026-05-06)
@@ -277,3546 +277,3546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05519703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vu à la télé, bienvenu au procès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, pp.197</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05046893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ADN dans le guidon : bienvenue à Gattaca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.576</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05446524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du berceau au caveau. L'évolution de la loyauté de la preuve en procédure pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.376</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05270621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'arme sans larmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloi Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1, pp.48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04912377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Vu à la télé, bienvenu au procès</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chat piégé n'est pas perché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2, pp.91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vide et ô qu'on fait rance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloi Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 4, pp.197</w:t>
+              <w:t xml:space="preserve">, 2025, 6, pp.298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'ADN dans le guidon : bienvenue à Gattaca</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05122664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'irresponsabilité pénale en droit pénal des affaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 213 (213-14), pp.53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettres et l'annulant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloi Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 12, pp.576</w:t>
+              <w:t xml:space="preserve">, 2024, 04, pp.223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Du berceau au caveau. L'évolution de la loyauté de la preuve en procédure pénale</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04552838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le poids des mots, le choc des vidéos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloi Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 9, pp.376</w:t>
+              <w:t xml:space="preserve">, 2024, 07, pp.404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chat piégé n'est pas perché</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04653190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les syndicats, trépas pour moi !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 02, pp.101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04473645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J'enquête pas, j'investigue…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.508</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04305763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'origine du fil à la patte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 09, pp.404</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04213151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au clair de la lune, à ton huis Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 01, pp.43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03950548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffamation : si ce n'est toi, qui le dira ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 03, pp.143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04041646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aide-toi et le juge t'aidera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.463</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04252450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conversation sans rompre de bâtons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 07, pp.320</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04165684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettre ou ne pas lettre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 06, pp.327</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03708011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exportation sans frontières, confiscation sans argumentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.481</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03816144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loin des yeux…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 01, pp.46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03539858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poulets pas crus, prévenu pas cuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 09, pp.434</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03784255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi responsabilité pénale et sécurité intérieure : tu ne t’intoxiqueras point, Présentation du volet responsabilité pénale de la loi n° 2022-52 du 24 janvier 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chercher l'argent par les fenêtres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2, pp.91</w:t>
+              <w:t xml:space="preserve">, 2022, 04, pp.219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Vide et ô qu'on fait rance</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03652145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi responsabilité pénale et sécurité intérieure : souriez, vous êtes filmés, Présentation du volet sécurité intérieure de la loi n° 2022-52 du 24 janvier 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cumuls des sanctions pénales et fiscales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Fiscal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 917</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celui qui en avait dans le pantalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloi Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 6, pp.298</w:t>
+              <w:t xml:space="preserve">, 2022, 03, pp.156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 213 (213-14), pp.53</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03614031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge et l'espion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 07 et 08, pp.376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le poids des mots, le choc des vidéos</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03294478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'onde ou le saumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloi Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 07, pp.404</w:t>
+              <w:t xml:space="preserve">, 2021, 10, pp.488</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Lettres et l'annulant</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03407149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enter the Matrix, c'est pour une perquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloi Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 04, pp.223</w:t>
+              <w:t xml:space="preserve">, 2021, 04, pp.214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les syndicats, trépas pour moi !</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03218594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souplesse et réactivité, procédure bien menée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloi Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 02, pp.101</w:t>
+              <w:t xml:space="preserve">, 2021, 06, pp.322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Aide-toi et le juge t'aidera</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03262703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nature spectrale de la copie de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloi Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 10, pp.463</w:t>
+              <w:t xml:space="preserve">, 2021, 12, pp.592</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Diffamation : si ce n'est toi, qui le dira ?</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03499016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les présomptions de grief en procédure pénale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloi Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 03, pp.557</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03048020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La justice pénale quoi qu'il en coûte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 03, pp.143</w:t>
+              <w:t xml:space="preserve">, 2020, 12, pp.568</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">J'enquête pas, j'investigue…</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03077865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la difficulté de jouer au plus fin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloi Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 11, pp.508</w:t>
+              <w:t xml:space="preserve">, 2020, 05, pp.256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Au clair de la lune, à ton huis Pierrot</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02612971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mignonne, allons voir si ça bosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloi Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 01, pp.43</w:t>
+              <w:t xml:space="preserve">, 2020, 10, pp.462</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De l'origine du fil à la patte</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02970021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du poids des paradis (artificiels)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloi Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 09, pp.404</w:t>
+              <w:t xml:space="preserve">, 2020, 03, pp.143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Conversation sans rompre de bâtons</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02514136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avocats en grève, détention sans trêve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloi Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 07, pp.320</w:t>
+              <w:t xml:space="preserve">, 2020, 07 et 08, pp.361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Exportation sans frontières, confiscation sans argumentaire</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02896955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle des pièces de la procédure par la Chambre criminelle de la Cour de cassation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloi Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 10, pp.481</w:t>
+              <w:t xml:space="preserve">, 2019, 11, pp.546</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Loin des yeux…</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Définition du détournement de procédure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloi Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 01, pp.46</w:t>
+              <w:t xml:space="preserve">, 2019, 09, pp.450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Lettre ou ne pas lettre ?</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'art de se faire attendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloi Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 06, pp.327</w:t>
+              <w:t xml:space="preserve">, 2019, 07 et 08, pp.397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Poulets pas crus, prévenu pas cuit</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit à l'avocat : d'avancées en dérobades, l'étrange valse de la CEDH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloi Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 09, pp.434</w:t>
+              <w:t xml:space="preserve">, 2019, 01, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit à l’avocat : d’avancées en dérobade, l’étrange valse de la CEDH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, p. 30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chercher l'argent par les fenêtres</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suspect y es-tu ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloi Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 04, pp.219</w:t>
+              <w:t xml:space="preserve">, 2019, 11, pp.561</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détenir sans justifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 04, pp.212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 917</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la motivation des oreilles qui traînent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 06, pp.338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Celui qui en avait dans le pantalon</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dis-moi où tu étais, je te dirai ce que tu as fait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloi Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 03, pp.156</w:t>
+              <w:t xml:space="preserve">, 2019, 05, pp.277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le juge et l'espion</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si ce n'est toi, est-ce donc ta mère ? Obs. sous Crim. 20 novembre 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloi Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13, pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confusion entre question spéciale et question subsidiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 07 et 08, pp.376</w:t>
+              <w:t xml:space="preserve">, 2018, 02, pp.92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'onde ou le saumon</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stupéfiante flagrance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloi Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 10, pp.488</w:t>
+              <w:t xml:space="preserve">, 2018, 11, pp.528</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Enter the Matrix, c'est pour une perquisition</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les paroles s'envolent, les écrits se transmettent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloi Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 04, pp.214</w:t>
+              <w:t xml:space="preserve">, 2018, 09, pp.418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Souplesse et réactivité, procédure bien menée</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions sur la régularité de la procédure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloi Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 06, pp.322</w:t>
+              <w:t xml:space="preserve">, 2018, 10, pp.474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Nature spectrale de la copie de travail</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les avanies se cumulent, pas les infractions, obs. sous Crim. 24 janvier 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloi Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12, pp.592</w:t>
+              <w:t xml:space="preserve">, 2018, 4, pp.196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...1172 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02226439v1</w:t>
-              </w:r>
-[...274 lines deleted...]
-                <w:t xml:space="preserve">halshs-02226469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peine après peine : elles se suivent et ne se superposent pas</w:t>
               </w:r>
@@ -4311,165 +4311,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03654447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le comte de Monte Cristo et le droit pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art et droit pénal : Enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le handicap de la victime pénale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handicap et Droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03654444v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03654456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cannibalisme en droit pénal français</w:t>
               </w:r>
@@ -6065,51 +6065,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05477245v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;loi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05519703v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04912377v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05046893v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446524v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05270621v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049522v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05122664v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049542v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04653190v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04552838v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04473645v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252450v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041646v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04305763v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950548v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04213151v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04165684v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816144v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539858v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708011v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03784255v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654546v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652145v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654552v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049648v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614031v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03294478v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407149v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218594v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03262703v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499016v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02612971v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970021v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048020v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03077865v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514136v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896955v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451352v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451425v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451331v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451411v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02310311v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451433v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451393v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451406v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451399v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02310322v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226439v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226420v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226477v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226464v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226469v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226452v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225197v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379935v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104878v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924806v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654492v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654447v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654444v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654456v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02317679v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654467v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318525v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654478v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654483v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025609v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049575v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049637v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Bouchard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049563v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049619v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049587v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654521v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654532v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654504v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654526v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049677v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654510v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02309741v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01830950v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02309752v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05477245v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;loi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05519703v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05046893v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446524v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05270621v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04912377v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049522v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05122664v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049542v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04552838v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04653190v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04473645v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04305763v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04213151v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950548v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041646v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252450v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04165684v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708011v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816144v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539858v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03784255v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654546v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652145v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654552v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049648v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614031v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03294478v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407149v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218594v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03262703v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499016v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048020v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03077865v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02612971v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970021v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514136v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896955v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451352v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451425v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451411v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451331v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02310311v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451433v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451393v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451406v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451399v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02310322v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226420v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226477v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226464v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226469v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226439v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226452v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225197v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379935v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104878v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924806v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654492v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654447v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654456v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654444v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02317679v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654467v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318525v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654478v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654483v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025609v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049575v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049637v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Bouchard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049563v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049619v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049587v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654521v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654532v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654504v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654526v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049677v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654510v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02309741v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01830950v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02309752v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>