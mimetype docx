--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -105,4057 +105,4126 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (58)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La gestion de flottes prend l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 05, pp.245</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05628960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dès les indices, flagrance d'office</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloi Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 01, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05477245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu en visio, vite au cachot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloi Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 02, pp.88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05519703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'arme sans larmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1, pp.48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04912377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du berceau au caveau. L'évolution de la loyauté de la preuve en procédure pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.376</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05270621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu à la télé, bienvenu au procès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloi Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 4, pp.197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05046893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ADN dans le guidon : bienvenue à Gattaca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloi Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 12, pp.576</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05446524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Du berceau au caveau. L'évolution de la loyauté de la preuve en procédure pénale</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chat piégé n'est pas perché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2, pp.91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vide et ô qu'on fait rance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloi Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 9, pp.376</w:t>
+              <w:t xml:space="preserve">, 2025, 6, pp.298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'arme sans larmes</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05122664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'irresponsabilité pénale en droit pénal des affaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 213 (213-14), pp.53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les syndicats, trépas pour moi !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloi Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 1, pp.48</w:t>
+              <w:t xml:space="preserve">, 2024, 02, pp.101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04473645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le poids des mots, le choc des vidéos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 07, pp.404</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04653190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettres et l'annulant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 04, pp.223</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04552838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conversation sans rompre de bâtons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 07, pp.320</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04165684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffamation : si ce n'est toi, qui le dira ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 03, pp.143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04041646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aide-toi et le juge t'aidera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.463</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04252450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'origine du fil à la patte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 09, pp.404</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04213151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au clair de la lune, à ton huis Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 01, pp.43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03950548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J'enquête pas, j'investigue…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.508</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04305763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cumuls des sanctions pénales et fiscales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Lexbase Fiscal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 917</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celui qui en avait dans le pantalon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2, pp.91</w:t>
+              <w:t xml:space="preserve">, 2022, 03, pp.156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03614031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loin des yeux…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 01, pp.46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03539858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exportation sans frontières, confiscation sans argumentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.481</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03816144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettre ou ne pas lettre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 06, pp.327</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03708011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poulets pas crus, prévenu pas cuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 09, pp.434</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03784255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi responsabilité pénale et sécurité intérieure : tu ne t’intoxiqueras point, Présentation du volet responsabilité pénale de la loi n° 2022-52 du 24 janvier 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Vide et ô qu'on fait rance</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chercher l'argent par les fenêtres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloi Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 6, pp.298</w:t>
+              <w:t xml:space="preserve">, 2022, 04, pp.219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03652145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi responsabilité pénale et sécurité intérieure : souriez, vous êtes filmés, Présentation du volet sécurité intérieure de la loi n° 2022-52 du 24 janvier 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05122664v1</w:t>
-[...34 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eloi Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 213 (213-14), pp.53</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Lettres et l'annulant</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'onde ou le saumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloi Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 04, pp.223</w:t>
+              <w:t xml:space="preserve">, 2021, 10, pp.488</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le poids des mots, le choc des vidéos</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03407149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge et l'espion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloi Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 07, pp.404</w:t>
+              <w:t xml:space="preserve">, 2021, 07 et 08, pp.376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les syndicats, trépas pour moi !</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03294478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enter the Matrix, c'est pour une perquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloi Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 02, pp.101</w:t>
+              <w:t xml:space="preserve">, 2021, 04, pp.214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">J'enquête pas, j'investigue…</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03218594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souplesse et réactivité, procédure bien menée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloi Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 11, pp.508</w:t>
+              <w:t xml:space="preserve">, 2021, 06, pp.322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De l'origine du fil à la patte</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03262703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nature spectrale de la copie de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloi Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 09, pp.404</w:t>
+              <w:t xml:space="preserve">, 2021, 12, pp.592</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Au clair de la lune, à ton huis Pierrot</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03499016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avocats en grève, détention sans trêve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloi Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 01, pp.43</w:t>
+              <w:t xml:space="preserve">, 2020, 07 et 08, pp.361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Diffamation : si ce n'est toi, qui le dira ?</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02896955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mignonne, allons voir si ça bosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloi Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 03, pp.143</w:t>
+              <w:t xml:space="preserve">, 2020, 10, pp.462</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Aide-toi et le juge t'aidera</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02970021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la difficulté de jouer au plus fin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloi Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 10, pp.463</w:t>
+              <w:t xml:space="preserve">, 2020, 05, pp.256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Conversation sans rompre de bâtons</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02612971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La justice pénale quoi qu'il en coûte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloi Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 07, pp.320</w:t>
+              <w:t xml:space="preserve">, 2020, 12, pp.568</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Lettre ou ne pas lettre ?</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03077865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les présomptions de grief en procédure pénale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloi Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 03, pp.557</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03048020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du poids des paradis (artificiels)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 06, pp.327</w:t>
+              <w:t xml:space="preserve">, 2020, 03, pp.143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Exportation sans frontières, confiscation sans argumentaire</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02514136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si ce n'est toi, est-ce donc ta mère ? Obs. sous Crim. 20 novembre 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloi Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13, pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'art de se faire attendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 10, pp.481</w:t>
+              <w:t xml:space="preserve">, 2019, 07 et 08, pp.397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Loin des yeux…</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit à l'avocat : d'avancées en dérobades, l'étrange valse de la CEDH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloi Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 01, pp.46</w:t>
+              <w:t xml:space="preserve">, 2019, 01, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Poulets pas crus, prévenu pas cuit</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle des pièces de la procédure par la Chambre criminelle de la Cour de cassation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloi Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 09, pp.434</w:t>
+              <w:t xml:space="preserve">, 2019, 11, pp.546</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Définition du détournement de procédure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 09, pp.450</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détenir sans justifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 04, pp.212</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suspect y es-tu ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11, pp.561</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit à l’avocat : d’avancées en dérobade, l’étrange valse de la CEDH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, p. 30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dis-moi où tu étais, je te dirai ce que tu as fait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 05, pp.277</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la motivation des oreilles qui traînent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 06, pp.338</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les avanies se cumulent, pas les infractions, obs. sous Crim. 24 janvier 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4, pp.196</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions sur la régularité de la procédure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10, pp.474</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stupéfiante flagrance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, pp.528</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les paroles s'envolent, les écrits se transmettent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 09, pp.418</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confusion entre question spéciale et question subsidiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 02, pp.92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peine après peine : elles se suivent et ne se superposent pas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 06, pp.309</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concours et cumuls des infractions contre les biens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 05, pp.219</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les hésitations du droit français sur la prostitution des majeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, pp. 813-825</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01379935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit selon Beccaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Revue juridique de l'Ouest </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.41-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 04, pp.219</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01104878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'abrogation du délit d'offense au président de la République au regard des exigences de la Cour européenne des droits de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...2345 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00924806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4165,719 +4234,719 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit pénal et usages culinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Valoriser les usages de l'agroalimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03654492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les structures individuelles et le droit pénal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les structures individuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03654447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le handicap de la victime pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handicap et Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le comte de Monte Cristo et le droit pénal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art et droit pénal : Enjeux et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03654456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cannibalisme en droit pénal français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La place du cannibalisme dans notre société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Européenne des Etudiants en droit - The European Law Students' Association (ELSA - Montpellier), Apr 2018, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activité professionnelle et irresponsabilité pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handicap et Droit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Droit pénal et activité professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le cannibalisme en droit pénal français</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enfant en droit pénal français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloi Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La place du cannibalisme dans notre société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Européenne des Etudiants en droit - The European Law Students' Association (ELSA - Montpellier), Apr 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">L’enfant en droit français et marocain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit de Marrakech, Apr 2017, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fonctions expressives et pédagogiques de la norme pénale à travers la prise en compte de la victime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit pénal et activité professionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">3ème Journée Camabcérès : Mutations du droit pénal, entre affirmations de valeurs et protection des libertés ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de droit de Marrakech, Apr 2017, Marrakech, Maroc</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit pénal et légalité d'exception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etats d'exception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit selon Beccaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journée Camabcérès : Mutations du droit pénal, entre affirmations de valeurs et protection des libertés ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Cycle de conférences " le droit selon.. "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01025609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4887,1038 +4956,1038 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le comte de Monte-Cristo et le droit pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Faculté de droit et de science politique de Montpellier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales de l’Équipe de droit pénal et sciences forensiques de Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, pp.87, 2024, 979-10-91076-60-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prise en compte de la douleur et de la souffrance de la victime dans le procès pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Douleurs et souffrances de l'Antiquité au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LEH Edition, pp.815, 2024, 978-2-38612-063-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malédiction et droit pénal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les excentricités du droit pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, pp.147, 2024, 978-2-38600-022-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humanisme et victimes d'infractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Clément</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, LEH Edition, pp.815, 2024, 978-2-38612-063-3</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humanisme et droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.43, 2023, 978-2-84934-758-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foeticide, jurisprudence et droit pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2, pp.87, 2024, 979-10-91076-60-9</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Naître ou ne pas naître de l'Antiquité au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LEH Edition, pp.1009, 2023, 978-2-84874-987-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surprise sur prises, note ss Crim. 23 janvier 2019, n° 18-82.833 et Crim. 4 septembre 2019, n° 18-85.919</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naître ou ne pas naître de l'Antiquité au XXIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LEH Edition, pp.1009, 2023, 978-2-84874-987-7</w:t>
+              <w:t xml:space="preserve">Sexe et sciences forensiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La personne handicapée victime d'infraction pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanisme et droit pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mare &amp; Martin, pp.43, 2023, 978-2-84934-758-4</w:t>
+              <w:t xml:space="preserve">Droit et handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit pénal et usages culinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit et handicap</w:t>
+              <w:t xml:space="preserve">Valoriser les usages, T. 2, Les usages de l'agroalimentaire, sous la dir. de Cyril Levavasseur et Kevin Magnier-Merran. LexisNexis, coll. Droit des usages, p. 91</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sadomasochisme et le droit pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sexe et sciences forensiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déontologie et discipline des auxiliaires de justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de la Faculté de Droit et de Science politique de Montpellier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Déontologie et discipline des auxiliaires de justice, quelles perspectives d'évolution ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.25, 2022, 979-10-91076-53-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le risque pénal dans les structures individuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Valoriser les usages, T. 2, Les usages de l'agroalimentaire, sous la dir. de Cyril Levavasseur et Kevin Magnier-Merran. LexisNexis, coll. Droit des usages, p. 91</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Les structures individuelles, sous la dir. de Nadège Jullian, Sandrine Tisseyre et Arnaud de Bissy, Presses de l'Université de Toulouse 1 Capitole, coll. des Actes de colloque de l'IFR, p. 237</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conditions de recevabilité de l’action civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Encyclopédie de procédure pénale lexbase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lamy, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Eloi Clément</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fonctions expressives et pédagogiques de la loi pénale à travers la prise en compte de la victime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Faculté de Droit et de Science politique. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mutations du droit pénal, entre affirmation de valeurs et protection des libertés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.43-56, 2018, 979-10-91076-36-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fonctions expressive et pédagogique de la norme pénale à travers la prise en compte de la victime, sous la dir. de Marie-Christine Sordino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloi Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de la Faculté de Droit et de Science politique de Montpellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Déontologie et discipline des auxiliaires de justice, quelles perspectives d'évolution ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.25, 2022, 979-10-91076-53-1</w:t>
+              <w:t xml:space="preserve">Mutations du droit pénal, entre affirmation de valeurs et protection des libertés ? Actes du colloque 3ème Journée Cambacérès du 29 juin 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-10-91076-36-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...283 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02309752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId92"/>
+      <w:footerReference w:type="default" r:id="rId93"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6065,51 +6134,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05477245v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;loi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05519703v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05046893v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446524v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05270621v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04912377v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049522v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05122664v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049542v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04552838v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04653190v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04473645v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04305763v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04213151v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950548v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041646v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252450v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04165684v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708011v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816144v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539858v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03784255v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654546v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652145v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654552v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049648v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614031v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03294478v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407149v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218594v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03262703v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499016v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048020v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03077865v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02612971v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970021v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514136v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896955v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451352v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451425v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451411v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451331v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02310311v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451433v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451393v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451406v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451399v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02310322v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226420v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226477v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226464v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226469v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226439v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226452v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225197v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379935v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104878v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924806v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654492v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654447v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654456v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654444v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02317679v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654467v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318525v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654478v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654483v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025609v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049575v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049637v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Bouchard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049563v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049619v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049587v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654521v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654532v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654504v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654526v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049677v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654510v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02309741v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01830950v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02309752v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05628960v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;loi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05477245v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05519703v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04912377v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05270621v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05046893v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446524v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049522v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05122664v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049542v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04473645v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04653190v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04552838v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04165684v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041646v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252450v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04213151v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950548v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04305763v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049648v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614031v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539858v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816144v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708011v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03784255v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654546v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652145v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654552v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407149v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03294478v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218594v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03262703v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499016v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896955v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970021v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02612971v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03077865v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048020v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514136v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02310322v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451411v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451331v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451352v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451425v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451393v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451433v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02310311v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451399v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451406v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226439v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226469v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226477v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226464v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226420v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226452v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225197v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379935v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104878v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924806v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654492v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654447v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654444v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654456v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02317679v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654467v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318525v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654478v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654483v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025609v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049563v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049637v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Bouchard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049575v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049587v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049619v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654532v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654521v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654504v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654526v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049677v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654510v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02309741v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01830950v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02309752v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>