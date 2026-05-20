--- v0 (2026-04-12)
+++ v1 (2026-05-20)
@@ -66,1767 +66,1901 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association Between Preserved Glaucoma Eye Drops Exposure and Glaucoma Surgery Occurrence: A Nationwide 10-Year Outcome Study</w:t>
+                <w:t xml:space="preserve">Clinical and Genetic Spectrum of ACO2-Linked Dominant Optic Atrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Chamard</w:t>
+                <w:t xml:space="preserve">Cléis Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bron</w:t>
+                <w:t xml:space="preserve">Aymane Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Roux</w:t>
+                <w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Collin</w:t>
+                <w:t xml:space="preserve">Xavier Dieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Villain</w:t>
+                <w:t xml:space="preserve">Rahul Makam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ophthalmology and Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14 (10), pp.2543-2555. </w:t>
+              <w:t xml:space="preserve">JAMA Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40123-025-01203-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1001/jamaophthalmol.2026.0634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05299908v1</w:t>
+                <w:t xml:space="preserve">hal-05610731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Retinal Capillary Density using OCT Angiography according to Acute Ischemic Stroke Etiologies - A Matched Case –Control Study</w:t>
+                <w:t xml:space="preserve">Association Between Preserved Glaucoma Eye Drops Exposure and Glaucoma Surgery Occurrence: A Nationwide 10-Year Outcome Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloi Debourdeau</w:t>
+                <w:t xml:space="preserve">Chloé Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloe Chamard</w:t>
+                <w:t xml:space="preserve">Alain Bron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Ayrignac</w:t>
+                <w:t xml:space="preserve">Barbara Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Varnier</w:t>
+                <w:t xml:space="preserve">Cédric Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannah Crowdy</w:t>
+                <w:t xml:space="preserve">Max Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RETINA. The Journal of Retinal and Vitreous Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Ophthalmology and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (10), pp.2543-2555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/IAE.0000000000004378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40123-025-01203-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04956714v1</w:t>
+                <w:t xml:space="preserve">hal-05299908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and Biometric Factors Associated with Prediction Errors Related to Lens Position in Vitrectomized Patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Retinal Capillary Density using OCT Angiography according to Acute Ischemic Stroke Etiologies - A Matched Case –Control Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Debourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Plat</w:t>
+                <w:t xml:space="preserve">Chloe Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Hoa</w:t>
+                <w:t xml:space="preserve">Xavier Ayrignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Varnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Crowdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ophthalmic Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000542358⟩</w:t>
+              <w:t xml:space="preserve">RETINA. The Journal of Retinal and Vitreous Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/IAE.0000000000004378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04926635v1</w:t>
+                <w:t xml:space="preserve">inserm-04956714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictors of pain during phacoemulsification under local sedation: A multicentric study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clinical and Biometric Factors Associated with Prediction Errors Related to Lens Position in Vitrectomized Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Debourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloi Debourdeau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Chloé Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L Jeanjean</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Plat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfo.2024.104346⟩</w:t>
+              <w:t xml:space="preserve">Ophthalmic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 68 (1), pp.52-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000542358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04762393v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dementia and glaucoma: Results from a Nationwide French Study between 2006 and 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Ophthalmologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 102 (5), pp.e754-e761. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/aos.16624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04956641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treat-and-Extend Versus &amp;lt;i&amp;gt;Pro re nata&amp;lt;/i&amp;gt; Regimens of Ranibizumab and Aflibercept in Neovascular Age-Related Macular Degeneration: A Comparative Study from Routine Clinical Practice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictors of pain during phacoemulsification under local sedation: A multicentric study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Debourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Ortis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloi Debourdeau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Barthelmes</w:t>
+                <w:t xml:space="preserve">Chloé Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Gillies</w:t>
+                <w:t xml:space="preserve">H Crowdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Jeanjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ophthalmology and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40123-024-00983-2⟩</w:t>
+              <w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48 (1), pp.104346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfo.2024.104346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04667039v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does HbA1c Level or Glomerular Filtration Rate Affect the Clinical Response to Endothelial Growth Factor Therapy (Ranibizumab or Aflibercept) in Diabetic Macular Edema? A Real-Life Experience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Treat-and-Extend Versus &amp;lt;i&amp;gt;Pro re nata&amp;lt;/i&amp;gt; Regimens of Ranibizumab and Aflibercept in Neovascular Age-Related Macular Degeneration: A Comparative Study from Routine Clinical Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Debourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Beylerian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Henry Gabrielle</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barthelmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Gillies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ophthalmology and Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 12, pp.2657-2670. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40123-023-00758-1⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 13, pp.2343-2355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40123-024-00983-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176865v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association Between Vision and Brain Cortical Thickness in a Community-Dwelling Elderly Cohort</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Does HbA1c Level or Glomerular Filtration Rate Affect the Clinical Response to Endothelial Growth Factor Therapy (Ranibizumab or Aflibercept) in Diabetic Macular Edema? A Real-Life Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Debourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie Nael</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Medard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry Gabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eye and Brain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/EB.S358384⟩</w:t>
+              <w:t xml:space="preserve">Ophthalmology and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.2657-2670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40123-023-00758-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03723682v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal Effect of Bariatric Surgery on Retinal Microcirculation and Target Organ Damage: the BASTOD Study</w:t>
+                <w:t xml:space="preserve">Association Between Vision and Brain Cortical Thickness in a Community-Dwelling Elderly Cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chloé Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome J. Maller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Menjot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eloi Debourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chiquet</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11695-022-06064-2⟩</w:t>
+              <w:t xml:space="preserve">Eye and Brain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, pp.71-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/EB.S358384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03653974v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03723682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retinal Microcirculation Changes in Crohn’s Disease Patients under Biologics, a Potential Biomarker of Severity: A Pilot Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Longitudinal Effect of Bariatric Surgery on Retinal Microcirculation and Target Organ Damage: the BASTOD Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Debourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Max Villain</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Carriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Personalized Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Obesity Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11695-022-06064-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jpm12020230⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04943064v1</w:t>
+                <w:t xml:space="preserve">hal-03653974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors of rejection after penetrating keratoplasty: a retrospective monocentric study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retinal Microcirculation Changes in Crohn’s Disease Patients under Biologics, a Potential Biomarker of Severity: A Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Debourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloi Debourdeau</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Chloé Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Plat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graefe's Archive for Clinical and Experimental Ophthalmology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00417-022-05691-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Personalized Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (2), pp.230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jpm12020230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04077749v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Keratoconus Risk Factors: A Cross-Sectional Case—Control Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risk factors of rejection after penetrating keratoplasty: a retrospective monocentric study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Debourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Builles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Boulhic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloi Debourdeau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Chloé Chamard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Max Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ophthalmology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2022/6605771⟩</w:t>
+              <w:t xml:space="preserve">Graefe's Archive for Clinical and Experimental Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 260 (11), pp.3627-3638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00417-022-05691-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03930828v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">New Keratoconus Risk Factors: A Cross-Sectional Case—Control Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Debourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Planells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022, pp.6605771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2022/6605771⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Amylose vitréorétinienne héréditaire : à propos d’un cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Debourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Zagroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Daien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 44 (7), pp.1084-1086. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfo.2020.12.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03648432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1836,100 +1970,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications de la microcirculation rétinienne dans le cadre de maladies systémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Debourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. universite des sciences de montpellier, 2024. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04961639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1939,374 +2073,374 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does HbA1c Level or Glomerular Filtration Rate Affect the Clinical Response to Endothelial Growth Factor Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Debourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association for Research in Vision and Ophthalmology (ARVO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, New Orleans (Louisiana), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cas clinique : à propose d'une amylose à transthyrétine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Debourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journées perpignanaises d'ophtalmologie 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rétinopathie diabétique, imagerie multimodale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Debourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Ophtalmologique Féminine Française : congrès 1ère édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODIFICATIONS DE LA MICROCIRCULATION RÉTINIENNE CHEZ LES PATIENTS ATTEINTS DE LA MALADIE DE CROHN SOUS TRAITEMENT IMMUNOSUPPRESSEUR : UN BIOMARQUEUR POTENTIEL DE LA SÉVÉRITÉ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Debourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Societe francaise d'ophtalmologie : congrès national 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cas flash : Amylose vitréorétinienne héréditaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Debourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès AMMYR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Palavas les Flots, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2316,105 +2450,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microvascular modifications in OCT angiography associated with the severity of Crohn's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Debourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Human health and pathology. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-04008238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId81"/>
+      <w:footerReference w:type="default" r:id="rId88"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2561,51 +2695,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299908v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chamard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Collin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Villain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40123-025-01203-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04956714v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Debourdeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Chamard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ayrignac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Varnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Crowdy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/IAE.0000000000004378" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926635v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pineau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Plat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hoa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000542358" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762393v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ortis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Crowdy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Jeanjean" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfo.2024.104346" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04956641v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alonso" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carri&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Arnould" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aos.16624" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667039v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Beylerian" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barthelmes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gillies" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40123-024-00983-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176865v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Medard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry Gabrielle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40123-023-00758-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03723682v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Maller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menjot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nael" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/EB.S358384" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653974v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gardes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nocca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carriere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chiquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-022-06064-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943064v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm12020230" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077749v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Builles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Couderc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Boulhic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-022-05691-w" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930828v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Planells" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/6605771" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03648432v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Debourdeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Zagroun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daien" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfo.2020.12.025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04961639v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943097v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943130v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943084v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943110v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943115v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04008238v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610731v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;is Beaulieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymane Bouzidi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desquiret-Dumas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Makam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaophthalmol.2026.0634" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299908v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chamard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Roux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Collin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Villain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40123-025-01203-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04956714v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Debourdeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Chamard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ayrignac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Varnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Crowdy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/IAE.0000000000004378" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926635v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pineau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Plat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hoa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000542358" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04956641v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alonso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carri&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Arnould" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aos.16624" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762393v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ortis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Crowdy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Jeanjean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfo.2024.104346" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667039v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Beylerian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Nguyen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barthelmes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gillies" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40123-024-00983-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176865v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Medard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry Gabrielle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40123-023-00758-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03723682v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Maller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menjot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nael" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/EB.S358384" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653974v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gardes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nocca" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carriere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chiquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-022-06064-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943064v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm12020230" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077749v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Builles" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Couderc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Boulhic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-022-05691-w" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930828v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Planells" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/6605771" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03648432v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Debourdeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Zagroun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daien" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfo.2020.12.025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04961639v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943097v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943130v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943084v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943110v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943115v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04008238v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>