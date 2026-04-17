--- v0 (2026-03-09)
+++ v1 (2026-04-17)
@@ -168,1231 +168,1499 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat flow of the Mozambique channel: New data and predicted surface heat flow map</w:t>
+                <w:t xml:space="preserve">Setting the Sequence of Slicing Events Along Deep Subduction Interfaces: 2. P-T Conditions and Timing of Accretion and Exhumation in Western Crete (Hellenic Margin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Glodny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Angiboust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward R Sobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eloïse Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2024.106723⟩</w:t>
+              <w:t xml:space="preserve">Tektonika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 4 (1), pp.88-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.55575/tektonika2026.4.1.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04431797v1</w:t>
+                <w:t xml:space="preserve">hal-05587833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The distinct morphologic signature of underplating and seamounts in accretionary prisms, insights from thermomechanical modeling applied to Coastal Iranian Makran</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sepideh Pajang</w:t>
+                <w:t xml:space="preserve">Setting the Sequence of Slicing Events Along Deep Subduction Interfaces: 1. The Tectonic and Thermal Structure of the High-P Duplex in Western Crete (Hellenic Margin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Mahdi Khatib</w:t>
+                <w:t xml:space="preserve">Romain Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoudreza Heyhat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eloïse Bessière</w:t>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2022.229617⟩</w:t>
+              <w:t xml:space="preserve">Tektonika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 4 (1), pp.62-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.55575/tektonika2026.4.1.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03846317v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;SUP&amp;gt;40&amp;lt;/SUP&amp;gt;Ar/&amp;lt;SUP&amp;gt;39&amp;lt;/SUP&amp;gt;Ar Age Constraints on HP/LT Metamorphism in Extensively Overprinted Units: The Example of the Alpujárride Subduction Complex (Betic Cordillera, Spain)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Heat flow of the Mozambique channel: New data and predicted surface heat flow map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Poort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Scaillet</w:t>
+                <w:t xml:space="preserve">Tristan Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Augier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021TC006889⟩</w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 162, pp.106723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2024.106723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03636651v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04431797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateral variations of pressure-temperature evolution in non-cylindrical orogens and 3-D subduction dynamics: the Betic-Rif Cordillera example</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The distinct morphologic signature of underplating and seamounts in accretionary prisms, insights from thermomechanical modeling applied to Coastal Iranian Makran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sepideh Pajang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Mahdi Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoudreza Heyhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadaya Cubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Bessière</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jacques Précigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2021007⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.229617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2022.229617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149643v2</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exhumation of the Ronda peridotite during hyper‐extension: New structural and thermal constraints from the Nieves Unit (western Betic Cordillera, Spain)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">&amp;lt;SUP&amp;gt;40&amp;lt;/SUP&amp;gt;Ar/&amp;lt;SUP&amp;gt;39&amp;lt;/SUP&amp;gt;Ar Age Constraints on HP/LT Metamorphism in Extensively Overprinted Units: The Example of the Alpujárride Subduction Complex (Betic Cordillera, Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Miguel Azañón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 40 (10), pp.e2020TC006271. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020tc006271⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 41 (2), pp.e2021TC006889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021TC006889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03336275v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03636651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed tectonic reconstructions of the Western Mediterranean region for the last 35 Ma, insights on driving mechanisms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Lateral variations of pressure-temperature evolution in non-cylindrical orogens and 3-D subduction dynamics: the Betic-Rif Cordillera example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Agnès Maillard</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Précigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 191, pp.37. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2020040⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 192 (1), pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2021007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03079936v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149643v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géodynamique de la Méditerranée occidentale : une série de bassins d'arrière-arc dans un environnement montagneux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Exhumation of the Ronda peridotite during hyper‐extension: New structural and thermal constraints from the Nieves Unit (western Betic Cordillera, Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Précigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Romagny</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géochronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (10), pp.e2020TC006271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020tc006271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03979552v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03336275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synextensional Granitoids and Detachment Systems Within Cycladic Metamorphic Core Complexes (Aegean Sea, Greece): Toward a Regional Tectonomagmatic Model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Géodynamique de la Méditerranée occidentale : une série de bassins d'arrière-arc dans un environnement montagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Romagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Laurent</w:t>
+                <w:t xml:space="preserve">Damien Do Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géochronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01857065v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain Localization Within a Syntectonic Intrusion in a Back-Arc Extensional Context: The Naxos Monzogranite (Greece)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detailed tectonic reconstructions of the Western Mediterranean region for the last 35 Ma, insights on driving mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Romagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eloïse Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 191, pp.37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2020040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03079936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synextensional Granitoids and Detachment Systems Within Cycladic Metamorphic Core Complexes (Aegean Sea, Greece): Toward a Regional Tectonomagmatic Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Rabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (8), pp.2328-2362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2017TC004697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01857065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strain Localization Within a Syntectonic Intrusion in a Back-Arc Extensional Context: The Naxos Monzogranite (Greece)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Rabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Précigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2018, 37 (2), pp.558-587. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2017TC004801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01680181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1402,1303 +1670,1303 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadenced basal-accretion events along the hellenic margin: insights from the high-pressure metamorphic complex in western Crete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Glodny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GSA Connects 2021 in Portland, Oregon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Portland, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1130/abs/2021AM-369029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic hazard of the Western Makran subduction zone: Effect of heat flow on frictional properties combining mechanical and thermo-mechanical modelling approaches</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Lateral variations of pressure-temperature evolution in non-cylindrical orogens and 3-D subduction dynamics: the Betic-Rif Cordillera example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Letouzey</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Précigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-13351⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2021 (online)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-7837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184310v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Set the cadence of basal-accretion events along the subduction interface: a geological monitoring of the Hellenic margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Glodny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onno Oncken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accretion-controlled forearc deformation pulses recorded by high-pressure paleo-accretionary wedges: the example of the Hellenic subduction zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onno Oncken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Glodny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. pp.EGU21-5897, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-5897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateral variations of pressure-temperature evolution in non-cylindrical orogens and 3-D subduction dynamics: the Betic-Rif Cordillera example</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Seismic hazard of the Western Makran subduction zone: Effect of heat flow on frictional properties combining mechanical and thermo-mechanical modelling approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sepideh Pajang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadaya Cubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le-Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jacques Précigout</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Letouzey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021 (online)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-7837⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-13351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554562v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geodynamic evolution of the western Mediterranean during the Late Cenozoic: a new reconstruction using GPlates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Extensional emplacement of the Ronda peridotite as recorded in the Dorsale unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Romagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Précigout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.4408</w:t>
+              <w:t xml:space="preserve">, 2018, Vienne, Austria. pp.13348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03552840v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensional emplacement of the Ronda peridotite as recorded in the Dorsale unit</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Geodynamic evolution of the western Mediterranean during the Late Cenozoic: a new reconstruction using GPlates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Romagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Frizon de Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Vienne, Austria. pp.13348</w:t>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.4408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03552834v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New field evidence for the emplacement of the Ronda peridotite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Romagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Savastano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Vienne, Austria. pp.7978</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03552757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geodynamic evolution of the western Mediterranean basin since the Late Cretaceous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Romagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloise Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Gumiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Granitoids and extensional shear zones in the Aegean Sea (Greece), interactions during Metamorphic Core Complexes formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Rabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-5146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01143061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2708,114 +2976,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution géodynamique des Zones Internes des Cordillères Bétiques (Andalousie, Espagne) : Apports d’une étude pluridisciplinaire du Complexe Alpujárride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université d'Orléans, 2019. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02392008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId75"/>
+      <w:footerReference w:type="default" r:id="rId80"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2883,51 +3151,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="33EC4EBB"/>
+    <w:nsid w:val="95A7E1EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3114,51 +3382,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eloise-bessiere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7646-597X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/254791409" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/161162060499551402204" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04431797v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bessi&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Poort" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cornu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2024.106723" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846317v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Pajang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mahdi Khatib" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoudreza Heyhat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadaya Cubas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2022.229617" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636651v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Scaillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Miguel Aza&#241;&#243;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC006889" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03149643v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pr&#233;cigout" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03336275v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Romagny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020tc006271" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03079936v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020040" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979552v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Do Couto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01857065v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rabillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Laurent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017TC004697" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01680181v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004801" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508391v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Glodny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Angiboust" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/abs/2021AM-369029" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184310v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le-Pourhiet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Letouzey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-13351" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522373v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onno Oncken" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508303v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-5897" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554562v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7837" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552840v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552834v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552757v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bessiere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Savastano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551946v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Bessi&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143061v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02392008v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eloise-bessiere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7646-597X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/254791409" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/161162060499551402204" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587833v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Glodny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Angiboust" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward R Sobel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bessi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2026.4.1.107" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587820v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2026.4.1.106" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04431797v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Poort" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cornu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2024.106723" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846317v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Pajang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mahdi Khatib" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoudreza Heyhat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadaya Cubas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2022.229617" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636651v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Scaillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Miguel Aza&#241;&#243;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC006889" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03149643v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pr&#233;cigout" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03336275v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Romagny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020tc006271" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979552v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Do Couto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03079936v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maillard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020040" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01857065v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rabillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Laurent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017TC004697" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01680181v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004801" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508391v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/abs/2021AM-369029" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554562v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7837" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522373v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onno Oncken" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508303v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-5897" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184310v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le-Pourhiet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Letouzey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-13351" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552834v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552840v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552757v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bessiere" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Savastano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551946v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Bessi&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143061v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02392008v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>