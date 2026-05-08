--- v1 (2026-04-17)
+++ v2 (2026-05-08)
@@ -855,334 +855,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03636651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateral variations of pressure-temperature evolution in non-cylindrical orogens and 3-D subduction dynamics: the Betic-Rif Cordillera example</w:t>
+                <w:t xml:space="preserve">Exhumation of the Ronda peridotite during hyper‐extension: New structural and thermal constraints from the Nieves Unit (western Betic Cordillera, Spain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Précigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Romagny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2021007⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (10), pp.e2020TC006271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020tc006271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03149643v2</w:t>
+                <w:t xml:space="preserve">insu-03336275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exhumation of the Ronda peridotite during hyper‐extension: New structural and thermal constraints from the Nieves Unit (western Betic Cordillera, Spain)</w:t>
+                <w:t xml:space="preserve">Lateral variations of pressure-temperature evolution in non-cylindrical orogens and 3-D subduction dynamics: the Betic-Rif Cordillera example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Précigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 40 (10), pp.e2020TC006271. </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 192 (1), pp.8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020tc006271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2021007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03336275v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149643v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géodynamique de la Méditerranée occidentale : une série de bassins d'arrière-arc dans un environnement montagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Romagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1250,51 +1250,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed tectonic reconstructions of the Western Mediterranean region for the last 35 Ma, insights on driving mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Romagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1812,554 +1812,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateral variations of pressure-temperature evolution in non-cylindrical orogens and 3-D subduction dynamics: the Betic-Rif Cordillera example</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seismic hazard of the Western Makran subduction zone: Effect of heat flow on frictional properties combining mechanical and thermo-mechanical modelling approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sepideh Pajang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadaya Cubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le-Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jacques Précigout</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Letouzey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021 (online)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-7837⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-13351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03554562v1</w:t>
+                <w:t xml:space="preserve">hal-03184310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Set the cadence of basal-accretion events along the subduction interface: a geological monitoring of the Hellenic margin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuel Angiboust</w:t>
+                <w:t xml:space="preserve">Lateral variations of pressure-temperature evolution in non-cylindrical orogens and 3-D subduction dynamics: the Betic-Rif Cordillera example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Onno Oncken</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Précigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021 (online)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-7837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03522373v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accretion-controlled forearc deformation pulses recorded by high-pressure paleo-accretionary wedges: the example of the Hellenic subduction zone</w:t>
+                <w:t xml:space="preserve">Set the cadence of basal-accretion events along the subduction interface: a geological monitoring of the Hellenic margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Glodny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Angiboust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onno Oncken</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508303v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic hazard of the Western Makran subduction zone: Effect of heat flow on frictional properties combining mechanical and thermo-mechanical modelling approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadaya Cubas</w:t>
+                <w:t xml:space="preserve">Accretion-controlled forearc deformation pulses recorded by high-pressure paleo-accretionary wedges: the example of the Hellenic subduction zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Le-Pourhiet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Letouzey</w:t>
+                <w:t xml:space="preserve">Onno Oncken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Glodny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Angiboust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2021, Online, Austria. </w:t>
+              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. pp.EGU21-5897, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-13351⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-5897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184310v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extensional emplacement of the Ronda peridotite as recorded in the Dorsale unit</w:t>
               </w:r>
@@ -2384,51 +2384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Romagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Précigout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2466,51 +2466,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geodynamic evolution of the western Mediterranean during the Late Cenozoic: a new reconstruction using GPlates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Romagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2604,51 +2604,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New field evidence for the emplacement of the Ronda peridotite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Romagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2712,51 +2712,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geodynamic evolution of the western Mediterranean basin since the Late Cretaceous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Romagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3151,51 +3151,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="95A7E1EA"/>
+    <w:nsid w:val="245B9E84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3382,51 +3382,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eloise-bessiere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7646-597X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/254791409" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/161162060499551402204" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587833v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Glodny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Angiboust" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward R Sobel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bessi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2026.4.1.107" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587820v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2026.4.1.106" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04431797v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Poort" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cornu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2024.106723" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846317v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Pajang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mahdi Khatib" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoudreza Heyhat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadaya Cubas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2022.229617" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636651v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Scaillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Miguel Aza&#241;&#243;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC006889" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03149643v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pr&#233;cigout" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03336275v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Romagny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020tc006271" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979552v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Do Couto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03079936v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maillard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020040" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01857065v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rabillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Laurent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017TC004697" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01680181v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004801" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508391v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/abs/2021AM-369029" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554562v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7837" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522373v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onno Oncken" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508303v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-5897" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184310v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le-Pourhiet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Letouzey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-13351" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552834v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552840v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552757v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bessiere" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Savastano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551946v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Bessi&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143061v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02392008v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eloise-bessiere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7646-597X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/254791409" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/161162060499551402204" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587833v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Glodny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Angiboust" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward R Sobel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bessi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2026.4.1.107" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587820v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2026.4.1.106" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04431797v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Poort" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cornu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2024.106723" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846317v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Pajang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mahdi Khatib" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoudreza Heyhat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadaya Cubas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2022.229617" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636651v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Scaillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Miguel Aza&#241;&#243;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC006889" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03336275v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pr&#233;cigout" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Romagny" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020tc006271" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03149643v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979552v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Do Couto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03079936v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maillard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020040" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01857065v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rabillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Laurent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017TC004697" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01680181v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004801" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508391v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/abs/2021AM-369029" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184310v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le-Pourhiet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Letouzey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-13351" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554562v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7837" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522373v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onno Oncken" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508303v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-5897" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552834v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552840v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552757v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bessiere" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Savastano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551946v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Bessi&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143061v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02392008v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>