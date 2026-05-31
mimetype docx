--- v2 (2026-05-08)
+++ v3 (2026-05-31)
@@ -127,50 +127,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">161162060499551402204</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=1fJ0UI8AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -194,1473 +215,1473 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Setting the Sequence of Slicing Events Along Deep Subduction Interfaces: 2. P-T Conditions and Timing of Accretion and Exhumation in Western Crete (Hellenic Margin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Glodny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward R Sobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tektonika</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 4 (1), pp.88-113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.55575/tektonika2026.4.1.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05587833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Setting the Sequence of Slicing Events Along Deep Subduction Interfaces: 1. The Tectonic and Thermal Structure of the High-P Duplex in Western Crete (Hellenic Margin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tektonika</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 4 (1), pp.62-87. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.55575/tektonika2026.4.1.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05587820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat flow of the Mozambique channel: New data and predicted surface heat flow map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Poort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 162, pp.106723. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2024.106723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04431797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The distinct morphologic signature of underplating and seamounts in accretionary prisms, insights from thermomechanical modeling applied to Coastal Iranian Makran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sepideh Pajang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Mahdi Khatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoudreza Heyhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.229617. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tecto.2022.229617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03846317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;SUP&amp;gt;40&amp;lt;/SUP&amp;gt;Ar/&amp;lt;SUP&amp;gt;39&amp;lt;/SUP&amp;gt;Ar Age Constraints on HP/LT Metamorphism in Extensively Overprinted Units: The Example of the Alpujárride Subduction Complex (Betic Cordillera, Spain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Miguel Azañón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 41 (2), pp.e2021TC006889. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2021TC006889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03636651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exhumation of the Ronda peridotite during hyper‐extension: New structural and thermal constraints from the Nieves Unit (western Betic Cordillera, Spain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Précigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Romagny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 40 (10), pp.e2020TC006271. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2020tc006271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03336275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lateral variations of pressure-temperature evolution in non-cylindrical orogens and 3-D subduction dynamics: the Betic-Rif Cordillera example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Jolivet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Précigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 192 (1), pp.8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2021007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149643v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géodynamique de la Méditerranée occidentale : une série de bassins d'arrière-arc dans un environnement montagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Romagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Jolivet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Do Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géochronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed tectonic reconstructions of the Western Mediterranean region for the last 35 Ma, insights on driving mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Romagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 191, pp.37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/bsgf/2020040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03079936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synextensional Granitoids and Detachment Systems Within Cycladic Metamorphic Core Complexes (Aegean Sea, Greece): Toward a Regional Tectonomagmatic Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Rabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 37 (8), pp.2328-2362. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2017TC004697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01857065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain Localization Within a Syntectonic Intrusion in a Back-Arc Extensional Context: The Naxos Monzogranite (Greece)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Rabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Précigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 37 (2), pp.558-587. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017TC004801⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01680181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1670,1303 +1691,1303 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadenced basal-accretion events along the hellenic margin: insights from the high-pressure metamorphic complex in western Crete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Glodny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GSA Connects 2021 in Portland, Oregon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Portland, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/abs/2021AM-369029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic hazard of the Western Makran subduction zone: Effect of heat flow on frictional properties combining mechanical and thermo-mechanical modelling approaches</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eloïse Bessière</w:t>
+                <w:t xml:space="preserve">Accretion-controlled forearc deformation pulses recorded by high-pressure paleo-accretionary wedges: the example of the Hellenic subduction zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Letouzey</w:t>
+                <w:t xml:space="preserve">Onno Oncken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Glodny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Angiboust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2021, Online, Austria. </w:t>
+              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. pp.EGU21-5897, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-13351⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-5897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184310v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateral variations of pressure-temperature evolution in non-cylindrical orogens and 3-D subduction dynamics: the Betic-Rif Cordillera example</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Seismic hazard of the Western Makran subduction zone: Effect of heat flow on frictional properties combining mechanical and thermo-mechanical modelling approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sepideh Pajang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadaya Cubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le-Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jacques Précigout</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Letouzey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021 (online)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-7837⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-13351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03554562v1</w:t>
+                <w:t xml:space="preserve">hal-03184310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Set the cadence of basal-accretion events along the subduction interface: a geological monitoring of the Hellenic margin</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Lateral variations of pressure-temperature evolution in non-cylindrical orogens and 3-D subduction dynamics: the Betic-Rif Cordillera example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Onno Oncken</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Précigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021 (online)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-7837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03522373v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accretion-controlled forearc deformation pulses recorded by high-pressure paleo-accretionary wedges: the example of the Hellenic subduction zone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Set the cadence of basal-accretion events along the subduction interface: a geological monitoring of the Hellenic margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Glodny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Angiboust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onno Oncken</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508303v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extensional emplacement of the Ronda peridotite as recorded in the Dorsale unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Romagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Précigout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Vienne, Austria. pp.13348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03552834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geodynamic evolution of the western Mediterranean during the Late Cenozoic: a new reconstruction using GPlates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Romagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Frizon de Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.4408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03552840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New field evidence for the emplacement of the Ronda peridotite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Romagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Jolivet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Savastano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Vienne, Austria. pp.7978</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03552757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geodynamic evolution of the western Mediterranean basin since the Late Cretaceous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Romagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Jolivet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloise Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Gumiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Granitoids and extensional shear zones in the Aegean Sea (Greece), interactions during Metamorphic Core Complexes formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Rabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-5146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01143061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2976,114 +2997,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution géodynamique des Zones Internes des Cordillères Bétiques (Andalousie, Espagne) : Apports d’une étude pluridisciplinaire du Complexe Alpujárride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université d'Orléans, 2019. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02392008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId80"/>
+      <w:footerReference w:type="default" r:id="rId81"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3151,51 +3172,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="245B9E84"/>
+    <w:nsid w:val="9BAA415A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3382,51 +3403,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eloise-bessiere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7646-597X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/254791409" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/161162060499551402204" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587833v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Glodny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Angiboust" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward R Sobel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bessi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2026.4.1.107" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587820v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2026.4.1.106" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04431797v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Poort" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cornu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2024.106723" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846317v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Pajang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mahdi Khatib" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoudreza Heyhat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadaya Cubas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2022.229617" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636651v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Scaillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Miguel Aza&#241;&#243;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC006889" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03336275v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pr&#233;cigout" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Romagny" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020tc006271" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03149643v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979552v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Do Couto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03079936v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maillard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020040" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01857065v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rabillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Laurent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017TC004697" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01680181v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004801" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508391v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/abs/2021AM-369029" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184310v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le-Pourhiet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Letouzey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-13351" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554562v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7837" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522373v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onno Oncken" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508303v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-5897" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552834v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552840v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552757v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bessiere" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Savastano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551946v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Bessi&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143061v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02392008v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eloise-bessiere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7646-597X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/254791409" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/161162060499551402204" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=1fJ0UI8AAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587833v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Glodny" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Angiboust" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward R Sobel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bessi&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2026.4.1.107" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587820v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2026.4.1.106" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04431797v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Poort" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cornu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2024.106723" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846317v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Pajang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mahdi Khatib" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoudreza Heyhat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadaya Cubas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2022.229617" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636651v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Scaillet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Miguel Aza&#241;&#243;n" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC006889" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03336275v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pr&#233;cigout" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Romagny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020tc006271" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03149643v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979552v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Do Couto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03079936v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maillard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020040" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01857065v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rabillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Laurent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017TC004697" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01680181v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004801" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508391v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/abs/2021AM-369029" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508303v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onno Oncken" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-5897" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184310v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le-Pourhiet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Letouzey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-13351" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554562v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7837" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522373v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552834v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552840v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552757v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bessiere" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Savastano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551946v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Bessi&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143061v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02392008v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>