--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -918,298 +918,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet mémoire&amp;quot; d'une alimentation hyperprotéique dans un modèle animal de retard de croissance intra-utérin</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Berengere Coupe</w:t>
+                <w:t xml:space="preserve">SFRP-02 – Recherche expérimentale – Effet mémoire d’une alimentation hyperprotéique chez le raton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloise E. Delamaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christine C. Hoebler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Catherine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées Francophones de Nutrition-JFN</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès des Sociétés Françaises Médico-chirurgicales Pédiatriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Nantes, France. pp.1031, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0929-693X(08)72420-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01415273v1</w:t>
+                <w:t xml:space="preserve">hal-02663339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SFRP-02 – Recherche expérimentale – Effet mémoire d’une alimentation hyperprotéique chez le raton</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Effet mémoire&amp;quot; d'une alimentation hyperprotéique dans un modèle animal de retard de croissance intra-utérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloise Delamaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hoebler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Parnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berengere Coupe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Michel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des Sociétés Françaises Médico-chirurgicales Pédiatriques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7. Journées Francophones de Nutrition-JFN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02663339v1</w:t>
+                <w:t xml:space="preserve">hal-01415273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of two approaches to study the mammary use of glucose for lactose synthesis in dairy cows: net mammary balance and RNA levels</w:t>
               </w:r>
@@ -1608,204 +1608,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milking frequency affects mammary epithelium integrity from 16-h milking interval in dairy cows</w:t>
+                <w:t xml:space="preserve">Utilisation mammaire du glucose lors d'une diminution de la production laitière provoquée par la monotraite et/ou une restriction alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloise E. Delamaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Workshop on Biology of Lactation in Farm Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Bled, Slovenia</w:t>
+              <w:t xml:space="preserve">12. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763327v1</w:t>
+                <w:t xml:space="preserve">hal-02763319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation mammaire du glucose lors d'une diminution de la production laitière provoquée par la monotraite et/ou une restriction alimentaire</w:t>
+                <w:t xml:space="preserve">Milking frequency affects mammary epithelium integrity from 16-h milking interval in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloise E. Delamaire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yolande David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">7. International Workshop on Biology of Lactation in Farm Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Bled, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763319v1</w:t>
+                <w:t xml:space="preserve">hal-02763327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mammary milk accumulation opens tight junctions of the mammary epithelium in a dose-dependent manner in dairy cows</w:t>
               </w:r>
@@ -2960,343 +2960,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longer Milking Intervals Alter Mammary Epithelial Permeability and the Udder's Ability to Extract Nutrients</w:t>
+                <w:t xml:space="preserve">Increasing Milking Intervals Decreases the Mammary Blood Flow and Mammary Uptake of Nutrients in Dairy Cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Delamaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 89 (6), pp.2007-2016. </w:t>
+              <w:t xml:space="preserve">, 2006, 89 (9), pp.3439 - 3446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(06)72268-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(06)72381-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838525v1</w:t>
+                <w:t xml:space="preserve">hal-01838564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in mammary uptake and metabolic fate of glucose with once-daily milking and feed restriction in dairy cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Longer Milking Intervals Alter Mammary Epithelial Permeability and the Udder's Ability to Extract Nutrients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Delamaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yolande David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 46 (5), pp.589-598. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 89 (6), pp.2007-2016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/rnd:2006030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(06)72268-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00900634v1</w:t>
+                <w:t xml:space="preserve">hal-01838525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing Milking Intervals Decreases the Mammary Blood Flow and Mammary Uptake of Nutrients in Dairy Cows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes in mammary uptake and metabolic fate of glucose with once-daily milking and feed restriction in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloise Delamaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 89 (9), pp.3439 - 3446. </w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 46 (5), pp.589-598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(06)72381-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2006030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838564v1</w:t>
+                <w:t xml:space="preserve">hal-00900634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of the mammary oxygen consumption in response to milking frequency variations in dairy cows</w:t>
               </w:r>
@@ -3645,51 +3645,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417606v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Camonin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bourgeois-Brunel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607910v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Delamaire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Coupe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hoebler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751399v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise E. Delamaire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762971v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lapierre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/16957.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201115v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Delamaire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quiniou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04510872v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lombard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Marie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.188" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759020v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Muller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Delamarre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415273v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Michel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663339v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Hoebler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kaeffer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-693X(08)72420-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GDFGFHV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750788v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Ben Chedly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757430v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Causeur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819115v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Ben Chedly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764342v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande David" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763327v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763319v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763678v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rulquin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846001v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633522v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Boubred" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Buffat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/pr.2015.176" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415274v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2012.02.005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WBTJPHC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729288v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delamaire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Bris" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4268" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000454v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Coup&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Even" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2010.08.007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKSDMRVQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665632v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Blum" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Peyraud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2008-1610" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729824v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2007-0587" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663125v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2007-0250" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01838525v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(06)72268-8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900634v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2006030" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01838564v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(06)72381-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669454v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22358/jafs/73971/2004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02820590v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417606v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Camonin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bourgeois-Brunel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607910v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Delamaire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Coupe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hoebler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751399v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise E. Delamaire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762971v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lapierre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/16957.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201115v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Delamaire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quiniou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04510872v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lombard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Marie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.188" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759020v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Muller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Delamarre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663339v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Hoebler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Michel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kaeffer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-693X(08)72420-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GDFGFHV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415273v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750788v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Ben Chedly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757430v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Causeur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819115v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Ben Chedly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764342v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande David" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763319v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763327v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763678v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rulquin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846001v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633522v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Boubred" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Buffat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/pr.2015.176" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415274v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2012.02.005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WBTJPHC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729288v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delamaire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Bris" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4268" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000454v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Coup&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Even" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2010.08.007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKSDMRVQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665632v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Blum" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Peyraud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2008-1610" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729824v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2007-0587" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663125v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2007-0250" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01838564v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(06)72381-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01838525v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(06)72268-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900634v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2006030" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669454v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22358/jafs/73971/2004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02820590v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>