--- v0 (2026-03-11)
+++ v1 (2026-04-04)
@@ -558,338 +558,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'AVE, opérateur et révélateur des dynamiques institutionnelles et territoriales en Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacima Baron-Yelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Libourel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’histoire des chemins de fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Le rail à toute(s) vitesse(s) - Deux siècles de vitesse sur rail, trente ans de grandes vitesses, 46-47, pp.279-296</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le rôle ambigu de la grande vitesse ferroviaire dans la gouvernance du corridor méditerranéen espagnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Géographique de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, La grande vitesse ferroviaire, entre mythe et réalité, 55 (3-4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01223024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géographies de Fernand VERGER : l'environnement comme horizon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Libourel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Volume 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/physio-geo.4082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'AVE, opérateur et révélateur des dynamiques institutionnelles et territoriales en Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacima Baron-Yelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’histoire des chemins de fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Le rail à toute(s) vitesse(s) - Deux siècles de vitesse sur rail, trente ans de grandes vitesses, 46-47, pp.279-296</w:t>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00721800v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-01226884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1736,125 +1736,194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les réseaux transeuropéens de transport et la justification par les marges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Libourel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Mobilités marginales, mobilités dans les marges, marges mobiles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNFG, Nov 2016, Champs-sur-Marne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aspectos (geo)politicos del Corredor Mediterraneo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Romero Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières journées franco-espagnoles de la Géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNFG/AGE, Oct 2016, Grenade, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards oversized high-speed rail systems? Some lessons from France and Spain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1870,946 +1939,877 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Conference on Transportation Research (WCTR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Eloïse Libourel</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TEN-T Projects in their Geo-Economic Context: a Case Study of the Trade Shape of the Spanish Mediterranean Railway Corridor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Libourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Tounsi-Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Mobilités marginales, mobilités dans les marges, marges mobiles"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNFG, Nov 2016, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">European Transport Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Francfort, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oportunidades socioeconómicas de la llegada del tren de alta velocidad a la ciudad de Alicante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando Ortuño-Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bautista-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Fernández-Aracil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Fernández-Morote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI Congreso de Ingeniería del Transporte (CIT 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Santander, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Mediterranean railway corridor: territorialising multiple visions of a macro-regional axis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Libourel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transport Research Arena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mediterranean railway corridor: territorialising multiple visions of a macro-regional axis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport Research Arena 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-speed train territorial impact in French and Spanish medium cities with stations located in the outskirts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Libourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Ortuño-Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bautista-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...142 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Fernández-Aracil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport Research Arena 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">TEN-T Projects in their Geo-Economic Context: a Case Study of the Trade Shape of the Spanish Mediterranean Railway Corridor</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legitimate infrastructure projects in a context of crisis: the high-speed rail underground station project in Valencia or the end of a dream</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ibtissem Tounsi-Guérin</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacima Baron-Yelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Transport Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Francfort, Germany</w:t>
+              <w:t xml:space="preserve">Association of American Geographers annual Meeting (AAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legitimate infrastructure projects in a context of crisis: Valencia’s high-speed rail underground station project as a symbol of the end of a dream</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacima Baron-Yelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAG Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association of American Geographers, Apr 2013, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trans-European Railway Corridors Creating New Territories: the Spanish Mediterranean Corridor Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Conference on Transport Research 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les gares à grande vitesse du corridor méditerranéen : révélatrices d’une métropolisation ambiguë et incomplète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Libourel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transport et Métropolisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transeuropean railway corridors creating new territories: the Spanish Mediterranean corridor project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Conference on Transport Research (WCTR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Rio, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852534v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-00852974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How urban planning anticipates major changes in European transport corridors</w:t>
               </w:r>
@@ -3002,51 +3002,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’AVE, opérateur et révélateur des dynamiques institutionnelles et territoriales en Espagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacima Baron-Yelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3469,153 +3469,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Agriculture et changements globaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Libourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Gonin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atlande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.492, 2022, Clefs concours. Géographie, 978-2-35030-843-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04227481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Géographie des transports. Territoires, échelles, acteurs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schorung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Zembri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/arco.libou.2022.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographie des Transports : territoires, échelles, acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3637,141 +3721,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schorung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin, 2022, U</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462893v1</w:t>
-              </w:r>
-[...82 lines deleted...]
-                <w:t xml:space="preserve">halshs-04227481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Etats-Unis d'Amérique</w:t>
               </w:r>
@@ -4483,319 +4483,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00987423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilité ; Paris (Grand) ; Violences urbaines ; Post-colonialisme ; Aide alimentaire ; Cambodge</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">sous la direction de Maie Gérardot et Philippe Lemarchand. </w:t>
+                <w:t xml:space="preserve">Divers articles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Libourel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M, GÉRARDOT. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie des conflits, un dictionnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Atlande, 2012</w:t>
+              <w:t xml:space="preserve">, Paris : Atlande, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734222v1</w:t>
+                <w:t xml:space="preserve">hal-00853512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divers articles</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">M, GÉRARDOT. </w:t>
+                <w:t xml:space="preserve">Mobilité ; Paris (Grand) ; Violences urbaines ; Post-colonialisme ; Aide alimentaire ; Cambodge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Libourel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">sous la direction de Maie Gérardot et Philippe Lemarchand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie des conflits, un dictionnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Paris : Atlande, 2012</w:t>
+              <w:t xml:space="preserve">, Atlande, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00853512v1</w:t>
+                <w:t xml:space="preserve">hal-00734222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les hydrocarbures, enjeux de conflits</w:t>
+                <w:t xml:space="preserve">Cartes et conflits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">sous la direction de Maie Gérardot et Philippe Lemarchand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie des conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlande, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734215v1</w:t>
+                <w:t xml:space="preserve">hal-00734214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartes et conflits</w:t>
+                <w:t xml:space="preserve">Les hydrocarbures, enjeux de conflits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">sous la direction de Maie Gérardot et Philippe Lemarchand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie des conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlande, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734214v1</w:t>
+                <w:t xml:space="preserve">hal-00734215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villes en fiches</w:t>
               </w:r>
@@ -5453,51 +5453,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F438A0B2"/>
+    <w:nsid w:val="23021F79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5684,51 +5684,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eloise-libourel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-5068-8248" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01726987v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Libourel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zembri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098104v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schorung" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433311v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433305v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433286v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14525" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01223024v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01225939v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron-Yelles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00721800v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226884v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.4082" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730094v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bairras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035689v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Faugier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241522v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03873166v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03873156v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03873165v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Aguas Ardaiz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03873164v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03873163v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03873161v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jost" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Horion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Boussaid" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491175v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ruggeri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433372v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Romero Gonzalez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433355v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433378v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226863v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Ortu&#241;o-Padilla" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bautista-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fern&#225;ndez-Aracil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Fern&#225;ndez-Morote" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226758v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01257498v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226784v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226755v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Tounsi-Gu&#233;rin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226857v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226793v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852534v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226787v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852974v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00730436v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00734234v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00734250v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226870v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098139v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433365v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04462901v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04462885v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491152v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-cairn-info.extranet.enpc.fr/u-2022--9782200631543.htm" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.libou.2022.01" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04462893v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04227481v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gonin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/geographie-thematique/926-agriculture-et-changements-globaux-9782350308432.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04462863v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04462848v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433331v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226740v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Monot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maie G&#233;rardot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Paris" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853373v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Farago" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00733716v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Farago" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04462875v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudrier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Goff" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226874v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00987423v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00734222v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853512v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00734215v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00734214v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00734213v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01726984v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433137v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433344v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/tel-01252171v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00730432v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00730424v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eloise-libourel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-5068-8248" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01726987v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Libourel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zembri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098104v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schorung" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433311v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433305v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433286v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14525" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01225939v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron-Yelles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01223024v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226884v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.4082" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00721800v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730094v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bairras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035689v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Faugier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241522v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03873166v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03873156v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03873165v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Aguas Ardaiz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03873164v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03873163v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03873161v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jost" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Horion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Boussaid" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491175v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ruggeri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433378v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433372v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Romero Gonzalez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433355v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226755v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Tounsi-Gu&#233;rin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226863v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Ortu&#241;o-Padilla" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bautista-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fern&#225;ndez-Aracil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Fern&#225;ndez-Morote" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01257498v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226758v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226784v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852974v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226857v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226793v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226787v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852534v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00730436v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00734234v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00734250v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226870v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098139v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433365v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04462901v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04462885v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04227481v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gonin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/geographie-thematique/926-agriculture-et-changements-globaux-9782350308432.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491152v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-cairn-info.extranet.enpc.fr/u-2022--9782200631543.htm" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.libou.2022.01" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04462893v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04462863v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04462848v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433331v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226740v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Monot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maie G&#233;rardot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Paris" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853373v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Farago" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00733716v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Farago" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04462875v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudrier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Goff" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226874v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00987423v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853512v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00734222v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00734214v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00734215v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00734213v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01726984v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433137v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433344v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/tel-01252171v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00730432v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00730424v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>