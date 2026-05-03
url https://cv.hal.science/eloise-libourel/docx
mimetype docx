--- v1 (2026-04-04)
+++ v2 (2026-05-03)
@@ -709,187 +709,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01223024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'AVE, opérateur et révélateur des dynamiques institutionnelles et territoriales en Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacima Baron-Yelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Libourel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’histoire des chemins de fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00721800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Géographies de Fernand VERGER : l'environnement comme horizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Volume 8, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/physio-geo.4082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/physio-geo.4082⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01226884v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-00721800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1736,725 +1736,1014 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aspectos (geo)politicos del Corredor Mediterraneo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Libourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Romero Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Premières journées franco-espagnoles de la Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNFG/AGE, Oct 2016, Grenade, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards oversized high-speed rail systems? Some lessons from France and Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Libourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zembri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Conference on Transportation Research (WCTR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Shanghai, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les réseaux transeuropéens de transport et la justification par les marges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Mobilités marginales, mobilités dans les marges, marges mobiles"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNFG, Nov 2016, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Eloïse Libourel</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oportunidades socioeconómicas de la llegada del tren de alta velocidad a la ciudad de Alicante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Ortuño-Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juan Romero Gonzalez</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bautista-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Fernández-Aracil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Fernández-Morote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premières journées franco-espagnoles de la Géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNFG/AGE, Oct 2016, Grenade, España</w:t>
+              <w:t xml:space="preserve">XI Congreso de Ingeniería del Transporte (CIT 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Santander, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Pierre Zembri</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Mediterranean railway corridor: territorialising multiple visions of a macro-regional axis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Conference on Transportation Research (WCTR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Shanghai, China</w:t>
+              <w:t xml:space="preserve">Transport Research Arena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Mediterranean railway corridor: territorialising multiple visions of a macro-regional axis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Libourel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transport Research Arena 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-speed train territorial impact in French and Spanish medium cities with stations located in the outskirts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Libourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Ortuño-Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bautista-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Fernández-Aracil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transport Research Arena 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TEN-T Projects in their Geo-Economic Context: a Case Study of the Trade Shape of the Spanish Mediterranean Railway Corridor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissem Tounsi-Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Transport Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Francfort, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Armando Ortuño-Padilla</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legitimate infrastructure projects in a context of crisis: Valencia’s high-speed rail underground station project as a symbol of the end of a dream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eloïse Libourel</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacima Baron-Yelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI Congreso de Ingeniería del Transporte (CIT 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Santander, España</w:t>
+              <w:t xml:space="preserve">AAG Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association of American Geographers, Apr 2013, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The Mediterranean railway corridor: territorialising multiple visions of a macro-regional axis</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trans-European Railway Corridors Creating New Territories: the Spanish Mediterranean Corridor Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Research Arena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">World Conference on Transport Research 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The Mediterranean railway corridor: territorialising multiple visions of a macro-regional axis</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les gares à grande vitesse du corridor méditerranéen : révélatrices d’une métropolisation ambiguë et incomplète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Research Arena 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Transport et Métropolisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Patricia Fernández-Aracil</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transeuropean railway corridors creating new territories: the Spanish Mediterranean corridor project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Research Arena 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">13th World Conference on Transport Research (WCTR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Rio, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legitimate infrastructure projects in a context of crisis: the high-speed rail underground station project in Valencia or the end of a dream</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2470,346 +2759,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association of American Geographers annual Meeting (AAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852974v1</w:t>
-              </w:r>
-[...287 lines deleted...]
-                <w:t xml:space="preserve">hal-00852534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How urban planning anticipates major changes in European transport corridors</w:t>
               </w:r>
@@ -3469,309 +3469,309 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Géographie des transports. Territoires, échelles, acteurs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Libourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schorung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zembri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arco.libou.2022.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géographie des Transports : territoires, échelles, acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Libourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zembri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schorung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, 2022, U</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Agriculture et changements globaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Gonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.492, 2022, Clefs concours. Géographie, 978-2-35030-843-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04227481v1</w:t>
-              </w:r>
-[...196 lines deleted...]
-                <w:t xml:space="preserve">hal-04462893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Etats-Unis d'Amérique</w:t>
               </w:r>
@@ -4483,173 +4483,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00987423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divers articles</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">M, GÉRARDOT. </w:t>
+                <w:t xml:space="preserve">Mobilité ; Paris (Grand) ; Violences urbaines ; Post-colonialisme ; Aide alimentaire ; Cambodge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Libourel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">sous la direction de Maie Gérardot et Philippe Lemarchand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie des conflits, un dictionnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Paris : Atlande, 2012</w:t>
+              <w:t xml:space="preserve">, Atlande, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00853512v1</w:t>
+                <w:t xml:space="preserve">hal-00734222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilité ; Paris (Grand) ; Violences urbaines ; Post-colonialisme ; Aide alimentaire ; Cambodge</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">sous la direction de Maie Gérardot et Philippe Lemarchand. </w:t>
+                <w:t xml:space="preserve">Divers articles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Libourel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M, GÉRARDOT. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie des conflits, un dictionnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Atlande, 2012</w:t>
+              <w:t xml:space="preserve">, Paris : Atlande, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734222v1</w:t>
+                <w:t xml:space="preserve">hal-00853512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartes et conflits</w:t>
               </w:r>
@@ -5453,51 +5453,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23021F79"/>
+    <w:nsid w:val="E3565A30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5684,51 +5684,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eloise-libourel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-5068-8248" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01726987v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Libourel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zembri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098104v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schorung" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433311v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433305v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433286v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14525" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01225939v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron-Yelles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01223024v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226884v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.4082" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00721800v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730094v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bairras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035689v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Faugier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241522v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03873166v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03873156v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03873165v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Aguas Ardaiz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03873164v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03873163v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03873161v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jost" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Horion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Boussaid" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491175v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ruggeri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433378v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433372v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Romero Gonzalez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433355v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226755v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Tounsi-Gu&#233;rin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226863v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Ortu&#241;o-Padilla" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bautista-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fern&#225;ndez-Aracil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Fern&#225;ndez-Morote" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01257498v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226758v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226784v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852974v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226857v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226793v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226787v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852534v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00730436v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00734234v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00734250v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226870v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098139v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433365v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04462901v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04462885v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04227481v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gonin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/geographie-thematique/926-agriculture-et-changements-globaux-9782350308432.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491152v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-cairn-info.extranet.enpc.fr/u-2022--9782200631543.htm" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.libou.2022.01" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04462893v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04462863v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04462848v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433331v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226740v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Monot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maie G&#233;rardot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Paris" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853373v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Farago" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00733716v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Farago" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04462875v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudrier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Goff" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226874v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00987423v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853512v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00734222v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00734214v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00734215v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00734213v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01726984v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433137v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433344v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/tel-01252171v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00730432v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00730424v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eloise-libourel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-5068-8248" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01726987v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Libourel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zembri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098104v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schorung" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433311v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433305v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433286v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14525" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01225939v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron-Yelles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01223024v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00721800v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226884v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.4082" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730094v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bairras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035689v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Faugier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241522v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03873166v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03873156v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03873165v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Aguas Ardaiz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03873164v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03873163v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03873161v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jost" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Horion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Boussaid" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491175v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ruggeri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433372v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Romero Gonzalez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433355v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433378v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226863v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Ortu&#241;o-Padilla" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bautista-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fern&#225;ndez-Aracil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Fern&#225;ndez-Morote" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01257498v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226758v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226784v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226755v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Tounsi-Gu&#233;rin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226857v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226793v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226787v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852534v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852974v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00730436v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00734234v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00734250v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226870v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098139v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433365v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04462901v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04462885v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491152v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-cairn-info.extranet.enpc.fr/u-2022--9782200631543.htm" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.libou.2022.01" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04462893v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04227481v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gonin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/geographie-thematique/926-agriculture-et-changements-globaux-9782350308432.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04462863v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04462848v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433331v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226740v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Monot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maie G&#233;rardot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Paris" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853373v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Farago" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00733716v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Farago" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04462875v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudrier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Goff" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226874v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00987423v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00734222v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853512v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00734214v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00734215v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00734213v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01726984v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433137v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433344v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/tel-01252171v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00730432v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00730424v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>