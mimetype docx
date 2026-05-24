--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -144,746 +144,867 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Grand entretien : Poser des repères pour comprendre les mobilités actuelles : une nécessité en histoire et en géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Faugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Baldasseroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pelgrims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Libourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schorung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 470, pp.50-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Towards oversized high-speed rail systems? Some lessons from France and Spain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Zembri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les corridors de transport en Europe et en Amérique du Nord : des projets d'aménagement à leur mise en oeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schorung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géotransports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02098104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Position de thèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géotransports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Transport et tourisme : rapports mobilité -territoires, 7, pp.120-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les gares à grande vitesse du corridor méditerranéen espagnol : vers la politisation d’un processus métropolitain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géotransports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 5-6, pp.57-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les découpages territoriaux en Espagne à l’épreuve de l’aménagement du territoire : l’exemple des transports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EchoGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 35, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/echogeo.14525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'AVE, opérateur et révélateur des dynamiques institutionnelles et territoriales en Espagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacima Baron-Yelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’histoire des chemins de fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Le rail à toute(s) vitesse(s) - Deux siècles de vitesse sur rail, trente ans de grandes vitesses, 46-47, pp.279-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01225939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle ambigu de la grande vitesse ferroviaire dans la gouvernance du corridor méditerranéen espagnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Géographique de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, La grande vitesse ferroviaire, entre mythe et réalité, 55 (3-4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01223024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'AVE, opérateur et révélateur des dynamiques institutionnelles et territoriales en Espagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacima Baron-Yelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’histoire des chemins de fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00721800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographies de Fernand VERGER : l'environnement comme horizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Volume 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/physio-geo.4082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -893,2206 +1014,2206 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O território europeu, entre conflitos e ligação em redes: uma análise geopolítica da revisão da RTE-T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bairras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIII Colóquio Ibérico de Geografia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Associação Portuguesa de Geógrafos, a Associação Espanhola de Geografia e o Departamento de Geografia e Turismo da Universidade de Coimbra, Oct 2024, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04730094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographie et histoire des transports et des mobilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Faugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival international de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Saint-dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’inscription des ports ibériques dans le réseau central du RTE-T, source d’interrogation et de contestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bairras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Zembri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schorung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Francophones Transport Mobilité (RFTM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier les déserts : les notions-clés en 3 minutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival International de Géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03873166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on réinventer la « route de la soie » ? Des corridors européens aux corridors eurasiatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03873156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The spatial dimensions of long-distance rail liberalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñigo Aguas Ardaiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Zembri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGU Centennial Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03873165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’insertion dans les réseaux transeuropéens : remise en cause ou recomposition du rôle de l’État dans les chemins de fer ? Le cas espagnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’État et le rail. Les transports ferroviaires au prisme de la puissance publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03873164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les objets des migrations (présentation du travail des Hypokhâgneux du Lycée Léon Blum de Créteil)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival International de Géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03873163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un monde de migrants » dans la classe ? Parcours des familles d'élèves de l'Académie de Créteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Horion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Boussaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival International de Géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03873161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a reconsideration of the HSR model of development? International comparative approach », International Congress on High-Speed Rail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schorung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Ruggeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on High-Speed Rail. Technologies and Long-Term Impacts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Castille La Mancha, Oct 2017, Ciudad Real, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspectos (geo)politicos del Corredor Mediterraneo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Romero Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières journées franco-espagnoles de la Géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNFG/AGE, Oct 2016, Grenade, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards oversized high-speed rail systems? Some lessons from France and Spain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Zembri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Conference on Transportation Research (WCTR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux transeuropéens de transport et la justification par les marges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Mobilités marginales, mobilités dans les marges, marges mobiles"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNFG, Nov 2016, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oportunidades socioeconómicas de la llegada del tren de alta velocidad a la ciudad de Alicante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando Ortuño-Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bautista-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Fernández-Aracil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Fernández-Morote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI Congreso de Ingeniería del Transporte (CIT 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Santander, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mediterranean railway corridor: territorialising multiple visions of a macro-regional axis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport Research Arena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01257498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mediterranean railway corridor: territorialising multiple visions of a macro-regional axis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport Research Arena 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-speed train territorial impact in French and Spanish medium cities with stations located in the outskirts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Libourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Ortuño-Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bautista-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...73 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Fernández-Aracil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport Research Arena 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TEN-T Projects in their Geo-Economic Context: a Case Study of the Trade Shape of the Spanish Mediterranean Railway Corridor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissem Tounsi-Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Transport Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Francfort, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legitimate infrastructure projects in a context of crisis: Valencia’s high-speed rail underground station project as a symbol of the end of a dream</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacima Baron-Yelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAG Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association of American Geographers, Apr 2013, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trans-European Railway Corridors Creating New Territories: the Spanish Mediterranean Corridor Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Conference on Transport Research 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les gares à grande vitesse du corridor méditerranéen : révélatrices d’une métropolisation ambiguë et incomplète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport et Métropolisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transeuropean railway corridors creating new territories: the Spanish Mediterranean corridor project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Conference on Transport Research (WCTR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Rio, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legitimate infrastructure projects in a context of crisis: the high-speed rail underground station project in Valencia or the end of a dream</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacima Baron-Yelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association of American Geographers annual Meeting (AAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How urban planning anticipates major changes in European transport corridors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Geographical Congress : Down to Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-speed rail reshaping urban areas: Valencia Parque Central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building the urban future and transit oriented development (BUFTOD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Paris, France. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaginaires géographiques dans la littérature latino-américaine : la géographie, objet de fiction?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxièmes rencontres franco-espagnoles : Géographie, langues et textes littéraires : regards croisés sur l'imaginaire géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’AVE, opérateur et révélateur des dynamiques institutionnelles et territoriales en Espagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacima Baron-Yelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Rail à toute(s) vitesse(s) : Deux siècles de vitesse sur rail, trente ans de grandes vitesses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AHICF, Dec 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3102,219 +3223,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grande vitesse est-elle toujours sur les rails ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Ruggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schorung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival International de Géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02098139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grande vitesse est-elle toujours sur les rails ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Ruggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schorung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival international de Géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Saint-Dié-des-Vosges, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3324,911 +3445,911 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographie de l'Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schorung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin, 2024, U</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographie de la France - 2ème édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin, 2023, ‎ 978-2200636364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographie des transports. Territoires, échelles, acteurs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schorung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Zembri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/arco.libou.2022.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographie des Transports : territoires, échelles, acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Zembri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schorung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin, 2022, U</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture et changements globaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Gonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.492, 2022, Clefs concours. Géographie, 978-2-35030-843-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04227481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Etats-Unis d'Amérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schorung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Atlande, 2021, Clés Concours Khâgne, 978-2350307398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population et inégalités dans le monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Atlande, 2020, Clés Concours Khâgne, 9782350306704</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Corredor Mediterráneo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prensas de la Universidad de Valencia. Prensas de la Universidad de Valencia, 16, 2016, Desarrollo territorial, Juan Romero Gonzalez, 978-84-9134-016-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas géopolitique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maie Gérardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bréal, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Paris</w:t>
+                <w:t xml:space="preserve">hal-01226740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Frontières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Bréal, 2015</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Farago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paris : Armand Colin, pp.191, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Frontières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Paris : Armand Colin, pp.191, 2011</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Farago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Collin, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4238,631 +4359,631 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les RTE-T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coudrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Union européenne. Puissance, territoires et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlande, 2023, 978-2350309408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre IV : Imaginaires géographiques dans la littérature latino-américaine : la géographie, objet de fiction ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’imaginaire géographique. Entre géographie, langue et littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9782353110605</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mondialisation : acteurs, dynamiques et espaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Monot, Alexandra (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mondialisation : rapports de force et enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bréal, 2013, 978-2-7495-3233-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00987423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité ; Paris (Grand) ; Violences urbaines ; Post-colonialisme ; Aide alimentaire ; Cambodge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">sous la direction de Maie Gérardot et Philippe Lemarchand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie des conflits, un dictionnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlande, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divers articles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M, GÉRARDOT. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie des conflits, un dictionnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris : Atlande, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00853512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartes et conflits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">sous la direction de Maie Gérardot et Philippe Lemarchand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie des conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlande, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les hydrocarbures, enjeux de conflits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">sous la direction de Maie Gérardot et Philippe Lemarchand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie des conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlande, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villes en fiches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">sous la direction de Maie Gérardot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France en Villes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlande, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4872,91 +4993,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rendez-vous manqué de la grande vitesse sud-africaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4966,153 +5087,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galia et Guy Burgel (dir.), Carthagène – Veracruz : villes-ports dans la mondialisation, « Villes en parallèle », n°47-48, 494 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Note de lecture</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Bulles de Bilbao. La mutation des musées depuis Franck Gehry, J.-M. Tobelem, L. M. Lus Arana et J. Ockman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Note de lecture</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5122,100 +5243,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corridor ferroviaire méditerranéen : planification, politisation et territorialisation d'un projet d'aménagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Paris-Est, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01252171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5225,167 +5346,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'insertion de Valence dans le corridor ferroviaire méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géopolitique de l'aménagement du territoire au Cambodge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId104"/>
+      <w:footerReference w:type="default" r:id="rId107"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5453,51 +5574,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E3565A30"/>
+    <w:nsid w:val="0CA27C93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5684,51 +5805,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eloise-libourel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-5068-8248" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01726987v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Libourel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zembri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098104v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schorung" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433311v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433305v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433286v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14525" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01225939v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron-Yelles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01223024v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00721800v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226884v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.4082" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730094v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bairras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035689v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Faugier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241522v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03873166v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03873156v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03873165v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Aguas Ardaiz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03873164v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03873163v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03873161v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jost" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Horion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Boussaid" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491175v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ruggeri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433372v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Romero Gonzalez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433355v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433378v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226863v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Ortu&#241;o-Padilla" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bautista-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fern&#225;ndez-Aracil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Fern&#225;ndez-Morote" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01257498v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226758v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226784v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226755v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Tounsi-Gu&#233;rin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226857v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226793v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226787v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852534v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852974v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00730436v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00734234v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00734250v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226870v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098139v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433365v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04462901v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04462885v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491152v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-cairn-info.extranet.enpc.fr/u-2022--9782200631543.htm" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.libou.2022.01" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04462893v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04227481v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gonin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/geographie-thematique/926-agriculture-et-changements-globaux-9782350308432.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04462863v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04462848v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433331v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226740v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Monot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maie G&#233;rardot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Paris" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853373v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Farago" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00733716v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Farago" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04462875v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudrier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Goff" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226874v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00987423v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00734222v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853512v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00734214v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00734215v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00734213v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01726984v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433137v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433344v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/tel-01252171v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00730432v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00730424v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eloise-libourel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-5068-8248" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624409v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Faugier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Baldasseroni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pelgrims" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Libourel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schorung" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01726987v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zembri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098104v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433311v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433305v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433286v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14525" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01225939v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron-Yelles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01223024v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00721800v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226884v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.4082" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730094v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bairras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035689v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241522v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03873166v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03873156v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03873165v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Aguas Ardaiz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03873164v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03873163v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03873161v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jost" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Horion" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Boussaid" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491175v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ruggeri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433372v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Romero Gonzalez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433355v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433378v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226863v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Ortu&#241;o-Padilla" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bautista-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fern&#225;ndez-Aracil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Fern&#225;ndez-Morote" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01257498v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226758v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226784v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226755v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Tounsi-Gu&#233;rin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226857v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226793v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226787v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852534v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852974v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00730436v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00734234v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00734250v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226870v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098139v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433365v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04462901v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04462885v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491152v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-cairn-info.extranet.enpc.fr/u-2022--9782200631543.htm" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.libou.2022.01" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04462893v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04227481v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gonin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/geographie-thematique/926-agriculture-et-changements-globaux-9782350308432.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04462863v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04462848v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433331v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226740v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Monot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maie G&#233;rardot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Paris" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853373v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Farago" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00733716v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Farago" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04462875v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudrier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Goff" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01226874v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00987423v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00734222v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853512v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00734214v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00734215v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00734213v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01726984v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433137v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433344v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/tel-01252171v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00730432v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00730424v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>