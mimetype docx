--- v1 (2026-03-24)
+++ v2 (2026-05-06)
@@ -2433,593 +2433,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasmall Silica-Based Bismuth Gadolinium Nanoparticles for Dual Magnetic Resonance–Computed Tomography Image Guided Radiation Therapy</w:t>
+                <w:t xml:space="preserve">Proton MR spectroscopy and diffusion MR imaging monitoring to predict tumor response to interstitial photodynamic therapy for glioblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Detappe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eloise Thomas</w:t>
+                <w:t xml:space="preserve">Magali Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark W Tibbitt ||</w:t>
+                <w:t xml:space="preserve">Sophie Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sijumon Kunjachan</w:t>
+                <w:t xml:space="preserve">Florent Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oksana Zavidij</w:t>
+                <w:t xml:space="preserve">Nicolas Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Thomassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.6b05055⟩</w:t>
+              <w:t xml:space="preserve">Theranostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (2), pp.436-451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7150/thno.17218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689566v1</w:t>
+                <w:t xml:space="preserve">hal-01399256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton MR spectroscopy and diffusion MR imaging monitoring to predict tumor response to interstitial photodynamic therapy for glioblastoma</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrasmall Silica-Based Bismuth Gadolinium Nanoparticles for Dual Magnetic Resonance–Computed Tomography Image Guided Radiation Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Pinel</w:t>
+                <w:t xml:space="preserve">Alexandre Detappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloise Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Auger</w:t>
+                <w:t xml:space="preserve">Mark W Tibbitt ||</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Durieux</w:t>
+                <w:t xml:space="preserve">Sijumon Kunjachan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Thomassin</w:t>
+                <w:t xml:space="preserve">Oksana Zavidij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theranostics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (2), pp.436-451. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (3), pp.1733 - 1740. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7150/thno.17218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.6b05055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01399256v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasmall AGuIX theranostic nanoparticles for vascular-targeted interstitial photodynamic therapy of glioblastoma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">68 Ga-radiolabeled AGuIX nanoparticles as dual-modality imaging agents for PET/MRI-guided radiation therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penelope Bouziotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Stellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloise Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Peterlini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clélia Mathieu</w:t>
+                <w:t xml:space="preserve">Charles Truillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charalampos Tsoukalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/IJN.S141559⟩</w:t>
+              <w:t xml:space="preserve">Nanomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (13), pp.1561 - 1574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2217/nnm-2017-0032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01643075v1</w:t>
+                <w:t xml:space="preserve">hal-01689547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">68 Ga-radiolabeled AGuIX nanoparticles as dual-modality imaging agents for PET/MRI-guided radiation therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Penelope Bouziotis</w:t>
+                <w:t xml:space="preserve">Ultrasmall AGuIX theranostic nanoparticles for vascular-targeted interstitial photodynamic therapy of glioblastoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloise Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitris Stellas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eloise Thomas</w:t>
+                <w:t xml:space="preserve">Ludovic Colombeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Truillet</w:t>
+                <w:t xml:space="preserve">Mickaël Gries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charalampos Tsoukalas</w:t>
+                <w:t xml:space="preserve">Thibaut Peterlini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (13), pp.1561 - 1574. </w:t>
+              <w:t xml:space="preserve">International Journal of Nanomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12, pp.7075-7088. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2217/nnm-2017-0032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2147/IJN.S141559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689547v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Characterization of 89 Zr-Labeled Ultrasmall Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Truillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloise Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3135,51 +3135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shady Kotb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Truillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Appaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3327,51 +3327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Detappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : WO2018107057 (A1). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -4550,64 +4550,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasmall AGuIX theranostic nanoparticles for vascular-targeted interstitial photodynamic therapy of glioblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Gries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Colombeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloise Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4662,51 +4662,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AGuIX® theranostic nanoparticles for vascular-targeted interstitial photodynamic therapy of brain tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Colombeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloise Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4800,51 +4800,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalization of AGuIX nanoparticles for improved radiotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloise Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Detappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Berbeco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4921,90 +4921,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gadolinium-based nanoparticles for the treatment of glioblastoma by MRI-guided photodynamic therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloise Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Colombeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Gries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Peterlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Molecular Imaging Congress, WMIC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Philadelphia, United States</w:t>
@@ -5046,90 +5046,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vascular targeting for the treatment of glioblastoma by PDT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Colombeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloise Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Vanderesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Photodynamic Association World Congress, IPA 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Coimbra, Portugal</w:t>
@@ -5158,90 +5158,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of MR Imaging and proton MR Spectroscopy imaging monitoring to predict tumor response to interstitial photodynamic therapy for glioblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Thomassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloise Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5283,103 +5283,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interstitial photodynamic therapy for glioblastoma: interest of MRI monitoring to predict iPDT effects.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Thomassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e Colloque Nano-hybrides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ILM, Lyon 1, May 2016, Porquerolles, France</w:t>
@@ -5762,51 +5762,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Tungsten-based contrast agents for Spectral Photon counting computed Tomography (SPCCT) scanner</w:t>
+                <w:t xml:space="preserve">Development of metal-based contrast agents for Spectral Photon counting computed Tomography (SPCCT) scanner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priusha Ravipati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
@@ -5887,247 +5887,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05078095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of metal loaded nanoparticles as contrast agents for Spectral Photon counting computed Tomography (SPCCT) scanner</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preparation of nanoemulsion encapsulating sensitive biomacromolecule by premix membrane emulsification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Fukuhara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Charcosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloise Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SF Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">BNLF 2024 CRS meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04924322v1</w:t>
+                <w:t xml:space="preserve">hal-04765479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of nanoemulsion encapsulating sensitive biomacromolecule by premix membrane emulsification</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of metal loaded nanoparticles as contrast agents for Spectral Photon counting computed Tomography (SPCCT) scanner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priusha Ravipati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Gutwinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Si-Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Briancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BNLF 2024 CRS meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">SF Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765479v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodegradable hydrogel for sustained release of therapeutic peptide</w:t>
               </w:r>
@@ -6238,64 +6238,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of nanoemulsion encapsulating sensitive biomacromolecule by premix membrane emulsification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Fukuhara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloise Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7217,51 +7217,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silica-Based Bismuth-Gadolinium Nanoparticles for MRI and CT Image-Guided Radiation Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Detappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloise Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7467,90 +7467,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AGUIX® theranostic nanoparticles for vascular-targeted interstitial photodynamic therapy of brain tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Colombeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloise Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Peterlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Gries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7626,51 +7626,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiolabeling for long term biodistribution of ultrasmall nanoparticles designed for radiotherapy guided by MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloise Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Truillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Denat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7764,51 +7764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Colombeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8006,51 +8006,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AGuIX modifications for active tumor targeting and radiolabelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloise Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Truillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plissonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8208,51 +8208,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="498D57A6"/>
+    <w:nsid w:val="9AD3E4BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8356,51 +8356,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F8DEA709"/>
+    <w:nsid w:val="E813D523"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8590,51 +8590,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eloise-thomas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3772-872X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/204202027" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Y-2383-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291454v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rosson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Thomas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Sidi-Boumedine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kryza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couderc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioadv.2025.214437" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078046v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. David" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Godfrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tillement" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125555" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967331v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Durand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gr&#233;a" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Lebeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacquot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Tillement" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtadv.2025.100565" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672854v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Briancon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaput" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Camilla Magnano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trenque" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.4c01830" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577330v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Breusa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Baldinotti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Zilio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Delcros" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioadv.2024.213881" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480655v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Chaput" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Arquier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brian&#231;on" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2024.133520" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209149v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordyn Ann Howard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halyna Kuznietsova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Dziubenko" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aigle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Natuzzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-28968-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728163v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Mathieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Gasser" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202308738" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469640v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Moreno&#8208;gaona" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mittelheisser" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202101565" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379071v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Skaripa-Koukelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hauton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Walsby-Tickle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Owen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40170-021-00273-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379081v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Grange" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brichart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99462-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547889v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyothi Menon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gray" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2019.12.045" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287597v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Thakare" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Long Tran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA00365G" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317372v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huclier-Markai" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ntsiba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alliot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cs Cutler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23937/2378-3664.1410027" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935540v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Long Tran" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dufort" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rossetti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20180365" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287691v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheena Wallington" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.34669" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689566v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Detappe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W Tibbitt ||" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijumon Kunjachan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Zavidij" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b05055" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399256v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Toussaint" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pinel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Auger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durieux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Thomassin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.17218" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643075v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Colombeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Gries" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Peterlini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S141559" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689547v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Bouziotis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Stellas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Truillet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Tsoukalas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm-2017-0032" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405878v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loc T Huynh" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.6b00264" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207383v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shady Kotb" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Appaix" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marais" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b00552" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548425v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Berbeco" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01674228v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LYSE1121" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078087v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Weber" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Taleb Sidi-Boumedine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924331v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Sidi Boumedine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370902v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Gutwinska" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derick Rosario" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Robert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Pang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694239v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765505v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691977v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03989472v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mccullagh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548480v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine A. Vallis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-019-04486-2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845326v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Thomas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boura" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550754v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barberi-Heyob" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548188v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548177v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243053v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vanderesse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407476v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312929v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548199v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03989480v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Louis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548210v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078095v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priusha Ravipati" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Si-Mohamed" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924322v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765479v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Fukuhara" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charcosset" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694250v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924327v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765470v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462743v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barratier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03989500v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;guy Delcros" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Marcela Hernandez Palomino" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548225v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548236v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548464v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gill" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-018-4148-3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548247v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carlisle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03989491v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tibbitt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kunjachan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zavidij" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548345v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caline Abadjian" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Latoche" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Foley" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Day" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408883v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2017.01.161" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92NKRQ9V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548258v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Denat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boschetti" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498485v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Thomas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Toussaint" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2017.01.136" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548269v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548293v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plissonneau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eloise-thomas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3772-872X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/204202027" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Y-2383-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291454v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rosson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Thomas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Sidi-Boumedine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kryza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couderc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioadv.2025.214437" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078046v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. David" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Godfrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tillement" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125555" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967331v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Durand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gr&#233;a" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Lebeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacquot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Tillement" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtadv.2025.100565" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672854v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Briancon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaput" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Camilla Magnano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trenque" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.4c01830" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577330v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Breusa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Baldinotti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Zilio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Delcros" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioadv.2024.213881" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480655v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Chaput" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Arquier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brian&#231;on" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2024.133520" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209149v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordyn Ann Howard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halyna Kuznietsova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Dziubenko" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aigle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Natuzzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-28968-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728163v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Mathieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Gasser" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202308738" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469640v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Moreno&#8208;gaona" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mittelheisser" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202101565" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379071v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Skaripa-Koukelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hauton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Walsby-Tickle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Owen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40170-021-00273-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379081v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Grange" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brichart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99462-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547889v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyothi Menon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gray" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2019.12.045" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287597v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Thakare" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Long Tran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA00365G" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317372v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huclier-Markai" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ntsiba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alliot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cs Cutler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23937/2378-3664.1410027" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935540v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Long Tran" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dufort" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rossetti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20180365" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287691v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheena Wallington" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.34669" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399256v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Toussaint" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pinel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Auger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durieux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Thomassin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.17218" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689566v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Detappe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W Tibbitt ||" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijumon Kunjachan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Zavidij" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b05055" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689547v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Bouziotis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Stellas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Truillet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Tsoukalas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm-2017-0032" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643075v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Colombeau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Gries" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Peterlini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S141559" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405878v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loc T Huynh" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.6b00264" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207383v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shady Kotb" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Appaix" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marais" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b00552" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548425v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Berbeco" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01674228v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LYSE1121" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078087v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Weber" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Taleb Sidi-Boumedine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924331v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Sidi Boumedine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370902v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Gutwinska" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derick Rosario" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Robert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Pang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694239v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765505v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691977v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03989472v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mccullagh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548480v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine A. Vallis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-019-04486-2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845326v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Thomas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boura" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550754v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barberi-Heyob" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548188v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548177v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243053v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vanderesse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407476v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312929v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548199v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03989480v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Louis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548210v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078095v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priusha Ravipati" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Si-Mohamed" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765479v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Fukuhara" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charcosset" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924322v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694250v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924327v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765470v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462743v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barratier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03989500v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;guy Delcros" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Marcela Hernandez Palomino" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548225v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548236v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548464v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gill" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-018-4148-3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548247v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carlisle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03989491v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tibbitt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kunjachan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zavidij" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548345v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caline Abadjian" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Latoche" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Foley" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Day" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408883v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2017.01.161" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92NKRQ9V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548258v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Denat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boschetti" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498485v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Thomas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Toussaint" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2017.01.136" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548269v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548293v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plissonneau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>