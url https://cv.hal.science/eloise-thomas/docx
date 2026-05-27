--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -1,8153 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...8102 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eloise Thomas </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Eloïse Thomas - Maîtresse de ConférencesUniversité Claude Bernard Lyon 1, FranceLAGEPP : Laboratoire d'Automatique, de Génie des Procédés et de Génie Pharmaceutique - UMR5007 CNRS - France.ISPB : Institut des Sciences Pharmaceutiques et Biologiques - Faculté de Pharmacie de Lyon - France.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eloise-thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3772-872X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">204202027</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=jJsU7rUAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/Y-2383-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thématique de recherche :Génie Pharmaceutique, formulation de produits de santé</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Systèmes de délivrance contrôlée et/ou ciblée d’actifs thérapeutiques (nanoparticules, hydrogels, microparticules)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formulation d’agents de contraste pour l’imagerie médicale et plateformes théranostiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Décontamination contre les toxiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Synthèse, caractérisations physico-chimiques, évaluation in vitro et in vivo sur petit animal</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart zwitterionic biodegradable hydrogel for sustained peptide delivery: Application to the neurotherapeutic peptide NX210c</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Rosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Sidi-Boumedine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kryza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 178, pp.214437. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioadv.2025.214437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus on therapeutic peptides and their delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Rosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Godfrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 675, pp.125555. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2025.125555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of chitosan with a polycarboxylic macrocycle yields injectable hydrogel with pH and salts responsiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Tillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25, pp.100565. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtadv.2025.100565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailor-Made Synthesis of Cerium Oxide Nanoparticles for Improving the Skin Decontamination of Paraoxon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Camilla Magnano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trenque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7, pp.16052-16065. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.4c01830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Netrin-1 decorated nanoparticles combined with chemotherapy for the treatment of triple-negative breast cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Breusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Baldinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Delcros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 161, pp.213881. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioadv.2024.213881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CeO2-based peelable gel for neutralization and skin decontamination toward chemical warfare agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Arquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 687, pp.133520. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2024.133520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combating lead and cadmium exposure with an orally administered chitosan-based chelating polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordyn Ann Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halyna Kuznietsova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Dziubenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Aigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Natuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.2215. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-28968-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subcutaneous Administration of a Zwitterionic Chitosan‐Based Hydrogel for Controlled Spatiotemporal Release of Monoclonal Antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Gasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (13), pp.2308738. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.202308738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-BCMA Immuno-NanoPET Radiotracers for Improved Detection of Multiple Myeloma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Moreno‐gaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mittelheisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Healthcare Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.2101565. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adhm.202101565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-Bromopyruvate-mediated MCT1-dependent metabolic perturbation sensitizes triple negative breast cancer cells to ionizing radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Skaripa-Koukelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Walsby-Tickle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer &amp; metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (1), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40170-021-00273-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility study and direct extraction of endogenous free metallic cations combining hemodialysis and chelating polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Natuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brichart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Aigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-99462-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indium-111 labelling of liposomal HEGF for radionuclide delivery via ultrasound-induced cavitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jyothi Menon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Skaripa-Koukelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 319, pp.222-233. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2019.12.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal AGuIX® Nanoparticles: Size Characterization by HF5 and Optimization of the Radiolabeling with Various SPECT/PET/Theranostic Tracers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Huclier-Markai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ntsiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cs Cutler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int.J.Med.Nano Res.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (1), pp.027. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23937/2378-3664.1410027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of theranostic AGuIX® nanoparticles for PET/MRI/optical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivek Thakare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Long Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Natuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (43), pp.24811-24815. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9RA00365G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGuIX® from bench to bedside—Transfer of an ultrasmall theranostic gadolinium-based nanoparticle to clinical medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Long Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 92 (1093), pp.20180365. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1259/bjr.20180365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound-mediated cavitation enhances the delivery of an EGFR-targeting liposomal formulation designed for chemo-radionuclide therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jyothi Menon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Skaripa-Koukelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheena Wallington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theranostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (19), pp.5595-5609. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7150/thno.34669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton MR spectroscopy and diffusion MR imaging monitoring to predict tumor response to interstitial photodynamic therapy for glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Thomassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theranostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (2), pp.436-451. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7150/thno.17218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasmall Silica-Based Bismuth Gadolinium Nanoparticles for Dual Magnetic Resonance–Computed Tomography Image Guided Radiation Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Detappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark W Tibbitt ||</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sijumon Kunjachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oksana Zavidij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (3), pp.1733 - 1740. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.6b05055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasmall AGuIX theranostic nanoparticles for vascular-targeted interstitial photodynamic therapy of glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Gries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Peterlini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nanomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12, pp.7075-7088. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/IJN.S141559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">68 Ga-radiolabeled AGuIX nanoparticles as dual-modality imaging agents for PET/MRI-guided radiation therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penelope Bouziotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Stellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charalampos Tsoukalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (13), pp.1561 - 1574. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/nnm-2017-0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Characterization of 89 Zr-Labeled Ultrasmall Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loc T Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (7), pp.2596 - 2601. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.6b00264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term in Vivo Clearance of Gadolinium-Based AGuIX Nanoparticles and Their Biocompatibility after Systemic Injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shady Kotb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Appaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (3), pp.2477-2488. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.5b00552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bismuth-Gadolinium Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Berbeco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Detappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : WO2018107057 (A1). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une seconde génération de nanoparticules AGuIX pour des applications théranostiques en oncologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cancer. Université de Lyon, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017LYSE1121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01674228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodegradable hydrogel for sustained release of therapeutic peptide for the treatment of neurological pathologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Rosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Sidi Boumedine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kryza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Drug and Gene Delivery Systems symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie K-edge couleur par SPCCT avec des éléments à Z élevé pour l’imagerie fonctionnelle du poumon : étude fantôme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Gutwinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derick Rosario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Francophone de Radiologie 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zwitterionic Biodegradable Hydrogels for Sustained Therapeutic Peptide Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Rosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Taleb Sidi-Boumedine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kryza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanohybrid XXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodegradable hydrogel for sustained release of therapeutic peptide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Rosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Sidi-Boumedine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanohybrid XX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Bastia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodegradable hydrogel for sustained release of therapeutic peptide for the treatment of neurological pathologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Rosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Sidi Boumedine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kryza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BNLF 2024 CRS meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BNLF local chapter CRS, Oct 2024, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptide formulation and development of a novel delivery system for the treatment of neurological pathologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Rosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brichart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanohybrides XIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Synthesis and Delivery of Halogenated MCT1 Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Skaripa-Koukelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Walsby-Tickle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Mccullagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncological Drug Delivery Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound-Induced Mircobubble Cavitation For Optimisation Of Tumour Uptake Of Liposome-Based Chemo-Radionuclide Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine A. Vallis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jyothi Menon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheena Wallington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Congress of the European Association of Nuclear Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Barcelona, Spain. pp.1-952, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00259-019-04486-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasmall AGuIX theranostic nanoparticles for vascular-targeted interstitial photodynamic therapy of glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Gries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Porphyrins and Phthalocyanines, ICCP-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGuIX® theranostic nanoparticles for vascular-targeted interstitial photodynamic therapy of brain tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Congress of the European Society for Photobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of AGuIX nanoparticles for improved radiotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Detappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Berbeco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tillement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano-Hybrides n°14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bastia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gadolinium-based nanoparticles for the treatment of glioblastoma by MRI-guided photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Gries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Peterlini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Molecular Imaging Congress, WMIC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vascular targeting for the treatment of glioblastoma by PDT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Photodynamic Association World Congress, IPA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of MR Imaging and proton MR Spectroscopy imaging monitoring to predict tumor response to interstitial photodynamic therapy for glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Thomassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photodynamic Therapy and Photodiagnosis update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interstitial photodynamic therapy for glioblastoma: interest of MRI monitoring to predict iPDT effects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Thomassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Colloque Nano-hybrides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ILM, Lyon 1, May 2016, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of new synthesis protocol and advanced characterization of AGuIX Nanoparticle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Long Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITN-ARGENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Obergurgl, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasmall nanoparticles functionalization for PET and SPECT imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tillement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano-Hybrides n°12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bastia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGuIX nanoparticles for PET/MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tillement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France Life Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of metal-based contrast agents for Spectral Photon counting computed Tomography (SPCCT) scanner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priusha Ravipati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Gutwinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Si-Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Molecular Imaging Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of nanoemulsion encapsulating sensitive biomacromolecule by premix membrane emulsification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Fukuhara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BNLF 2024 CRS meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of metal loaded nanoparticles as contrast agents for Spectral Photon counting computed Tomography (SPCCT) scanner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priusha Ravipati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Gutwinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Si-Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodegradable hydrogel for sustained release of therapeutic peptide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Rosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Sidi-Boumedine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kryza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PBP world meeting (Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of nanoemulsion encapsulating sensitive biomacromolecule by premix membrane emulsification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Fukuhara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of metal loaded nanoparticles as contrast agents for Spectral Photon counting computed Tomography (SPCCT) scanner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priusha Ravipati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Gutwinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Si-Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BNLF 2024 CRS meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CeO2-based peelable gel for neutralization and skin decontamination toward chemical warefare agent simulants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Arquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formula XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monoclonal antibodies decorated nanoparticles for the treatment of triple negative breast cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Breusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐guy Delcros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Marcela Hernandez Palomino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFNano Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound And Microbubbles Enhance The Delivery Of A Liposomal Formulation For Targeted Chemo-Radionuclide Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jyothi Menon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheena Wallington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Nuclear Medicine Society Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound-Mediated Cavitation To Enhance The Delivery Of Liposomal Formulations For Targeted Radionuclide Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jyothi Menon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheena Wallington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Controlled Release Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indium-111 afterloading of preformed EGF containing liposomes for molecularly targeted radionuclide delivery via ultrasound induced cavitation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jyothi Menon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Skaripa-Koukelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Gill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Congress of the European Association of Nuclear Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Düsseldorf, Germany. European Journal of Nuclear Medicine and Molecular Imaging, 45 (S1), pp.1-844, 2019, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00259-018-4148-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted and combined chemo-radionucleide therapy for the treatment of breast cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jyothi Menon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Skaripa-Koukelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Carlisle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRUK Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica-Based Bismuth-Gadolinium Nanoparticles for MRI and CT Image-Guided Radiation Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Detappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tibbitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kunjachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Zavidij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASTRO annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiolabeling for long term biodistribution of ultrasmall nanoparticles designed for radiotherapy guided by MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Denat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Molecular Imaging Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGUIX® theranostic nanoparticles for vascular-targeted interstitial photodynamic therapy of brain tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Peterlini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Gries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photodynamic Therapy and Photodiagnosis update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nancy, France. , 17, pp.A71, 2017, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pdpdt.2017.01.161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PET and MR imaging with 64Cu/68Ga-labeled AGuIX ultra-small nanoparticles in tumor-bearing mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caline Abadjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Latoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesley Foley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNMMI Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, San Diego, United States. 57 (Supplement2), pp.1181, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasmall gadolinium-based nanoparticles designed for photodynamic therapy (PDT) guided by MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photodynamic Therapy and Photodiagnosis update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nancy, France. , Photodiagnosis and Photodynamic Therapy, 17, pp.A60, 2017, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pdpdt.2017.01.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of ultrasmall nanoparticles for theranosctic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Denat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tillement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST TD1004 Action Theranostics Imaging and Therapy: An Action to Develop Novel Nanosized Systems for Imaging-Guided Drug Delivery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGuIX modifications for active tumor targeting and radiolabelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Plissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Denat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST TD1004 Action Theranostics Imaging and Therapy: An Action to Develop Novel Nanosized Systems for Imaging-Guided Drug Delivery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId214"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -8208,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9AD3E4BB"/>
+    <w:nsid w:val="E84B7F57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8356,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E813D523"/>
+    <w:nsid w:val="00A9C09C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8590,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eloise-thomas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3772-872X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/204202027" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Y-2383-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291454v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rosson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Thomas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Sidi-Boumedine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kryza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couderc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioadv.2025.214437" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078046v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. David" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Godfrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tillement" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125555" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967331v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Durand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gr&#233;a" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Lebeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacquot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Tillement" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtadv.2025.100565" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672854v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Briancon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaput" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Camilla Magnano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trenque" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.4c01830" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577330v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Breusa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Baldinotti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Zilio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Delcros" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioadv.2024.213881" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480655v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Chaput" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Arquier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brian&#231;on" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2024.133520" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209149v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordyn Ann Howard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halyna Kuznietsova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Dziubenko" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aigle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Natuzzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-28968-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728163v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Mathieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Gasser" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202308738" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469640v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Moreno&#8208;gaona" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mittelheisser" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202101565" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379071v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Skaripa-Koukelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hauton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Walsby-Tickle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Owen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40170-021-00273-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379081v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Grange" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brichart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99462-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547889v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyothi Menon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gray" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2019.12.045" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287597v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Thakare" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Long Tran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA00365G" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317372v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huclier-Markai" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ntsiba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alliot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cs Cutler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23937/2378-3664.1410027" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935540v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Long Tran" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dufort" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rossetti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20180365" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287691v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheena Wallington" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.34669" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399256v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Toussaint" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pinel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Auger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durieux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Thomassin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.17218" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689566v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Detappe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W Tibbitt ||" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijumon Kunjachan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Zavidij" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b05055" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689547v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Bouziotis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Stellas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Truillet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Tsoukalas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm-2017-0032" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643075v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Colombeau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Gries" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Peterlini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S141559" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405878v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loc T Huynh" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.6b00264" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207383v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shady Kotb" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Appaix" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marais" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b00552" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548425v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Berbeco" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01674228v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LYSE1121" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078087v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Weber" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Taleb Sidi-Boumedine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924331v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Sidi Boumedine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370902v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Gutwinska" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derick Rosario" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Robert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Pang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694239v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765505v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691977v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03989472v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mccullagh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548480v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine A. Vallis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-019-04486-2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845326v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Thomas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boura" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550754v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barberi-Heyob" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548188v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548177v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243053v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vanderesse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407476v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312929v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548199v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03989480v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Louis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548210v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078095v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priusha Ravipati" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Si-Mohamed" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765479v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Fukuhara" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charcosset" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924322v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694250v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924327v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765470v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462743v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barratier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03989500v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;guy Delcros" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Marcela Hernandez Palomino" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548225v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548236v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548464v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gill" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-018-4148-3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548247v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carlisle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03989491v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tibbitt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kunjachan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zavidij" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548345v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caline Abadjian" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Latoche" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Foley" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Day" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408883v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2017.01.161" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92NKRQ9V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548258v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Denat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boschetti" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498485v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Thomas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Toussaint" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2017.01.136" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548269v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548293v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plissonneau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eloise-thomas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3772-872X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/204202027" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=jJsU7rUAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Y-2383-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291454v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rosson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Thomas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Sidi-Boumedine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kryza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couderc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioadv.2025.214437" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078046v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. David" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Godfrin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tillement" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125555" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967331v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Durand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gr&#233;a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Lebeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacquot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Tillement" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtadv.2025.100565" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672854v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Briancon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaput" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Camilla Magnano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trenque" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.4c01830" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577330v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Breusa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Baldinotti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Zilio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Delcros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioadv.2024.213881" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480655v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Chaput" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Arquier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brian&#231;on" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2024.133520" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209149v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordyn Ann Howard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halyna Kuznietsova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Dziubenko" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aigle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Natuzzi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-28968-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728163v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Mathieu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Gasser" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202308738" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469640v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Moreno&#8208;gaona" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mittelheisser" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202101565" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379071v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Skaripa-Koukelli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hauton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Walsby-Tickle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Owen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40170-021-00273-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379081v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Grange" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brichart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99462-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547889v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyothi Menon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gray" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2019.12.045" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317372v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huclier-Markai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ntsiba" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alliot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cs Cutler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23937/2378-3664.1410027" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287597v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Thakare" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Long Tran" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA00365G" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935540v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Long Tran" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dufort" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rossetti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20180365" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287691v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheena Wallington" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.34669" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399256v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Toussaint" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pinel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Auger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durieux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Thomassin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.17218" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689566v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Detappe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W Tibbitt ||" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijumon Kunjachan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Zavidij" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b05055" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643075v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Colombeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Gries" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Peterlini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S141559" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689547v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Bouziotis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Stellas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Truillet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Tsoukalas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm-2017-0032" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405878v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loc T Huynh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.6b00264" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207383v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shady Kotb" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Appaix" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marais" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b00552" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548425v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Berbeco" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01674228v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LYSE1121" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924331v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Weber" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Sidi Boumedine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370902v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Gutwinska" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derick Rosario" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Robert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Pang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078087v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Taleb Sidi-Boumedine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694239v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765505v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691977v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03989472v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mccullagh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548480v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine A. Vallis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-019-04486-2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845326v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Thomas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boura" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550754v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barberi-Heyob" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548188v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548177v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243053v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vanderesse" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407476v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312929v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03989480v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Louis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548199v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548210v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078095v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priusha Ravipati" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Si-Mohamed" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765479v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Fukuhara" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charcosset" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924322v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694250v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924327v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765470v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462743v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barratier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03989500v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;guy Delcros" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Marcela Hernandez Palomino" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548236v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548225v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548464v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gill" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-018-4148-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548247v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carlisle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03989491v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tibbitt" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kunjachan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zavidij" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548258v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Denat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boschetti" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408883v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2017.01.161" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92NKRQ9V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548345v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caline Abadjian" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Latoche" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Foley" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Day" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498485v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Thomas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Toussaint" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2017.01.136" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548269v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548293v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plissonneau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>