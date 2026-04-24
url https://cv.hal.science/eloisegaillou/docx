--- v0 (2026-03-15)
+++ v1 (2026-04-24)
@@ -186,320 +186,320 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« JOURNEY WITH MINERALS » ou quand le musée de l'École des Mines s'exporte à Hong Kong</w:t>
+                <w:t xml:space="preserve">Microscopic, Spectroscopic and Chemical Analysis of Emeralds from Habachtal, Austria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maria Nikopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanos Karampelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Hennebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gruss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Éloïse Gaillou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEMMES, la revue de l’Association Gemmologie &amp; Francophonie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/min15010022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04917324v1</w:t>
+                <w:t xml:space="preserve">hal-04862914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic, Spectroscopic and Chemical Analysis of Emeralds from Habachtal, Austria</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« JOURNEY WITH MINERALS » ou quand le musée de l'École des Mines s'exporte à Hong Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugo Hennebois</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Éloïse Gaillou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GEMMES, la revue de l’Association Gemmologie &amp; Francophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.81-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/min15010022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04862914v1</w:t>
+                <w:t xml:space="preserve">hal-04917324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of an ‘Egyptian’ Emerald from the Mineralogy Museum at the Paris School of Mines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanos Karampelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloïse Gaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Hennebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Herreweghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -589,51 +589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hainschwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloïse Gaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Shen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -674,364 +674,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Historical Alexandrite from the Mineralogy Museum of Paris School of Mines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Farida Maouche</w:t>
+                <w:t xml:space="preserve">Combination of ERDA, FTIR spectroscopy and NanoSIMS for the characterization of hydrogen incorporation in natural diamonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divine Vangu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Khodja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Charrondiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Gemmology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15506/JoG.2023.38.8.796⟩</w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 136, pp.110007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2023.110007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04379191v1</w:t>
+                <w:t xml:space="preserve">halshs-04109423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of ERDA, FTIR spectroscopy and NanoSIMS for the characterization of hydrogen incorporation in natural diamonds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Imène Esteve</w:t>
+                <w:t xml:space="preserve">An Historical Alexandrite from the Mineralogy Museum of Paris School of Mines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloïse Gaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanos Karampelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Hennebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Herreweghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Maouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 136, pp.110007. </w:t>
+              <w:t xml:space="preserve">The Journal of Gemmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (8), pp.796-803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2023.110007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15506/JoG.2023.38.8.796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04109423v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04379191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Destructive Study of Egyptian Emeralds Preserved in the Collection of the Museum of the Ecole des Mines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanos Karampelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloïse Gaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Hennebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Maouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1082,51 +1082,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Gemological and Spectroscopic Study with Mobile Instruments of Some “Emeralds” from the Coronation Crown of Napoleon III</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanos Karampelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Gaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1134,51 +1134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Herreweghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Maouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Hennebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gems &amp; Gemology : the quarterly journal of the Gemological Institute of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 58 (2), pp.168-183. </w:t>
@@ -1229,77 +1229,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the lithosphere to the lower mantle: An aqueous-rich metal-bearing growth environment to form type IIb blue diamonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Daver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Églantine Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloïse Gaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2102,278 +2102,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical and petrological characterization of gem opals from Wegel Tena, Wollo, Ethiopia: opal formation in an Oligocene soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Boron in natural type IIb blue diamonds: Chemical and spectroscopic measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Rondeau</w:t>
+                <w:t xml:space="preserve">J. E. Post</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Cenki-Tok</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Fritsch</w:t>
+                <w:t xml:space="preserve">D. Rost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Mazzero</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. E. Butler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry: Exploration, Environment, Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1144/1467-7873/10-MINDEP-058⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 97 (1), pp.1 - 18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am.2012.3925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00767555v1</w:t>
+                <w:t xml:space="preserve">hal-01495166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boron in natural type IIb blue diamonds: Chemical and spectroscopic measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Gaillou</w:t>
+                <w:t xml:space="preserve">Geochemical and petrological characterization of gem opals from Wegel Tena, Wollo, Ethiopia: opal formation in an Oligocene soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. E. Post</w:t>
+                <w:t xml:space="preserve">Bénédicte Cenki-Tok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Rost</w:t>
+                <w:t xml:space="preserve">Francesco Mazzero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. E. Butler</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 97 (1), pp.1 - 18. </w:t>
+              <w:t xml:space="preserve">Geochemistry: Exploration, Environment, Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (2), pp.93-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2138/am.2012.3925⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1144/1467-7873/10-MINDEP-058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01495166v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathodoluminescence of Natural, Plastically Deformed Pink Diamonds</w:t>
               </w:r>
@@ -2470,282 +2470,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Mantle Cycling of Oceanic Crust: Evidence from Diamonds and Their Mineral Inclusions</w:t>
+                <w:t xml:space="preserve">Gem News International: An accidental corundum and lead glass triplet?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Walter</w:t>
+                <w:t xml:space="preserve">E. Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. C. Kohn</w:t>
+                <w:t xml:space="preserve">Chatagnier P.-Y.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Araujo</w:t>
+                <w:t xml:space="preserve">B. Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. P. Bulanova</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Karampelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gaillou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gems &amp; Gemology : the quarterly journal of the Gemological Institute of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (3), pp.251-252</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01495121v1</w:t>
+                <w:t xml:space="preserve">hal-00646680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gem News International: An accidental corundum and lead glass triplet?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep Mantle Cycling of Oceanic Crust: Evidence from Diamonds and Their Mineral Inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. C. Kohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Fritsch</w:t>
+                <w:t xml:space="preserve">D. Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chatagnier P.-Y.</w:t>
+                <w:t xml:space="preserve">G. P. Bulanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Rondeau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. B. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gems &amp; Gemology : the quarterly journal of the Gemological Institute of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 334 (6052), pp.54 - 57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1209300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646680v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An accidental corundum and lead glass triplet?</w:t>
               </w:r>
@@ -2757,64 +2757,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Chatagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanos Karampelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloise Gaillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2846,501 +2846,501 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic and microscopic characterizations of color lamellae in natural pink diamonds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Rose</w:t>
+                <w:t xml:space="preserve">Play-of-color opal from Wegel Tena, Wollo Province, Ethiopia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Mazzero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Cenki-Tok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2010.06.015⟩</w:t>
+              <w:t xml:space="preserve">Gems &amp; Gemology : the quarterly journal of the Gemological Institute of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (2), pp.90-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5741/GEMS.46.2.90⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01495171v1</w:t>
+                <w:t xml:space="preserve">hal-00560177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new source of play-of-color opal at Wegel Tena, Wollo, Ethiopia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier J.-P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mazzero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cenki-Tok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gems &amp; Gemology : the quarterly journal of the Gemological Institute of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 46 (2), pp.90-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Play-of-color opal from Wegel Tena, Wollo Province, Ethiopia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Cenki-Tok</w:t>
+                <w:t xml:space="preserve">Spectroscopic and microscopic characterizations of color lamellae in natural pink diamonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E Post</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.D. Bassim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zaitsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gems &amp; Gemology : the quarterly journal of the Gemological Institute of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (10), pp.1207 - 1220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2010.06.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5741/GEMS.46.2.90⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00560177v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescence of opals: a witness to their geochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Massuyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 74 (12), pp.A307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3391,77 +3391,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloise Gaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang Wuyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. E. Post</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. E. Butler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gems &amp; Gemology : the quarterly journal of the Gemological Institute of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 46 (2), pp.80-88</w:t>
@@ -3516,77 +3516,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ore Geology Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 34, pp.113-126</w:t>
@@ -3609,1241 +3609,1095 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00404826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The geochemistry of gem opals as evidence of their origin</w:t>
+                <w:t xml:space="preserve">Common gem opal : an investigation of micro- to nano-structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aguilar-Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Fritsch</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Post</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2007.07.004⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 93, pp.1685-1873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am.2008.2518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00430106v1</w:t>
+                <w:t xml:space="preserve">hal-00345967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoinduced H1b and H1c centers in some natural treated diamonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Notari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diamond and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 17 (12), pp.2029. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.diamond.2008.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00430104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common gem opal : an investigation of micro- to nano-structure</w:t>
+                <w:t xml:space="preserve">Common gem opal: An investigation of micro- to nano-structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aguilar-Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Post</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 93, pp.1685-1873. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+              <w:t xml:space="preserve">, 2008, 93, pp.1865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2138/am.2008.2518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00345967v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00396757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common gem opal: An investigation of micro- to nano-structure</w:t>
+                <w:t xml:space="preserve">The geochemistry of gem opals as evidence of their origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fritsch</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Post</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am.2008.2518⟩</w:t>
+              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 34 (1-2), pp.113-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2007.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00396757v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00323885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The geochemistry of gem opals as evidence of their origin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An examination of the Napoléon diamond necklace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloise Gaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. E. Post</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gems &amp; Gemology : the quarterly journal of the Gemological Institute of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 43 (4), pp.352-357</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00323885v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An examination of the Napoléon diamond necklace</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. E. Post</w:t>
+                <w:t xml:space="preserve">Color-zoned andradite from Iran, with calcite inclusions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Karampelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Douman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gems &amp; Gemology : the quarterly journal of the Gemological Institute of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 43 (4), pp.352-357</w:t>
+              <w:t xml:space="preserve">, 2007, 43 (1), pp.65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01495234v1</w:t>
+                <w:t xml:space="preserve">hal-00481306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Color-zoned andradite from Iran, with calcite inclusions.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Karampelas</w:t>
+                <w:t xml:space="preserve">The nanostructure of fire opal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gems &amp; Gemology : the quarterly journal of the Gemological Institute of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 352, pp.3957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.noncrysol.2006.08.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00481306v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00379534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nanostructure of fire opal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Geologic origin of opals deduced from geochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gems &amp; Gemology : the quarterly journal of the Gemological Institute of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42 (3), pp.107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.noncrysol.2006.08.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00379534v1</w:t>
+                <w:t xml:space="preserve">hal-00429990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geologic origin of opals deduced from geochemistry</w:t>
+                <w:t xml:space="preserve">Toward a geochemistry of opals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...44 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cornen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 69, pp.279-279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00116009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4853,298 +4707,298 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diamants de Collections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloïse Gaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Bureau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Éloïse Gaillou</w:t>
+                <w:t xml:space="preserve">Paola Giura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiano Ferraris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque des collections en Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OSUG, Muséum de Grenoble, Oct 2024, Grenoble, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04965371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemological study of emeralds from the Crown of Napoleon III at Paris School of Mines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloise Gaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanos Karampelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Herreweghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Maouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Hennebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Mineralogical Association Conference, Lyon, France, 18-22 July 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Mineralogical Association, Jul 2022, Lyon, France. pp.OL10_2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04074552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemological study of an emerald reportedly from Egypt in Paris School of Mines museum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanos Karampelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloise Gaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5152,1056 +5006,1073 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Herreweghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Maouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Hennebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Mineralogical Association Conference, Lyon, France, 18-22 July 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Mineralogical Association, Jul 2022, Lyon, France. pp.OL26_6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04074567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A historical alexandrite at Paris School of Mines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloise Gaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanos Karampelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Maouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Herreweghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Hennebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GCG and SMMP Joint symposium 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GCG and SMMP, Dec 2022, London (U.K.), United Kingdom. pp.13-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic Study of Egyptian Emeralds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanos Karampelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloise Gaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Hennebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Maouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Mediterranean Gemmological &amp; Jewellery Conference, 12 - 14 August, 2022, Thessaloniki, Greece</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Thessalokini, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04074499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historic Emeralds from the Paris School of Mines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GEMMOLOGICAL AND SPECTROSCOPIC STUDY WITH MOBILE INSTRUMENTS OF THE “EMERALDS” FROM THE FRENCH CROWN JEWELS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanos Karampelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloise Gaillou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Herreweghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Maouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Hennebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference Mineralogy and Museums</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Sofia, Bulgaria. pp.37-38</w:t>
+              <w:t xml:space="preserve">37th INTERNATIONAL GEMMOLOGICAL CONFERENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Online, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615018v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic Recoil Detection Analysis of Hydrogen content in diamonds</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Charrondière-Lewis</w:t>
+                <w:t xml:space="preserve">Prince Napoléon Bonaparte and his explorations in the northern seas (1856)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloise Gaillou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th International Conference Mineralogy and Museums, 24-26 August 2021, Sofia.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Sofia, Bulgaria. pp.18-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03614999v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prince Napoléon Bonaparte and his explorations in the northern seas (1856)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Barthe</w:t>
+                <w:t xml:space="preserve">Elastic Recoil Detection Analysis of Hydrogen content in diamonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Khodja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Charrondière-Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloise Gaillou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference Mineralogy and Museums, 24-26 August 2021, Sofia.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Goldschmidt2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2021.4718⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615047v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GEMMOLOGICAL AND SPECTROSCOPIC STUDY WITH MOBILE INSTRUMENTS OF THE “EMERALDS” FROM THE FRENCH CROWN JEWELS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Historic Emeralds from the Paris School of Mines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloise Gaillou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th INTERNATIONAL GEMMOLOGICAL CONFERENCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Online, Japan</w:t>
+              <w:t xml:space="preserve">9th International Conference Mineralogy and Museums</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Sofia, Bulgaria. pp.37-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03614948v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE GENESIS OF LITHOSPHERIC BLUE DIAMONDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Daver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloise Gaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oulfa Belhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internation Gemological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence of opals: a witness to their geochemistry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Sur les conditions de genèse des opales du Wollo, Ethiopie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier J.-P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mazzero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bodeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Knoxville, Tennessee, United States</w:t>
+              <w:t xml:space="preserve">23ème réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Talence, France. pp.233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00558824v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la formation des opales du Wollo, Ethiopie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier J.-P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mazzero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bekele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6237,504 +6108,487 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00558970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur les conditions de genèse des opales du Wollo, Ethiopie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Luminescence of opals: a witness to their geochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Massuyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rondeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Talence, France. pp.233</w:t>
+              <w:t xml:space="preserve">Goldschmidt Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Knoxville, Tennessee, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00558977v1</w:t>
+                <w:t xml:space="preserve">hal-00558824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle source d'opale noble à Wegel Tena, Wollo, Ethiopie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier J.-P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mazzero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bekele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée Générale du Centre de Recherche en Gemmologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00558973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geologic Origin of Opals Deduced from Geochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gemological Research Conference (GRC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, San Diego, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00263892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a geochemistry of opals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cornen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15 ème Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Moscow, Idaho, United States. pp.A279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00112690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6744,154 +6598,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Genesis of Blue Diamonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Daver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloise Gaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 Diamond Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Warwick, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6901,104 +6755,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Musée de Minéralogie de l'Ecole des Mines de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nectoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloise Gaillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gallimard, 2022, 978-2-07-295943-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04074459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7008,215 +6862,215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Museo di mineralogia dell'Ecole des Mies di Parigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloïse Gaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nectoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniele Respino. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traversella: miniere, minatori, minerali</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Giove S.r.l., pp.288-295, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ON THE BEAUTY OF DEFECTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloise Gaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George R. Rossman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dr. Jeff Harris and Gloria A. Staebler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithographie Monograph No. 19: Diamond - the Ultimate Gemstone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, pp. 40-53, 2017, 978-0-9836323-5-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId183"/>
+      <w:footerReference w:type="default" r:id="rId182"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7284,51 +7138,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3FBB5B91"/>
+    <w:nsid w:val="91C5BBEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7515,51 +7369,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eloisegaillou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7949-268X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109903552" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-1753-2009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917324v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Gaillou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862914v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikopoulou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanos Karampelas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Hennebois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gruss" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min15010022" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552266v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Herreweghe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Maouche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15506/jog.2024.39.1.78" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720818v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hainschwang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fritsch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Shen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.20.5.312" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379191v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15506/JoG.2023.38.8.796" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04109423v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divine Vangu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bureau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Khodja" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Charrondiere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Esteve" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2023.110007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04246143v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min13020158" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800661v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Gaillou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5741/GEMS.58.2.168" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072684v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Daver" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;glantine Boulard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cartigny" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.121163" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125298v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boulliard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Al&#233;on" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Gaillou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-33-9-2021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335379v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2019/0031-2804" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785414v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Martin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2018-6131" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769406v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Friede" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ciuz.201700788" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01493816v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Zubkov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Solomnikova" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Post" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaillou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Butler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2017.01.011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477487v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schoor" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hardouin Duparc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Est&#232;ve" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2016.04.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01495135v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey E. Post" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keal S. Byrne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E. Butler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5741/GEMS.50.4.280" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767555v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rondeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cenki-Tok" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mazzero" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/1467-7873/10-MINDEP-058" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01495166v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Post" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rost" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Butler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2012.3925" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01495153v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rose" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927612013542" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01495121v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Walter" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Kohn" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Araujo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Bulanova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B. Smith" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1209300" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646680v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fritsch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatagnier P.-Y." TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rondeau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karampelas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849368v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Chatagnier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01495171v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E Post" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Bassim" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaitsev" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2010.06.015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JX96M9V7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506058v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier J.-P." TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazzero" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cenki-Tok" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560177v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5741/GEMS.46.2.90" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506052v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massuyeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01495226v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Wuyi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John King" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404826v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delaunay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430106v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2007.07.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGLDBJ8Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430104v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Notari" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2008.06.006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CD7X4LG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345967v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aguilar-Reyes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Post" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2008.2518" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396757v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00323885v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Delaunay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01495234v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481306v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douman" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379534v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barreau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Albertini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.noncrysol.2006.08.005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429990v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116009v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cornen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965371v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bureau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Giura" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Ferraris" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074552v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074567v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073224v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074499v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615018v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614999v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Charrondi&#232;re-Lewis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4718" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615047v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barthe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614948v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02506349v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baptiste" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfa Belhadj" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558824v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558970v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bekele" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558977v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bodeur" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558973v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00263892v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112690v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02506335v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boulard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Baptiste" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074459v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nectoux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917285v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01495252v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George R. Rossman" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eloisegaillou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7949-268X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109903552" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-1753-2009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862914v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikopoulou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanos Karampelas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Hennebois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gruss" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Gaillou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min15010022" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917324v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552266v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Herreweghe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Maouche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15506/jog.2024.39.1.78" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720818v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hainschwang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fritsch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Shen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.20.5.312" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04109423v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divine Vangu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bureau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Khodja" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Charrondiere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Esteve" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2023.110007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379191v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15506/JoG.2023.38.8.796" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04246143v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min13020158" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800661v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Gaillou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5741/GEMS.58.2.168" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072684v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Daver" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;glantine Boulard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cartigny" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.121163" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125298v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boulliard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Al&#233;on" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Gaillou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-33-9-2021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335379v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2019/0031-2804" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785414v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Martin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2018-6131" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769406v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Friede" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ciuz.201700788" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01493816v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Zubkov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Solomnikova" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Post" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaillou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Butler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2017.01.011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477487v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schoor" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hardouin Duparc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Est&#232;ve" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2016.04.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01495135v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey E. Post" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keal S. Byrne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E. Butler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5741/GEMS.50.4.280" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01495166v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Post" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rost" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Butler" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2012.3925" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767555v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rondeau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cenki-Tok" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mazzero" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/1467-7873/10-MINDEP-058" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01495153v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rose" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927612013542" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646680v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fritsch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatagnier P.-Y." TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rondeau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karampelas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01495121v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Walter" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Kohn" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Araujo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Bulanova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B. Smith" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1209300" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849368v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Chatagnier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560177v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5741/GEMS.46.2.90" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506058v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier J.-P." TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazzero" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cenki-Tok" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01495171v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E Post" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Bassim" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaitsev" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2010.06.015" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JX96M9V7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506052v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massuyeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01495226v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Wuyi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John King" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404826v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delaunay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345967v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aguilar-Reyes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Post" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2008.2518" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430104v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Notari" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2008.06.006" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CD7X4LG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396757v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00323885v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Delaunay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2007.07.004" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGLDBJ8Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01495234v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481306v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douman" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379534v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barreau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Albertini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.noncrysol.2006.08.005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429990v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116009v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cornen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965371v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bureau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Giura" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Ferraris" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074552v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074567v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073224v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074499v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614948v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615047v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barthe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614999v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Charrondi&#232;re-Lewis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4718" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615018v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02506349v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baptiste" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfa Belhadj" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558977v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bodeur" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558970v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bekele" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558824v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558973v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00263892v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112690v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02506335v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boulard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Baptiste" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074459v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nectoux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917285v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01495252v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George R. Rossman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>