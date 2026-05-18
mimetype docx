--- v1 (2026-04-24)
+++ v2 (2026-05-18)
@@ -1,7083 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...7032 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eloïse Gaillou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eloisegaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7949-268X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">109903552</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=_qgpAv8AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/D-1753-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« JOURNEY WITH MINERALS » ou quand le musée de l'École des Mines s'exporte à Hong Kong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEMMES, la revue de l’Association Gemmologie &amp; Francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.81-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopic, Spectroscopic and Chemical Analysis of Emeralds from Habachtal, Austria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Nikopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanos Karampelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Hennebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gruss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.22. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/min15010022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of an ‘Egyptian’ Emerald from the Mineralogy Museum at the Paris School of Mines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanos Karampelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Hennebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Herreweghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Maouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Gemmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39, pp.78 - 83. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15506/jog.2024.39.1.78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the Luminescence of Gems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hainschwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Shen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (5), pp.312-317. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/gselements.20.5.312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of ERDA, FTIR spectroscopy and NanoSIMS for the characterization of hydrogen incorporation in natural diamonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divine Vangu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Khodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Charrondiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 136, pp.110007. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2023.110007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04109423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Historical Alexandrite from the Mineralogy Museum of Paris School of Mines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanos Karampelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Hennebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Herreweghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Maouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Gemmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (8), pp.796-803. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15506/JoG.2023.38.8.796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Destructive Study of Egyptian Emeralds Preserved in the Collection of the Museum of the Ecole des Mines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Nikopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanos Karampelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Hennebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Maouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), pp.158. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/min13020158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gemological and Spectroscopic Study with Mobile Instruments of Some “Emeralds” from the Coronation Crown of Napoleon III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanos Karampelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Gaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Herreweghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Maouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Hennebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gems &amp; Gemology : the quarterly journal of the Gemological Institute of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (2), pp.168-183. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5741/GEMS.58.2.168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the lithosphere to the lower mantle: An aqueous-rich metal-bearing growth environment to form type IIb blue diamonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Daver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Églantine Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 613, pp.121163. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2022.121163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the anomalous shapes of native copper crystals from the Michigan Copper Country</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Boulliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Aléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Gaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (1), pp.9-21. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ejm-33-9-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twinning in anorthoclase megacrysts from phonolitic eruptions, Erebus volcano, Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Boulliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Gaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (1), pp.99-110. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/ejm/2019/0031-2804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight on gem opal formation in volcanic ash deposits from a supereruption: A case study through oxygen and hydrogen isotopic composition of opals from Lake Tecopa, California, U.S.A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Gaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 103 (5), pp.803 - 811. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/am-2018-6131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristallin und amorph: Die Vielfalt des Siliciumdioxids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Friede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Gaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemie in unserer Zeit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (2), pp.84 - 93. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ciuz.201700788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of electronic properties of natural type IIb diamonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.I. Zubkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Solomnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Post</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Butler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72, pp.87-93. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2017.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic deformation in natural diamonds: Rose channels associated to mechanical twinning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Schoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Boulliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Gaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hardouin Duparc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 66, pp.102-106. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2016.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Blue Moon Diamond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Gaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey E. Post</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keal S. Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James E. Butler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gems &amp; Gemology : the quarterly journal of the Gemological Institute of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (4), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5741/GEMS.50.4.280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical and petrological characterization of gem opals from Wegel Tena, Wollo, Ethiopia: opal formation in an Oligocene soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Cenki-Tok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Mazzero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry: Exploration, Environment, Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (2), pp.93-104. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/1467-7873/10-MINDEP-058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron in natural type IIb blue diamonds: Chemical and spectroscopic measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Post</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Butler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 97 (1), pp.1 - 18. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/am.2012.3925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathodoluminescence of Natural, Plastically Deformed Pink Diamonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Post</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Butler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (06), pp.1292 - 1302. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927612013542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gem News International: An accidental corundum and lead glass triplet?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatagnier P.-Y.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Karampelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gems &amp; Gemology : the quarterly journal of the Gemological Institute of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (3), pp.251-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Mantle Cycling of Oceanic Crust: Evidence from Diamonds and Their Mineral Inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. C. Kohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. P. Bulanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. B. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 334 (6052), pp.54 - 57. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1209300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An accidental corundum and lead glass triplet?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Chatagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanos Karampelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Gaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gems &amp; Gemology : the quarterly journal of the Gemological Institute of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (3), pp.251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new source of play-of-color opal at Wegel Tena, Wollo, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier J.-P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mazzero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cenki-Tok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gems &amp; Gemology : the quarterly journal of the Gemological Institute of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (2), pp.90-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic and microscopic characterizations of color lamellae in natural pink diamonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E Post</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.D. Bassim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zaitsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (10), pp.1207 - 1220. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2010.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Play-of-color opal from Wegel Tena, Wollo Province, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Mazzero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Cenki-Tok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gems &amp; Gemology : the quarterly journal of the Gemological Institute of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (2), pp.90-105. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5741/GEMS.46.2.90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescence of opals: a witness to their geochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Massuyeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 74 (12), pp.A307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Wittelsbach-Graff and Hope diamonds: not cut from the same rough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Gaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Wuyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Post</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gems &amp; Gemology : the quarterly journal of the Gemological Institute of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (2), pp.80-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The geochemistry of opals as an evidence for their origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ore Geology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34, pp.113-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced H1b and H1c centers in some natural treated diamonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Notari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (12), pp.2029. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2008.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common gem opal : an investigation of micro- to nano-structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aguilar-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Post</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93, pp.1685-1873. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/am.2008.2518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common gem opal: An investigation of micro- to nano-structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aguilar-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Post</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93, pp.1865. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/am.2008.2518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The geochemistry of gem opals as evidence of their origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ore Geology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34 (1-2), pp.113-126. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oregeorev.2007.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00323885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color-zoned andradite from Iran, with calcite inclusions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Karampelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gems &amp; Gemology : the quarterly journal of the Gemological Institute of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (1), pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An examination of the Napoléon diamond necklace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Gaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Post</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gems &amp; Gemology : the quarterly journal of the Gemological Institute of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (4), pp.352-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nanostructure of fire opal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 352, pp.3957. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.noncrysol.2006.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geologic origin of opals deduced from geochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gems &amp; Gemology : the quarterly journal of the Gemological Institute of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42 (3), pp.107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a geochemistry of opals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cornen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 69, pp.279-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamants de Collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Giura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Ferraris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des collections en Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSUG, Muséum de Grenoble, Oct 2024, Grenoble, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic Study of Egyptian Emeralds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Nikopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanos Karampelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Gaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Hennebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Maouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Mediterranean Gemmological &amp; Jewellery Conference, 12 - 14 August, 2022, Thessaloniki, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Thessalokini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemological study of emeralds from the Crown of Napoleon III at Paris School of Mines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Gaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanos Karampelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Herreweghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Maouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Hennebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Mineralogical Association Conference, Lyon, France, 18-22 July 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Mineralogical Association, Jul 2022, Lyon, France. pp.OL10_2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemological study of an emerald reportedly from Egypt in Paris School of Mines museum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanos Karampelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Gaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Herreweghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Maouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Hennebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Mineralogical Association Conference, Lyon, France, 18-22 July 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Mineralogical Association, Jul 2022, Lyon, France. pp.OL26_6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A historical alexandrite at Paris School of Mines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Gaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanos Karampelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Maouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Herreweghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Hennebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GCG and SMMP Joint symposium 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GCG and SMMP, Dec 2022, London (U.K.), United Kingdom. pp.13-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prince Napoléon Bonaparte and his explorations in the northern seas (1856)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Gaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference Mineralogy and Museums, 24-26 August 2021, Sofia.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Sofia, Bulgaria. pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic Recoil Detection Analysis of Hydrogen content in diamonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Khodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Charrondière-Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Gaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2021.4718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historic Emeralds from the Paris School of Mines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Gaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference Mineralogy and Museums</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Sofia, Bulgaria. pp.37-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEMMOLOGICAL AND SPECTROSCOPIC STUDY WITH MOBILE INSTRUMENTS OF THE “EMERALDS” FROM THE FRENCH CROWN JEWELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanos Karampelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Gaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Herreweghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Maouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Hennebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th INTERNATIONAL GEMMOLOGICAL CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Online, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE GENESIS OF LITHOSPHERIC BLUE DIAMONDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Daver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Gaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulfa Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internation Gemological Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescence of opals: a witness to their geochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Massuyeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Knoxville, Tennessee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les conditions de genèse des opales du Wollo, Ethiopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier J.-P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mazzero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bodeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Talence, France. pp.233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la formation des opales du Wollo, Ethiopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier J.-P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mazzero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bekele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne au Centre de Recherches Pétrographiques et Géochimiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle source d'opale noble à Wegel Tena, Wollo, Ethiopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier J.-P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mazzero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bekele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du Centre de Recherche en Gemmologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geologic Origin of Opals Deduced from Geochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gemological Research Conference (GRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, San Diego, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00263892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a geochemistry of opals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cornen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15 ème Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Moscow, Idaho, United States. pp.A279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Genesis of Blue Diamonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Daver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Gaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Diamond Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Musée de Minéralogie de l'Ecole des Mines de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nectoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Gaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, 2022, 978-2-07-295943-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Museo di mineralogia dell'Ecole des Mies di Parigi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nectoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniele Respino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traversella: miniere, minatori, minerali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giove S.r.l., pp.288-295, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ON THE BEAUTY OF DEFECTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Gaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George R. Rossman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Jeff Harris and Gloria A. Staebler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lithographie Monograph No. 19: Diamond - the Ultimate Gemstone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, pp. 40-53, 2017, 978-0-9836323-5-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId183"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -7138,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="91C5BBEA"/>
+    <w:nsid w:val="60A5555B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7369,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eloisegaillou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7949-268X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109903552" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-1753-2009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862914v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikopoulou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanos Karampelas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Hennebois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gruss" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Gaillou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min15010022" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917324v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552266v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Herreweghe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Maouche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15506/jog.2024.39.1.78" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720818v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hainschwang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fritsch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Shen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.20.5.312" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04109423v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divine Vangu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bureau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Khodja" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Charrondiere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Esteve" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2023.110007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379191v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15506/JoG.2023.38.8.796" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04246143v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min13020158" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800661v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Gaillou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5741/GEMS.58.2.168" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072684v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Daver" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;glantine Boulard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cartigny" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.121163" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125298v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boulliard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Al&#233;on" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Gaillou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-33-9-2021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335379v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2019/0031-2804" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785414v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Martin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2018-6131" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769406v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Friede" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ciuz.201700788" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01493816v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Zubkov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Solomnikova" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Post" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaillou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Butler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2017.01.011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477487v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schoor" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hardouin Duparc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Est&#232;ve" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2016.04.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01495135v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey E. Post" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keal S. Byrne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E. Butler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5741/GEMS.50.4.280" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01495166v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Post" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rost" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Butler" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2012.3925" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767555v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rondeau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cenki-Tok" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mazzero" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/1467-7873/10-MINDEP-058" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01495153v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rose" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927612013542" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646680v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fritsch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatagnier P.-Y." TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rondeau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karampelas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01495121v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Walter" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Kohn" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Araujo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Bulanova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B. Smith" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1209300" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849368v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Chatagnier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560177v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5741/GEMS.46.2.90" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506058v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier J.-P." TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazzero" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cenki-Tok" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01495171v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E Post" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Bassim" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaitsev" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2010.06.015" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JX96M9V7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506052v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massuyeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01495226v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Wuyi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John King" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404826v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delaunay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345967v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aguilar-Reyes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Post" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2008.2518" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430104v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Notari" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2008.06.006" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CD7X4LG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396757v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00323885v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Delaunay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2007.07.004" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGLDBJ8Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01495234v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481306v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douman" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379534v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barreau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Albertini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.noncrysol.2006.08.005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429990v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116009v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cornen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965371v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bureau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Giura" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Ferraris" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074552v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074567v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073224v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074499v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614948v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615047v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barthe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614999v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Charrondi&#232;re-Lewis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4718" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615018v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02506349v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baptiste" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfa Belhadj" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558977v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bodeur" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558970v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bekele" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558824v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558973v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00263892v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112690v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02506335v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boulard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Baptiste" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074459v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nectoux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917285v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01495252v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George R. Rossman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eloisegaillou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7949-268X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109903552" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=_qgpAv8AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-1753-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917324v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Gaillou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862914v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikopoulou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanos Karampelas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Hennebois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gruss" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min15010022" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552266v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Herreweghe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Maouche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15506/jog.2024.39.1.78" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720818v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hainschwang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fritsch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Shen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.20.5.312" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04109423v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divine Vangu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bureau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Khodja" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Charrondiere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Esteve" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2023.110007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379191v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15506/JoG.2023.38.8.796" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04246143v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min13020158" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800661v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Gaillou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5741/GEMS.58.2.168" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072684v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Daver" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;glantine Boulard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cartigny" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.121163" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125298v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boulliard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Al&#233;on" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Gaillou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-33-9-2021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335379v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2019/0031-2804" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785414v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2018-6131" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769406v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Friede" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ciuz.201700788" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01493816v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Zubkov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Solomnikova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Post" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaillou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Butler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2017.01.011" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477487v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schoor" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hardouin Duparc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Est&#232;ve" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2016.04.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01495135v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey E. Post" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keal S. Byrne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E. Butler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5741/GEMS.50.4.280" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767555v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rondeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cenki-Tok" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mazzero" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/1467-7873/10-MINDEP-058" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01495166v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Post" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rost" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Butler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2012.3925" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01495153v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rose" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927612013542" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646680v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fritsch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatagnier P.-Y." TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rondeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karampelas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01495121v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Walter" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Kohn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Araujo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Bulanova" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B. Smith" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1209300" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849368v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Chatagnier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506058v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier J.-P." TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazzero" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cenki-Tok" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01495171v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E Post" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Bassim" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaitsev" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2010.06.015" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JX96M9V7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560177v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5741/GEMS.46.2.90" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506052v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massuyeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01495226v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Wuyi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John King" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404826v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delaunay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430104v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Notari" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2008.06.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CD7X4LG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345967v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aguilar-Reyes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Post" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2008.2518" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396757v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00323885v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Delaunay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2007.07.004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGLDBJ8Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481306v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douman" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01495234v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379534v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barreau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Albertini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.noncrysol.2006.08.005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429990v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116009v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cornen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965371v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bureau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Giura" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Ferraris" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074499v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074552v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074567v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073224v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615047v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barthe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614999v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Charrondi&#232;re-Lewis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4718" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615018v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614948v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02506349v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baptiste" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfa Belhadj" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558824v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558977v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bodeur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558970v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bekele" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558973v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00263892v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112690v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02506335v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boulard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Baptiste" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074459v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nectoux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917285v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01495252v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George R. Rossman" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>