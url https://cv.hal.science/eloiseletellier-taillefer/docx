--- v0 (2026-03-06)
+++ v1 (2026-04-27)
@@ -734,414 +734,414 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03848803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renovation 3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éloïse Letellier-Taillefer</w:t>
+                <w:t xml:space="preserve">Renovation 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Marchand-Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Carrive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppina de Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dessales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Dessales. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Villa of Diomedes: the Making of a Roman Villa in Pompeii</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hermann; Centre Jean Bérard, pp.345-387, 2020, 978-2-38050-024-0</w:t>
+              <w:t xml:space="preserve">, Hermann; Centre Jean Bérard, pp.311-315, 2020, 978-2-38050-024-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03506649v1</w:t>
+                <w:t xml:space="preserve">halshs-03506634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renovation 1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Marchand-Beaulieu</w:t>
+                <w:t xml:space="preserve">Renovation 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dessales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cavero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Carrive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppina de Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Dessales</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubouloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Dessales. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Villa of Diomedes: the Making of a Roman Villa in Pompeii</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hermann; Centre Jean Bérard, pp.311-315, 2020, 978-2-38050-024-0</w:t>
+              <w:t xml:space="preserve">, Hermann; Centre Jean Bérard, pp.427-446, 2020, 978-2-38050-024-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03506634v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03506696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renovation 5</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Renovation 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloïse Letellier-Taillefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Carrive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppina de Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dessales</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Dubouloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Dessales. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Villa of Diomedes: the Making of a Roman Villa in Pompeii</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hermann; Centre Jean Bérard, pp.427-446, 2020, 978-2-38050-024-0</w:t>
+              <w:t xml:space="preserve">, Hermann; Centre Jean Bérard, pp.345-387, 2020, 978-2-38050-024-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03506696v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03506649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renovation 2</w:t>
               </w:r>
@@ -1153,77 +1153,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Carrive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cavero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppina de Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dessales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubouloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Dessales. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Villa of Diomedes: the Making of a Roman Villa in Pompeii</w:t>
@@ -2335,169 +2335,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03848814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de : Fr. d’Andria, K. Mannino, &amp;quot;L’imperatore torna sulla scena. La statua loricata riscoperta del teatro romano di Lecce&amp;quot;, 2014</w:t>
+                <w:t xml:space="preserve">Le complexe pompéien du Champ de Mars : enquêtes récentes et questions ouvertes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloïse Letellier-Taillefer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">, 2016, 118 (2), pp.573-599</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03848812v1</w:t>
+                <w:t xml:space="preserve">halshs-01435043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le complexe pompéien du Champ de Mars : enquêtes récentes et questions ouvertes</w:t>
+                <w:t xml:space="preserve">Compte rendu de : Fr. d’Andria, K. Mannino, &amp;quot;L’imperatore torna sulla scena. La statua loricata riscoperta del teatro romano di Lecce&amp;quot;, 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloïse Letellier-Taillefer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 118 (2), pp.573-599</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01435043v1</w:t>
+                <w:t xml:space="preserve">halshs-03848812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pompéi. Villa de Diomède.</w:t>
               </w:r>
@@ -2669,51 +2669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Carrive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cavero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubouloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Les cités vésuviennes, </w:t>
@@ -2790,51 +2790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ponce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Marchand-Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4006,51 +4006,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0CFDB003"/>
+    <w:nsid w:val="954FA335"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4237,51 +4237,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eloiseletellier-taillefer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3394-6906" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121738v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dessales" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Carrive" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Chapelin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04648849v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Letellier-Taillefer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/un-public-ou-des-publics/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna23.9782356135490.15" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920576v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04710659v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660665v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mom.fr/les-services-de-la-federation/mom-editions" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qs2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848803v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506649v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina de Martino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506634v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Marchand-Beaulieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506696v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubouloz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506642v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848816v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972599v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Monier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01280678v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Letellier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01280683v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775253v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Autin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Adeline Le Guennec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.7609" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848806v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.221.0208" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04002512v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848818v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02417848v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Capelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Ferreira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848817v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.191.0137" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848815v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.3246" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848814v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fincker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Zugmeyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1853" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848812v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435043v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511332v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ponce" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Boust" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1543" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565938v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1293" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565876v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ponce" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Letellier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1121" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689985v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monteix" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Zanella" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Aho" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Garnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hartz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.954" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01280674v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.038.0037" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689991v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.328" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848813v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00445877v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carlut" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chazot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.09.006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775376v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01626997v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01280689v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03971616v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03848819v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eloiseletellier-taillefer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3394-6906" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121738v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dessales" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Carrive" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Chapelin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04648849v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Letellier-Taillefer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/un-public-ou-des-publics/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna23.9782356135490.15" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920576v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04710659v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660665v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mom.fr/les-services-de-la-federation/mom-editions" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qs2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848803v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506634v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Marchand-Beaulieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina de Martino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506696v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubouloz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506649v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506642v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848816v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972599v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Monier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01280678v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Letellier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01280683v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775253v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Autin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Adeline Le Guennec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.7609" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848806v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.221.0208" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04002512v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848818v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02417848v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Capelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Ferreira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848817v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.191.0137" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848815v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.3246" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848814v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fincker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Zugmeyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1853" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435043v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848812v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511332v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ponce" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Boust" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1543" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565938v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1293" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565876v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ponce" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Letellier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1121" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689985v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monteix" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Zanella" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Aho" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Garnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hartz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.954" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01280674v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.038.0037" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689991v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.328" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848813v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00445877v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carlut" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chazot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.09.006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775376v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01626997v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01280689v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03971616v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03848819v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>