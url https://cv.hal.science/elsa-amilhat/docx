--- v0 (2026-03-13)
+++ v1 (2026-04-05)
@@ -115,325 +115,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the quality of European silver eels by quantifying contaminants and parasite infestation in a French Mediterranean lagoon complex</w:t>
+                <w:t xml:space="preserve">Phenology of fish movements between a mediterranean lagoon and the sea: Insights from acoustic camera and fishers’ local ecological knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Hoste</w:t>
+                <w:t xml:space="preserve">Iona Le Gallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Lagarde</w:t>
+                <w:t xml:space="preserve">Eléonore Cambra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Amilhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Bouchard</w:t>
+                <w:t xml:space="preserve">Elisabeth Faliex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paco Bustamante</w:t>
+                <w:t xml:space="preserve">Marion Verdoit-Jarraya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32, pp.4181-4198. </w:t>
+              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 89, pp.104293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-024-35815-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2025.104293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04917565v1</w:t>
+                <w:t xml:space="preserve">hal-05468316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenology of fish movements between a mediterranean lagoon and the sea: Insights from acoustic camera and fishers’ local ecological knowledge</w:t>
+                <w:t xml:space="preserve">Investigating the quality of European silver eels by quantifying contaminants and parasite infestation in a French Mediterranean lagoon complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iona Le Gallou</w:t>
+                <w:t xml:space="preserve">Amélie Hoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléonore Cambra</w:t>
+                <w:t xml:space="preserve">Raphaël Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Amilhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Faliex</w:t>
+                <w:t xml:space="preserve">Colin Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Verdoit-Jarraya</w:t>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 89, pp.104293. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32, pp.4181-4198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rsma.2025.104293⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-35815-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05468316v1</w:t>
+                <w:t xml:space="preserve">hal-04917565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical lipid correction of δ 13 C and effect of lipid extraction on δ 15 N of European eel ( Anguilla anguilla ) muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menniti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -441,51 +441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Amilhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Faliex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 38 (24), pp.e9924. </w:t>
@@ -657,51 +657,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early or late? Just go with the flow: Silver eel escapement from a Mediterranean lagoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -791,51 +791,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenology and environmental drivers of glass eel entrance in a Mediterranean lagoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1111,51 +1111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Faliex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasitology Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 120, pp.1897-1902. </w:t>
@@ -1193,51 +1193,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Movements of Non-Migrant European Eels in an Urbanised Channel Linking a Mediterranean Lagoon to the Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1461,51 +1461,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ evaluation of European eel counts and length estimates accuracy from an acoustic camera (ARIS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1857,429 +1857,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02927975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexually dimorphic gene expressions in eels: useful markers for early sex assessment in a conservation context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Empirical observations of the spawning migration of European eels: The long and dangerous road to the Sargasso Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Righton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Geffroy</w:t>
+                <w:t xml:space="preserve">Håkan Westerberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Guilbaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+                <w:t xml:space="preserve">Éric Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Vignon</w:t>
+                <w:t xml:space="preserve">Finn Økland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gargan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep34041⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (10), pp.e1501694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.1501694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595531v1</w:t>
+                <w:t xml:space="preserve">hal-01407730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First evidence of European eels exiting the Mediterranean Sea during their spawning migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Amilhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Aarestrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Faliex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Håkan Westerberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep21817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical observations of the spawning migration of European eels: The long and dangerous road to the Sargasso Sea</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sexually dimorphic gene expressions in eels: useful markers for early sex assessment in a conservation context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Feunteun</w:t>
+                <w:t xml:space="preserve">Benjamin Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finn Økland</w:t>
+                <w:t xml:space="preserve">Florian Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Amilhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Gargan</w:t>
+                <w:t xml:space="preserve">Matthias Vignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2 (10), pp.e1501694. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.1501694⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep34041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01407730v1</w:t>
+                <w:t xml:space="preserve">hal-01595531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silver European eels health in Mediterranean habitats</w:t>
               </w:r>
@@ -2291,51 +2291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Amilhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Fazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Manetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2527,441 +2527,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of introduced vs. native parasites on the body condition of migrant silver eels</w:t>
+                <w:t xml:space="preserve">Individual and combined effects of copper and parasitism on osmoregulation in the European eel Anguilla anguilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Gérard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Trancart</w:t>
+                <w:t xml:space="preserve">Catherine Lorin-Nebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Blondeau-Bidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyse Grousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Amilhat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Virag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/parasite/2013040⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 130, pp.41-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2012.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932207v1</w:t>
+                <w:t xml:space="preserve">hal-01119341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bages-Sigean and Canet-St Nazaire lagoons (France): physico-chemical characteristics and contaminant concentrations (Cu, Cd, PCBs and PBDEs) as environmental quality of water and sediment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Chevreuil</w:t>
+                <w:t xml:space="preserve">Influence of introduced vs. native parasites on the body condition of migrant silver eels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Trancart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Amilhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Faliex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Virag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-013-2229-1⟩</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20, pp.38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2013040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04721530v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual and combined effects of copper and parasitism on osmoregulation in the European eel Anguilla anguilla</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elsa Amilhat</w:t>
+                <w:t xml:space="preserve">Bages-Sigean and Canet-St Nazaire lagoons (France): physico-chemical characteristics and contaminant concentrations (Cu, Cd, PCBs and PBDEs) as environmental quality of water and sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Buscail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (4), pp.3005-3020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-013-2229-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2012.11.018⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01119341v1</w:t>
+                <w:t xml:space="preserve">hal-04721530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete genomic sequence and taxonomic position of eel virus European X (EVEX), a rhabdovirus of European eel.</w:t>
               </w:r>
@@ -3251,77 +3251,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la capacité de marqueurs spécifiques du sexe à prédire le futur sexe de juvéniles d'anguille dans deux populations à sex-ratio biaisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Amilhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3395,103 +3395,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute loss of European silver eel fitness by introduced (vs native) parasitic helminthes threatening spawning success</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Amilhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Trancart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Faliex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Virag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intenational Eel Symposium, 144th Annal Meeting of the American Fisheries Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Québec, Canada</w:t>
@@ -3883,51 +3883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Metcalfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Håkan Westerberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Sjöberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4135,51 +4135,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917565v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hoste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lagarde" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Amilhat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bouchard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35815-0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468316v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iona Le Gallou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Cambra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Faliex" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verdoit-Jarraya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104293" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04789913v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menniti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.9924" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04198793v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Podda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Culurgioni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Diciotti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Palmas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fishes8080386" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569372v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Peyre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Koffi-About" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourrin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108379" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569393v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prellwitz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac144" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699085v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mateo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz D&#237;az" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Antunes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/blsf2022013095" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161784v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jousseaume" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-021-07100-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732150v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13060839" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03240990v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Righton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Piper" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Aarestrup" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Belpaire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12549" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04199972v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Mercader" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2020037" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996455v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourillon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trancart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Covaci" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140675" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927975v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labrune" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Amouroux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabouin Coraline" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gigou Alexandra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2019.8.4.16" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595531v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geffroy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guilbaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Vignon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34041" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01293123v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kan Westerberg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21817" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01407730v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn &#216;kland" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gargan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1501694" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01265895v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fazio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Manetti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Paris" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12077" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195885v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vouve" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Buscail" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevreuil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2229-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00932207v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia G&#233;rard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Virag" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2013040" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721530v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vouv&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119341v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorin-Nebel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Blondeau-Bidet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyse Grousset" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2012.11.018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4F8ZRQ0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00700373v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galinier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Beurden" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Castric" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schoehn" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2012.02.020" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573541v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz Diaz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mateo Santos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Korta" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos H. Antunes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901375v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01107820v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134939v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prouzet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisneau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisneau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feunteun" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00138-4_7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589288v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mateo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Pella" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618706v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Metcalfe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Walker" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Sj&#246;berg" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468316v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iona Le Gallou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Cambra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Amilhat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Faliex" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verdoit-Jarraya" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104293" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917565v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hoste" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lagarde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bouchard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35815-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04789913v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menniti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.9924" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04198793v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Podda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Culurgioni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Diciotti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Palmas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fishes8080386" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569372v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Peyre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Koffi-About" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourrin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108379" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569393v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prellwitz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac144" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699085v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mateo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz D&#237;az" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Antunes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/blsf2022013095" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161784v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jousseaume" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-021-07100-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732150v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13060839" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03240990v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Righton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Piper" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Aarestrup" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Belpaire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12549" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04199972v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Mercader" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2020037" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996455v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourillon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trancart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Covaci" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140675" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927975v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labrune" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Amouroux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabouin Coraline" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gigou Alexandra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2019.8.4.16" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01407730v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kan Westerberg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn &#216;kland" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gargan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1501694" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01293123v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21817" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595531v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geffroy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guilbaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Vignon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34041" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01265895v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fazio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Manetti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Paris" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12077" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195885v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vouve" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Buscail" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevreuil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2229-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119341v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorin-Nebel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Blondeau-Bidet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyse Grousset" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2012.11.018" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4F8ZRQ0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00932207v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia G&#233;rard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Virag" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2013040" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721530v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vouv&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00700373v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galinier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Beurden" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Castric" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schoehn" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2012.02.020" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573541v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz Diaz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mateo Santos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Korta" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos H. Antunes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901375v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01107820v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134939v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prouzet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisneau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisneau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feunteun" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00138-4_7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589288v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mateo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Pella" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618706v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Metcalfe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Walker" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Sj&#246;berg" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>