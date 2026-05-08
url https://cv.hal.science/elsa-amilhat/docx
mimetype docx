--- v1 (2026-04-05)
+++ v2 (2026-05-08)
@@ -81,51 +81,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1723,1373 +1723,1239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02996455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The arrival of the American blue crab, Callinectes sapidus Rathbun, 1896 (Decapoda: Brachyura: Portunidae), in the Gulf of Lions (Mediterranean Sea)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First evidence of European eels exiting the Mediterranean Sea during their spawning migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Amilhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Aarestrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Faliex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Labrune</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elsa Amilhat</w:t>
+                <w:t xml:space="preserve">Gaël Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Amouroux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gigou Alexandra</w:t>
+                <w:t xml:space="preserve">Håkan Westerberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioInvasions Records</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3391/bir.2019.8.4.16⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep21817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02927975v1</w:t>
+                <w:t xml:space="preserve">hal-01293123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empirical observations of the spawning migration of European eels: The long and dangerous road to the Sargasso Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Righton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Håkan Westerberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finn Økland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gargan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2 (10), pp.e1501694. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/sciadv.1501694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First evidence of European eels exiting the Mediterranean Sea during their spawning migration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sexually dimorphic gene expressions in eels: useful markers for early sex assessment in a conservation context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Amilhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Håkan Westerberg</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Vignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep21817⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep34041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293123v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexually dimorphic gene expressions in eels: useful markers for early sex assessment in a conservation context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silver European eels health in Mediterranean habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Amilhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Fazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Geffroy</w:t>
+                <w:t xml:space="preserve">Marc Manetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Guilbaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Matthias Vignon</w:t>
+                <w:t xml:space="preserve">Séverine Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep34041⟩</w:t>
+              <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (1), p. 49-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eff.12077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595531v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silver European eels health in Mediterranean habitats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Amilhat</w:t>
+                <w:t xml:space="preserve">Bages-Sigean and Canet-St Nazaire lagoons (France): physico-chemical characteristics and contaminant concentrations (Cu, Cd, PCBs and PBDEs) as environmental quality of water and sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Fazio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaël Simon</w:t>
+                <w:t xml:space="preserve">Roselyne Buscail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Manetti</w:t>
+                <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Paris</w:t>
+                <w:t xml:space="preserve">Pierre Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eff.12077⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (4), pp.3005-3020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-013-2229-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265895v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bages-Sigean and Canet-St Nazaire lagoons (France): physico-chemical characteristics and contaminant concentrations (Cu, Cd, PCBs and PBDEs) as environmental quality of water and sediment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of introduced vs. native parasites on the body condition of migrant silver eels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roselyne Buscail</w:t>
+                <w:t xml:space="preserve">Claudia Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Trancart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Amilhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Faliex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Aubert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Chevreuil</w:t>
+                <w:t xml:space="preserve">Laure Virag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-013-2229-1⟩</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20, pp.38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2013040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195885v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual and combined effects of copper and parasitism on osmoregulation in the European eel Anguilla anguilla</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elsa Amilhat</w:t>
+                <w:t xml:space="preserve">Bages-Sigean and Canet-St Nazaire lagoons (France): physico-chemical characteristics and contaminant concentrations (Cu, Cd, PCBs and PBDEs) as environmental quality of water and sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Buscail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2012.11.018⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (4), pp.3005-3020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-013-2229-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01119341v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of introduced vs. native parasites on the body condition of migrant silver eels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Trancart</w:t>
+                <w:t xml:space="preserve">Individual and combined effects of copper and parasitism on osmoregulation in the European eel Anguilla anguilla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorin-Nebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Blondeau-Bidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyse Grousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Amilhat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Virag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/parasite/2013040⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 130, pp.41-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2012.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00932207v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bages-Sigean and Canet-St Nazaire lagoons (France): physico-chemical characteristics and contaminant concentrations (Cu, Cd, PCBs and PBDEs) as environmental quality of water and sediment</w:t>
-[...102 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complete genomic sequence and taxonomic position of eel virus European X (EVEX), a rhabdovirus of European eel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Galinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven van Beurden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Amilhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannette Castric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...86 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Schoehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virus Res</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 166 (1-2), pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.virusres.2012.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00700373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3099,279 +2965,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing international Eel Governance and Assessment: Insights from the SUDOANG Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estibaliz Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mateo Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Korta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Amilhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos H. Antunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th World Fisheries Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Seattle (USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la capacité de marqueurs spécifiques du sexe à prédire le futur sexe de juvéniles d'anguille dans deux populations à sex-ratio biaisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Amilhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Anguille du GRISAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gis Poissons Migrateurs Amphihalins (GRISAM). FRA., Nov 2015, Boulogne sur mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3381,65 +3247,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute loss of European silver eel fitness by introduced (vs native) parasitic helminthes threatening spawning success</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Amilhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3447,88 +3313,88 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Trancart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Faliex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Virag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intenational Eel Symposium, 144th Annal Meeting of the American Fisheries Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01107820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3538,167 +3404,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The European eel (Anguilla anguilla) in France: An Example of Close Cooperation Among Researchers and Fishers to Study and Manage an Endangered Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Prouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Amilhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oceanography Challenges to Future Earth : Human and Natural Impacts on our Seas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.69-93, 2019, 978-3-030-00137-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-00138-4_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3708,91 +3574,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas of European Eel Distribution (Anguilla anguilla) in Portugal, Spain and France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mateo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Pella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3808,187 +3674,187 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] sudoang. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03589288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration of tagged silver eels in the Atlantic 2006-2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Righton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Metcalfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Håkan Westerberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Sjöberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId140"/>
+      <w:footerReference w:type="default" r:id="rId134"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4135,51 +4001,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468316v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iona Le Gallou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Cambra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Amilhat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Faliex" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verdoit-Jarraya" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104293" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917565v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hoste" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lagarde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bouchard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35815-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04789913v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menniti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.9924" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04198793v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Podda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Culurgioni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Diciotti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Palmas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fishes8080386" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569372v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Peyre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Koffi-About" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourrin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108379" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569393v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prellwitz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac144" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699085v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mateo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz D&#237;az" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Antunes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/blsf2022013095" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161784v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jousseaume" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-021-07100-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732150v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13060839" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03240990v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Righton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Piper" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Aarestrup" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Belpaire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12549" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04199972v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Mercader" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2020037" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996455v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourillon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trancart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Covaci" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140675" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927975v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labrune" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Amouroux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabouin Coraline" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gigou Alexandra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2019.8.4.16" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01407730v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kan Westerberg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn &#216;kland" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gargan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1501694" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01293123v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21817" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595531v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geffroy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guilbaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Vignon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34041" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01265895v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fazio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Manetti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Paris" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12077" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195885v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vouve" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Buscail" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevreuil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2229-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119341v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorin-Nebel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Blondeau-Bidet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyse Grousset" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2012.11.018" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4F8ZRQ0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00932207v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia G&#233;rard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Virag" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2013040" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721530v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vouv&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00700373v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galinier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Beurden" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Castric" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schoehn" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2012.02.020" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573541v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz Diaz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mateo Santos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Korta" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos H. Antunes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901375v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01107820v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134939v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prouzet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisneau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisneau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feunteun" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00138-4_7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589288v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mateo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Pella" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618706v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Metcalfe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Walker" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Sj&#246;berg" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468316v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iona Le Gallou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Cambra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Amilhat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Faliex" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verdoit-Jarraya" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104293" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917565v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hoste" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lagarde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bouchard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35815-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04789913v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menniti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.9924" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04198793v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Podda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Culurgioni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Diciotti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Palmas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fishes8080386" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569372v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Peyre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Koffi-About" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourrin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108379" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569393v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prellwitz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac144" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699085v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mateo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz D&#237;az" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Antunes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/blsf2022013095" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161784v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jousseaume" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-021-07100-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732150v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13060839" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03240990v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Righton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Piper" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Aarestrup" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Belpaire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12549" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04199972v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Mercader" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2020037" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996455v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourillon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trancart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Covaci" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140675" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01293123v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kan Westerberg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21817" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01407730v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn &#216;kland" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gargan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1501694" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595531v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geffroy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guilbaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Vignon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34041" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01265895v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fazio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Manetti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Paris" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12077" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195885v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vouve" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Buscail" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevreuil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2229-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00932207v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia G&#233;rard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Virag" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2013040" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721530v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vouv&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119341v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorin-Nebel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Blondeau-Bidet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyse Grousset" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2012.11.018" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4F8ZRQ0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00700373v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galinier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Beurden" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Castric" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schoehn" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2012.02.020" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573541v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz Diaz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mateo Santos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Korta" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos H. Antunes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901375v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01107820v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134939v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prouzet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisneau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feunteun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00138-4_7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589288v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mateo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Pella" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618706v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Metcalfe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Walker" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Sj&#246;berg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>