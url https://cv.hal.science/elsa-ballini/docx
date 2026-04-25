--- v0 (2026-03-19)
+++ v1 (2026-04-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elsa Ballini </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early root-root interactions weaken foliar defense responses against Septoria tritici blotch in a durum wheat varietal mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Chloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Savajols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.erag080. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erag080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222729v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wheat growth model capturing growth-defense trade-off</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dusfour-Castan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Buck-Sorlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2026.1763868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop gains induced by diversification exceed crop losses to diseases and weeds in a low-input rice cultivation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koloina Rahajaharilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten vom Brocke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Benoît Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 84, pp.81-91. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2025.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-plant interactions in wheat mixtures modulate mean and variance of susceptibility to Septoria tritici blotch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoît Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (4), pp.6714-6722. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eraf387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966957v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early detection of Zymoseptoria tritici infection on wheat leaves using hyperspectral imaging data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Latchoumane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ecarnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bendoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel J. -M. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sílvia Mas Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59, pp.111404. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chaire AgroSYS : dix ans d'innovation dans la circulation des savoirs pour la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel E Bitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Alessandria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (2), pp.09</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of service plants for regulating multiple pests while limiting disservices in agroecosystems. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (4), pp.38. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-025-01031-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simplified and Integrated View of Disease Control in Varietal Mixtures Using the Phytobiome Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐benoit Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 48 (7), pp.5486-5497. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.15535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre plantes : un nouveau facteur à considérer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Valentin Méteignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Benoît Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 779-780, pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The root of plant-plant interactions: Belowground special cocktails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Benoît Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Valentin Méteignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80, pp.102547. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pbi.2024.102547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SeptoSympto: a precise image analysis of Septoria tritici blotch disease symptoms using deep learning methods on scanned images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Reder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Langlands-Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (1), pp.18. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13007-024-01136-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth–defence trade-off in rice: fast-growing and acquisitive genotypes have lower expression of genes involved in immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix de Tombeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Shihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koloina Rahajaharilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (10), pp.3094-3103. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erad071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genetic identity of neighboring plants in intraspecific mixtures modulates disease susceptibility of both wheat and rice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (9), pp.e3002287. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3002287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upland rice varietal mixtures in Madagascar: evaluating the effects of varietal interaction on crop performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koloina Rahajaharilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Müller Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten vom Brocke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ramavovololona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.1266704. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2023.1266704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux liés à l’enseignement supérieur en pathologie végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Benezech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 769-770</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are innovative cropping systems less dependent on synthetic pesticides to treat Septoria leaf blotch (Zymoseptoria tritici) than conventional systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noël Mistou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 170, pp.106266. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2023.106266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond trait distances: Functional distinctiveness captures the outcome of plant competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Mahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Shihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐benoit Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (9), pp.2399-2412. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.14397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A major genetic locus in neighbours controls changes of gene expression and susceptibility in intraspecific rice mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 238 (2), pp.835-844. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.18778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased Rice Susceptibility to Rice Blast Is Related to Post-Flowering Nitrogen Assimilation Efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Frontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, pp.1217. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof8111217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From cultivar mixtures to allelic mixtures: opposite effects of allelic richness between genotypes and genotype richness in wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Montazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 233 (6), pp.2573-2584. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.17915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised analysis of NIRS spectra to assess complex plant traits: leaf senescence as a use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Villesseche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ecarnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bendoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gorretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (1), pp.100. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13007-022-00927-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité des stratégies de défense des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Val</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 753, pp.17-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association of rice response to blast fungus identifies loci for robust resistance under high nitrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Frontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Boisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ouikene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Benoit Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-021-02864-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant neighbour-modulated susceptibility to pathogens in intraspecific mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Buendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72 (18), pp.6570-6580. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erab277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome wide association mapping for resistance to multiple fungal pathogens in a panel issued from a broad composite cross-population of tetraploid wheat Triticum turgidum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Paux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphytica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 216 (6), pp.92. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10681-020-02631-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase of Fungal Pathogenicity and Role of Plant Glutamine in Nitrogen-Induced Susceptibility (NIS) To Rice Blast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huichuan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Nguyen Thi Thu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiahong He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.265. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2017.00265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocontrôle en viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 285, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association mapping of resistance to rice blast in upland field conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Raboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tharreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ramanantsoanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12284-016-0131-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional basis of drought-induced susceptibility to the rice blast fungus Magnaporthe oryzae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Przemyslaw Bidzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Paola Zuluaga Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2016.01558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and genetics of nitrogen-induced susceptibility to the blast fungus in rice and wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Thi Thu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1939-8433-6-32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects for advancing defense to cereal rusts through genetical genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Lauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Wise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2013.00117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preformed expression of defense is a hallmark of partial resistance to rice blast fungal pathogen Magnaporthe oryzae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Chalvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saindrenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10, pp.206. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-10-206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCHIPELAGO: a dedicated resource for exploiting past, present, and future genomic data on disease resistance regulation in Rice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Droc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tharreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Notteghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (7), pp.869-878. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-21-7-0869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genome-wide meta-analysis of Rice blast resistance genes and quantitative trait loci provides new insights into partial and complete resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit J.-B. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Droc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (7), pp.859-868. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-21-7-0859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early and specific gene expression triggered by rice resistance gene Pi33 in response to infection by ACE1 avirulent blast fungus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sidi Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Droc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 174 (1), pp.159-171. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2007.01971.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern elite rice varieties of the &amp;quot;Green Revolution&amp;quot; have retained a large introgression from wild rice around the Pi33 rice blast resistance locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit J.-B. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Henri Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Notteghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 175 (2), pp.340-350. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2007.02105.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-plant interactions modulate wheat severity to Septoria Tritici Blotch in some specific mixtures through intergenomic epistatic interactions and transcriptomic-metabolomic changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Chloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Montazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Valentin Méteignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. International Plant and Animal Genome Conference (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a molecular understanding of plant-plant interactions for agroecological control of fungal infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Valentin Méteignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Bénameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rôle des rhizodépôts dans la communication entre les plantes et leur environnement biotique rhizosphérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Rennes, France. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we predict whether a biocontrol product will be efficient?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fontez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant BioProtech &amp; IOBC-IR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Castellon de la Plana, Spain. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-plant interactions modulate wheat severity to Septoria Tritici Blotch in some specific mixtures through intergenomic epistatic interactions and transcriptomic-metabolomic changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Chloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Montazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Valentin Méteignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Phytobiomes conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, St Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-plant interactions modulate durum wheat susceptibility to Septoria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Valentin Méteignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPP satellite symposium: PlantBioRes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des mélanges variétaux sur la septoriose : projet MobiDiv et expérimentation ARCAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ecarnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Savajol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGAP Scientific Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGAP Institut, Nov 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an ecological view of plant immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Valentin Méteignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Benoît Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PlantBioRes 2023 ICPP Satellite meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Societe française de phytopathologie, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-plant interactions modulate wheat susceptibility to Septoria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Valentin Méteignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Congress of Plant Pathology (ICPP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bestim network : stimulating plant health in agroécological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Congress Natural products &amp; Biocontrol 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-plant interactions modulate wheat susceptibility to septoria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Reder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Saintenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the French Society of Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-plant interactions modulate wheat susceptibility to Septoria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Reder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Saintenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Cereal Leaf Blights (ISCLB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Gammarth, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[WEAB] Sélection Assistée par les Effecteurs fongiques de Résistances aux champignons pathogènes chez le blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Henri Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Besnier- Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic L. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Bryant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontre scientifiques du FSOV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FSOV, Mar 2019, Paris, France. 104 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of agricultural practices on plant disease: what can we learn for resistance inducers optimization?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huichuan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future of IPM Meeting of the IOBC Working Group Induced resistance in plants against insects and diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Riva del garda, Italy. pp.67-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen fertilization of rice plants affects Magnaporthe oryzae infection process and rice resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Nguyen The</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Notteghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Congress of Plant Pathology (ICPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Beijing, China. 637 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal secondary metabolites as effectors of pathogenicity:role in the complex interplay between rice and Magnaporthe grisea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Collemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahadati Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Gagey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongshu Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bakeer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECFG10 : 10. European conference on fungal genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Noordwijkerhout, Netherlands. pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion agronomique de la résistance du riz à la pyriculariose : le projet GARP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Notteghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouzinac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Breseghello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cobucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary metabolites as effectors: fungal secondary metabolism is an essential component of the complex interplay between rice and Magnaporthe grisea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Collemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahadati Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Gagey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongshu Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bakeer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. New Phytologist Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Versailles, France. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rice defensome database : centralizing and unifying R-genes, resistance QTL mapping and defense gene expression for rice blast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Droc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontres de Phytopathologie / Mycologie de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning of Pi33, the rice resistance gene corresponding to the cloned avirulence gene ACE1 of Magnaporthe grisea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine A. Bordat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit J.-B. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Congress on Molecular Plant-Microbe Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and origin of the rice blast resistance gene Pi33</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine A. Bordat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit J.-B. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rencontres de phytopathologie / mycologie de la Societé Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning of Pi33, the rice resistance gene corresponding to the cloned avirulence gene ACE1 of Magnaporthe grisea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine A. Bordat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit J.-B. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Henri Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rencontres de phytopathologie / mycologie de la Societé Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clonage positionnel de PI33, gène de résistance du riz correspondant au gène d'avirulence Ace1 de Magnaporthe grisea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bordat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit J.-B. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Henri M.-H. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. congrès de la S.F.P</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing plant disease resistance through intra and interspecific diversification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Affichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the European Society for Evolutionary Biology (ESEB 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Barcelona, Spain. , pp.P01.211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOSAIC: Assembling the pieces of plant molecular responses to biosolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Benezech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Emmanuelle Saint-Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosolutions 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorizing Biostimulants and Plant defense inducers in a single step an innovative method bases on 96 global biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Benezech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Saint-Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PlantBioProtech &amp; IOBC-IR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Castellon de la Plana, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which potential of service plants for ‘multi-pest’ regulation in agroecosystems? An integrative conceptual framework highlighting complementarities in mechanisms and traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian‐caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of nitrogen induced susceptibility: regulation of magnaporthe oryzae pathogenicity and rice glutamine synthetase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. N’guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiahong He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit J.-B. Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on the Nitrogen Nutrition of Plants - EMBO conference "The nitrogen nutrition of plants - Nitrogen2016"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning of Pi33, the rice resistance gene corresponding to the cloned avirulence gene ACE1 of Magnaporthe grisea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine A. Bordat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Henri M.-H. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tharreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jean Chevaugeon : VIe rencontres de phytopathologie - mycologie de la Societé française de phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Aussois, France. 91 p., 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunité des plantes : quelles stratégies pour l'optimiser dans un contexte agroécologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acta Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-85794-334-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la diversité cultivée sur l'immunité agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ortiz-Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunité des plantes : un levier clé pour l’agroécologie - Chapitre 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique & interactions entre organismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Nathalie Volkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Neema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences de recherche de Montpellier et du Languedoc-Roussillon dans l'étude des impacts et adaptations au changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agropolis International</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 87 p., 2015, Dossiers d'Agropolis International</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights Arising from Genomics for Enhancing Rice Resistance Against the Blast Fungus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit J.-B. Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics of Plant Genetic Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol 2. Crop productivity, food security and nutritional quality (Chapter 11), Editions Springer, 515 p., 2014, 978-94-007-7574-9. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-7575-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre plantes : un nouveau facteur à considérer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Valentin Méteignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Benoît Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges variétaux, Phytoma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, p.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion durable des résistances aux maladies chez la plante : quelle stratégie choisir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Rimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Sage-Palloix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root phenolics as potential drivers of preformed defenses and reduced disease susceptibility in a paradigm bread wheat mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Chloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Savajols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Paysant-Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-GWAS unveils the genetic architecture of inter-individual epistasis affecting biomass and disease severity in wheat binary mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Montazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Delmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fréville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative teaching approaches in applied plant sciences: experiences from European universities within the ESCAPAdE network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbynek Polesny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462401v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation de l'immunité des céréales par l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Phytopathologie et phytopharmacie. Ecole dotctorale GAIA Université de Montpellier, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03726273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of plant-plant communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les apports en génétique, génomique et modélisation en lien avec l’immunité végétale peuvent-ils être intégrés pour la conception de systèmes de culture durables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Innovations en Protection des Cultures, Montpellier, France. 2025, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId271"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elsa Ballini </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wheat growth model capturing growth-defense trade-off</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dusfour-Castan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Buck-Sorlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénedicte Fontez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2026.1763868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548661v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early root-root interactions weaken foliar defense responses against Septoria tritici blotch in a durum wheat varietal mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Chloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Savajols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.erag080. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erag080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222729v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of service plants for regulating multiple pests while limiting disservices in agroecosystems. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (4), pp.38. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-025-01031-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chaire AgroSYS : dix ans d'innovation dans la circulation des savoirs pour la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel E Bitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Alessandria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (2), pp.09</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early detection of Zymoseptoria tritici infection on wheat leaves using hyperspectral imaging data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Latchoumane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ecarnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bendoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel J. -M. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sílvia Mas Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59, pp.111404. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-plant interactions in wheat mixtures modulate mean and variance of susceptibility to Septoria tritici blotch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoît Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (4), pp.6714-6722. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eraf387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966957v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simplified and Integrated View of Disease Control in Varietal Mixtures Using the Phytobiome Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐benoit Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 48 (7), pp.5486-5497. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.15535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop gains induced by diversification exceed crop losses to diseases and weeds in a low-input rice cultivation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koloina Rahajaharilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten vom Brocke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Benoît Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 84, pp.81-91. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2025.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre plantes : un nouveau facteur à considérer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Valentin Méteignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Benoît Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 779-780, pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The root of plant-plant interactions: Belowground special cocktails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Benoît Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Valentin Méteignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80, pp.102547. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pbi.2024.102547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SeptoSympto: a precise image analysis of Septoria tritici blotch disease symptoms using deep learning methods on scanned images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Reder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Langlands-Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (1), pp.18. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13007-024-01136-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upland rice varietal mixtures in Madagascar: evaluating the effects of varietal interaction on crop performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koloina Rahajaharilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Müller Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten vom Brocke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ramavovololona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.1266704. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2023.1266704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genetic identity of neighboring plants in intraspecific mixtures modulates disease susceptibility of both wheat and rice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (9), pp.e3002287. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3002287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux liés à l’enseignement supérieur en pathologie végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Benezech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 769-770</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are innovative cropping systems less dependent on synthetic pesticides to treat Septoria leaf blotch (Zymoseptoria tritici) than conventional systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noël Mistou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 170, pp.106266. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2023.106266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond trait distances: Functional distinctiveness captures the outcome of plant competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Mahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Shihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐benoit Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (9), pp.2399-2412. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.14397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth–defence trade-off in rice: fast-growing and acquisitive genotypes have lower expression of genes involved in immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix de Tombeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Shihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koloina Rahajaharilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (10), pp.3094-3103. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erad071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A major genetic locus in neighbours controls changes of gene expression and susceptibility in intraspecific rice mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 238 (2), pp.835-844. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.18778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From cultivar mixtures to allelic mixtures: opposite effects of allelic richness between genotypes and genotype richness in wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Montazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 233 (6), pp.2573-2584. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.17915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased Rice Susceptibility to Rice Blast Is Related to Post-Flowering Nitrogen Assimilation Efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Frontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, pp.1217. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof8111217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised analysis of NIRS spectra to assess complex plant traits: leaf senescence as a use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Villesseche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ecarnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bendoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gorretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (1), pp.100. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13007-022-00927-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité des stratégies de défense des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Val</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 753, pp.17-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association of rice response to blast fungus identifies loci for robust resistance under high nitrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Frontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Boisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ouikene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Benoit Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-021-02864-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant neighbour-modulated susceptibility to pathogens in intraspecific mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Buendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72 (18), pp.6570-6580. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erab277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome wide association mapping for resistance to multiple fungal pathogens in a panel issued from a broad composite cross-population of tetraploid wheat Triticum turgidum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Paux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphytica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 216 (6), pp.92. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10681-020-02631-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase of Fungal Pathogenicity and Role of Plant Glutamine in Nitrogen-Induced Susceptibility (NIS) To Rice Blast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huichuan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Nguyen Thi Thu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiahong He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.265. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2017.00265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocontrôle en viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 285, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional basis of drought-induced susceptibility to the rice blast fungus Magnaporthe oryzae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Przemyslaw Bidzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Paola Zuluaga Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2016.01558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association mapping of resistance to rice blast in upland field conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Raboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tharreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ramanantsoanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12284-016-0131-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and genetics of nitrogen-induced susceptibility to the blast fungus in rice and wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Thi Thu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1939-8433-6-32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects for advancing defense to cereal rusts through genetical genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Lauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Wise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2013.00117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preformed expression of defense is a hallmark of partial resistance to rice blast fungal pathogen Magnaporthe oryzae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Chalvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saindrenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10, pp.206. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-10-206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCHIPELAGO: a dedicated resource for exploiting past, present, and future genomic data on disease resistance regulation in Rice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Droc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tharreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Notteghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (7), pp.869-878. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-21-7-0869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genome-wide meta-analysis of Rice blast resistance genes and quantitative trait loci provides new insights into partial and complete resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit J.-B. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Droc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (7), pp.859-868. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-21-7-0859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern elite rice varieties of the &amp;quot;Green Revolution&amp;quot; have retained a large introgression from wild rice around the Pi33 rice blast resistance locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit J.-B. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Henri Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Notteghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 175 (2), pp.340-350. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2007.02105.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early and specific gene expression triggered by rice resistance gene Pi33 in response to infection by ACE1 avirulent blast fungus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sidi Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Droc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 174 (1), pp.159-171. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2007.01971.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-plant interactions modulate wheat severity to Septoria Tritici Blotch in some specific mixtures through intergenomic epistatic interactions and transcriptomic-metabolomic changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Chloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Montazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Valentin Méteignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. International Plant and Animal Genome Conference (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a molecular understanding of plant-plant interactions for agroecological control of fungal infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Valentin Méteignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Bénameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rôle des rhizodépôts dans la communication entre les plantes et leur environnement biotique rhizosphérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Rennes, France. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we predict whether a biocontrol product will be efficient?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fontez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant BioProtech &amp; IOBC-IR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Castellon de la Plana, Spain. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-plant interactions modulate wheat severity to Septoria Tritici Blotch in some specific mixtures through intergenomic epistatic interactions and transcriptomic-metabolomic changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Chloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Montazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Valentin Méteignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Phytobiomes conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, St Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-plant interactions modulate durum wheat susceptibility to Septoria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Valentin Méteignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPP satellite symposium: PlantBioRes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an ecological view of plant immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Valentin Méteignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Benoît Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PlantBioRes 2023 ICPP Satellite meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Societe française de phytopathologie, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des mélanges variétaux sur la septoriose : projet MobiDiv et expérimentation ARCAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ecarnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Savajols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGAP Scientific Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGAP Institut, Nov 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-plant interactions modulate wheat susceptibility to Septoria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Valentin Méteignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Congress of Plant Pathology (ICPP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bestim network : stimulating plant health in agroécological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Congress Natural products &amp; Biocontrol 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-plant interactions modulate wheat susceptibility to septoria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Reder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Saintenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the French Society of Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-plant interactions modulate wheat susceptibility to Septoria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Reder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Saintenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Cereal Leaf Blights (ISCLB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Gammarth, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[WEAB] Sélection Assistée par les Effecteurs fongiques de Résistances aux champignons pathogènes chez le blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Henri Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Besnier- Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic L. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Bryant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontre scientifiques du FSOV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FSOV, Mar 2019, Paris, France. 104 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of agricultural practices on plant disease: what can we learn for resistance inducers optimization?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huichuan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future of IPM Meeting of the IOBC Working Group Induced resistance in plants against insects and diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Riva del garda, Italy. pp.67-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen fertilization of rice plants affects Magnaporthe oryzae infection process and rice resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Nguyen The</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Notteghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Congress of Plant Pathology (ICPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Beijing, China. 637 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal secondary metabolites as effectors of pathogenicity:role in the complex interplay between rice and Magnaporthe grisea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Collemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahadati Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Gagey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongshu Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bakeer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECFG10 : 10. European conference on fungal genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Noordwijkerhout, Netherlands. pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion agronomique de la résistance du riz à la pyriculariose : le projet GARP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Notteghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouzinac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Breseghello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cobucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary metabolites as effectors: fungal secondary metabolism is an essential component of the complex interplay between rice and Magnaporthe grisea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Collemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahadati Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Gagey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongshu Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bakeer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. New Phytologist Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Versailles, France. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rice defensome database : centralizing and unifying R-genes, resistance QTL mapping and defense gene expression for rice blast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Droc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontres de Phytopathologie / Mycologie de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning of Pi33, the rice resistance gene corresponding to the cloned avirulence gene ACE1 of Magnaporthe grisea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine A. Bordat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit J.-B. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Congress on Molecular Plant-Microbe Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and origin of the rice blast resistance gene Pi33</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine A. Bordat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit J.-B. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rencontres de phytopathologie / mycologie de la Societé Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning of Pi33, the rice resistance gene corresponding to the cloned avirulence gene ACE1 of Magnaporthe grisea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine A. Bordat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit J.-B. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Henri Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rencontres de phytopathologie / mycologie de la Societé Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clonage positionnel de PI33, gène de résistance du riz correspondant au gène d'avirulence Ace1 de Magnaporthe grisea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bordat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit J.-B. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Henri M.-H. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. congrès de la S.F.P</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOSAIC: Assembling the pieces of plant molecular responses to biosolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Benezech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Emmanuelle Saint-Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosolutions 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing plant disease resistance through intra and interspecific diversification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Affichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the European Society for Evolutionary Biology (ESEB 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Barcelona, Spain. , pp.P01.211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorizing Biostimulants and Plant defense inducers in a single step an innovative method bases on 96 global biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Benezech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Saint-Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PlantBioProtech &amp; IOBC-IR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Castellon de la Plana, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which potential of service plants for ‘multi-pest’ regulation in agroecosystems? An integrative conceptual framework highlighting complementarities in mechanisms and traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian‐caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of nitrogen induced susceptibility: regulation of magnaporthe oryzae pathogenicity and rice glutamine synthetase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. N’guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiahong He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit J.-B. Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on the Nitrogen Nutrition of Plants - EMBO conference "The nitrogen nutrition of plants - Nitrogen2016"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning of Pi33, the rice resistance gene corresponding to the cloned avirulence gene ACE1 of Magnaporthe grisea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine A. Bordat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Henri M.-H. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tharreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jean Chevaugeon : VIe rencontres de phytopathologie - mycologie de la Societé française de phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Aussois, France. 91 p., 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunité des plantes : quelles stratégies pour l'optimiser dans un contexte agroécologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acta Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-85794-334-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la diversité cultivée sur l'immunité agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ortiz-Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunité des plantes : un levier clé pour l’agroécologie - Chapitre 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique & interactions entre organismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Nathalie Volkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Neema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences de recherche de Montpellier et du Languedoc-Roussillon dans l'étude des impacts et adaptations au changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agropolis International</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 87 p., 2015, Dossiers d'Agropolis International</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights Arising from Genomics for Enhancing Rice Resistance Against the Blast Fungus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit J.-B. Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics of Plant Genetic Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol 2. Crop productivity, food security and nutritional quality (Chapter 11), Editions Springer, 515 p., 2014, 978-94-007-7574-9. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-7575-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre plantes : un nouveau facteur à considérer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Valentin Méteignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Benoît Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges variétaux, Phytoma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, p.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion durable des résistances aux maladies chez la plante : quelle stratégie choisir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Rimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Sage-Palloix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root phenolics as potential drivers of preformed defenses and reduced disease susceptibility in a paradigm bread wheat mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Chloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Savajols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Paysant-Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-GWAS unveils the genetic architecture of inter-individual epistasis affecting biomass and disease severity in wheat binary mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Montazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Delmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fréville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative teaching approaches in applied plant sciences: experiences from European universities within the ESCAPAdE network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbynek Polesny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462401v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation de l'immunité des céréales par l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Phytopathologie et phytopharmacie. Ecole dotctorale GAIA Université de Montpellier, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03726273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of plant-plant communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les apports en génétique, génomique et modélisation en lien avec l’immunité végétale peuvent-ils être intégrés pour la conception de systèmes de culture durables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Innovations en Protection des Cultures, Montpellier, France. 2025, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId271"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222729v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mathieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chloup" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Marty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Savajols" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rouveyrol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erag080" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05548661v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dusfour-Castan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Buck-Sorlin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Loisel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2026.1763868" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05004259v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koloina Rahajaharilaza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten vom Brocke" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2025.03.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04966957v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducasse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf387" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959064v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Latchoumane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ecarnot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bendoula" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J. -M. Roger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Mas Garcia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111404" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518233v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel E Bitoun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Alessandria" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Simonet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146900v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian-Caporalino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01031-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030722v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;benoit Morel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15535" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04938848v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Valentin M&#233;teignier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622627v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2024.102547" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457516v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reder" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Langlands-Perry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-024-01136-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04103701v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix de Tombeur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P&#233;lissier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Shihan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad071" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477547v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Temple" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Colombo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002287" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477542v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;ller Bertrand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ramavovololona" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1266704" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04564584v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Benezech" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Petre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255755v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bellone" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;l Mistou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2023.106266" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477551v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mahaut" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14397" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04031923v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frouin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18778" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957321v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Frontini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Morel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Lafarge" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8111217" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03559043v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Montazeaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Morel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17915" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773243v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Villesseche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorretta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-022-00927-6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696763v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Val" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174194v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boisnard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ouikene" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Benoit Morel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-021-02864-3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594773v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Buendia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Brousse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab277" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735820v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tavaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kitt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-020-02631-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605935v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huichuan Huang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Nguyen Thi Thu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiahong He" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00265" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618678v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phane M.-S. Tixier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512089v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Raboin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tharreau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ramanantsoanirina" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12284-016-0131-4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509047v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Bidzinski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Michel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Paola Zuluaga Cruz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01558" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506291v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thi Thu Nguyen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1939-8433-6-32" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652333v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Lauter" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Wise" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00117" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656962v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vergne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Grand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chalvon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saindrenan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-206" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663606v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Droc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Notteghem" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-21-7-0869" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669006v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit J.-B. Morel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Price" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Courtois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-21-7-0859" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663629v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Marques" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sidi Mammar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.01971.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668425v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berruyer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Lebrun" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02105.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967231v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246134v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s B&#233;nameur" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04716820v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fontez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Fontaine" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967250v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967381v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Ducasse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04516265v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Savajol" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04594359v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967170v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884744v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Berthelot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Turner" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Brisset" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gauthier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967407v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Saintenac" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967138v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933367v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Henri Lebrun" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Besnier- Hebert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Bonhomme" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Bryant" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716870v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749781v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Nguyen The" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Huang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. He" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816584v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Collemare" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahadati Abdou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Gagey" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongshu Song" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bakeer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758534v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouzinac" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Breseghello" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cobucci" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820048v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755990v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Price" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753455v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine A. Bordat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Lebrun" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755591v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755731v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763211v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bordat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri M.-H. Lebrun" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218648v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Affichard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Besson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchene" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295653v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emmanuelle Saint-Macary" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296012v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Saint-Macary" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898317v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian&#8208;caporalino" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739976v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N&#8217;guyen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832847v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291753v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire H&#233;loir" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acta-editions.com/shop/a059-immunite-des-plantes-2183?order=editor+ASC%2C+publication_year+DESC#attr=" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786194v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ortiz-Vallejo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154695v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaudriault" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Neema" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agropolis.fr/changement-climatique/ch3-changement-climatique-interactions-entre-organismes.php" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800061v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7575-6_11" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967013v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788622v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hirsch" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Rimbaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Sage-Palloix" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512128v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paysant-Le Roux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966935v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Delmond" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462401v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rose" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbynek Polesny" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phane Tixier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique This" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03726273v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978250v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290760v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05548661v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dusfour-Castan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Buck-Sorlin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Loisel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;nedicte Fontez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2026.1763868" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222729v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mathieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chloup" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Marty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Savajols" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rouveyrol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erag080" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146900v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian-Caporalino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01031-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518233v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel E Bitoun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Alessandria" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Simonet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959064v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Latchoumane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ecarnot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bendoula" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J. -M. Roger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Mas Garcia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111404" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04966957v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducasse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf387" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030722v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;benoit Morel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15535" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05004259v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koloina Rahajaharilaza" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten vom Brocke" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2025.03.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04938848v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Valentin M&#233;teignier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622627v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2024.102547" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457516v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reder" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Langlands-Perry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-024-01136-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477542v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;ller Bertrand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ramavovololona" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1266704" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477547v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P&#233;lissier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Temple" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Colombo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002287" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04564584v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Benezech" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Petre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255755v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bellone" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;l Mistou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2023.106266" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477551v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mahaut" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Shihan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14397" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04103701v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix de Tombeur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad071" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04031923v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frouin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18778" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03559043v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Montazeaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Morel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17915" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957321v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Frontini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Morel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Lafarge" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8111217" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773243v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Villesseche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorretta" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-022-00927-6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696763v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Val" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174194v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boisnard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ouikene" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Benoit Morel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-021-02864-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594773v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Buendia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Brousse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab277" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735820v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tavaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kitt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-020-02631-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605935v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huichuan Huang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Nguyen Thi Thu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiahong He" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00265" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618678v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phane M.-S. Tixier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509047v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Bidzinski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Michel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Paola Zuluaga Cruz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01558" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512089v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Raboin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tharreau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ramanantsoanirina" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12284-016-0131-4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506291v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thi Thu Nguyen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1939-8433-6-32" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652333v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Lauter" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Wise" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00117" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656962v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vergne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Grand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chalvon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saindrenan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-206" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663606v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Droc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Notteghem" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-21-7-0869" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669006v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit J.-B. Morel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Price" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Courtois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-21-7-0859" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668425v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berruyer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Lebrun" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02105.x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663629v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Marques" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sidi Mammar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.01971.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967231v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246134v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s B&#233;nameur" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04716820v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fontez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Fontaine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967250v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967381v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Ducasse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04594359v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04516265v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967170v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884744v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Berthelot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Turner" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Brisset" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gauthier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967407v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Saintenac" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967138v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933367v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Henri Lebrun" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Besnier- Hebert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Bonhomme" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Bryant" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716870v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749781v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Nguyen The" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Huang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. He" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816584v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Collemare" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahadati Abdou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Gagey" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongshu Song" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bakeer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758534v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouzinac" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Breseghello" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cobucci" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820048v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755990v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Price" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753455v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine A. Bordat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Lebrun" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755591v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755731v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763211v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bordat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri M.-H. Lebrun" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295653v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emmanuelle Saint-Macary" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218648v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Affichard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Besson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchene" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296012v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Saint-Macary" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898317v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian&#8208;caporalino" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739976v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N&#8217;guyen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832847v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291753v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire H&#233;loir" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acta-editions.com/shop/a059-immunite-des-plantes-2183?order=editor+ASC%2C+publication_year+DESC#attr=" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786194v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ortiz-Vallejo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154695v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaudriault" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Neema" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agropolis.fr/changement-climatique/ch3-changement-climatique-interactions-entre-organismes.php" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800061v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7575-6_11" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967013v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788622v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hirsch" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Rimbaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Sage-Palloix" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512128v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paysant-Le Roux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966935v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Delmond" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462401v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rose" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbynek Polesny" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phane Tixier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique This" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03726273v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978250v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290760v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>