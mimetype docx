--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elsa Ballini </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wheat growth model capturing growth-defense trade-off</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dusfour-Castan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Buck-Sorlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénedicte Fontez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2026.1763868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548661v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early root-root interactions weaken foliar defense responses against Septoria tritici blotch in a durum wheat varietal mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Chloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Savajols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.erag080. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erag080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222729v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of service plants for regulating multiple pests while limiting disservices in agroecosystems. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (4), pp.38. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-025-01031-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chaire AgroSYS : dix ans d'innovation dans la circulation des savoirs pour la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel E Bitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Alessandria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (2), pp.09</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early detection of Zymoseptoria tritici infection on wheat leaves using hyperspectral imaging data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Latchoumane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ecarnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bendoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel J. -M. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sílvia Mas Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59, pp.111404. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-plant interactions in wheat mixtures modulate mean and variance of susceptibility to Septoria tritici blotch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoît Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (4), pp.6714-6722. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eraf387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966957v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simplified and Integrated View of Disease Control in Varietal Mixtures Using the Phytobiome Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐benoit Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 48 (7), pp.5486-5497. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.15535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop gains induced by diversification exceed crop losses to diseases and weeds in a low-input rice cultivation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koloina Rahajaharilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten vom Brocke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Benoît Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 84, pp.81-91. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2025.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre plantes : un nouveau facteur à considérer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Valentin Méteignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Benoît Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 779-780, pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The root of plant-plant interactions: Belowground special cocktails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Benoît Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Valentin Méteignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80, pp.102547. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pbi.2024.102547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SeptoSympto: a precise image analysis of Septoria tritici blotch disease symptoms using deep learning methods on scanned images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Reder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Langlands-Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (1), pp.18. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13007-024-01136-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upland rice varietal mixtures in Madagascar: evaluating the effects of varietal interaction on crop performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koloina Rahajaharilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Müller Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten vom Brocke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ramavovololona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.1266704. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2023.1266704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genetic identity of neighboring plants in intraspecific mixtures modulates disease susceptibility of both wheat and rice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (9), pp.e3002287. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3002287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux liés à l’enseignement supérieur en pathologie végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Benezech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 769-770</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are innovative cropping systems less dependent on synthetic pesticides to treat Septoria leaf blotch (Zymoseptoria tritici) than conventional systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noël Mistou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 170, pp.106266. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2023.106266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond trait distances: Functional distinctiveness captures the outcome of plant competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Mahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Shihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐benoit Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (9), pp.2399-2412. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.14397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth–defence trade-off in rice: fast-growing and acquisitive genotypes have lower expression of genes involved in immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix de Tombeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Shihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koloina Rahajaharilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (10), pp.3094-3103. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erad071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A major genetic locus in neighbours controls changes of gene expression and susceptibility in intraspecific rice mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 238 (2), pp.835-844. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.18778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From cultivar mixtures to allelic mixtures: opposite effects of allelic richness between genotypes and genotype richness in wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Montazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 233 (6), pp.2573-2584. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.17915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased Rice Susceptibility to Rice Blast Is Related to Post-Flowering Nitrogen Assimilation Efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Frontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, pp.1217. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof8111217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised analysis of NIRS spectra to assess complex plant traits: leaf senescence as a use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Villesseche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ecarnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bendoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gorretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (1), pp.100. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13007-022-00927-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité des stratégies de défense des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Val</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 753, pp.17-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association of rice response to blast fungus identifies loci for robust resistance under high nitrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Frontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Boisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ouikene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Benoit Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-021-02864-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant neighbour-modulated susceptibility to pathogens in intraspecific mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Buendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72 (18), pp.6570-6580. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erab277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome wide association mapping for resistance to multiple fungal pathogens in a panel issued from a broad composite cross-population of tetraploid wheat Triticum turgidum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Paux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphytica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 216 (6), pp.92. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10681-020-02631-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase of Fungal Pathogenicity and Role of Plant Glutamine in Nitrogen-Induced Susceptibility (NIS) To Rice Blast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huichuan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Nguyen Thi Thu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiahong He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.265. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2017.00265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocontrôle en viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 285, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional basis of drought-induced susceptibility to the rice blast fungus Magnaporthe oryzae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Przemyslaw Bidzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Paola Zuluaga Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2016.01558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association mapping of resistance to rice blast in upland field conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Raboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tharreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ramanantsoanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12284-016-0131-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and genetics of nitrogen-induced susceptibility to the blast fungus in rice and wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Thi Thu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1939-8433-6-32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects for advancing defense to cereal rusts through genetical genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Lauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Wise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2013.00117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preformed expression of defense is a hallmark of partial resistance to rice blast fungal pathogen Magnaporthe oryzae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Chalvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saindrenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10, pp.206. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-10-206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCHIPELAGO: a dedicated resource for exploiting past, present, and future genomic data on disease resistance regulation in Rice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Droc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tharreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Notteghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (7), pp.869-878. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-21-7-0869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genome-wide meta-analysis of Rice blast resistance genes and quantitative trait loci provides new insights into partial and complete resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit J.-B. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Droc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (7), pp.859-868. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-21-7-0859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern elite rice varieties of the &amp;quot;Green Revolution&amp;quot; have retained a large introgression from wild rice around the Pi33 rice blast resistance locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit J.-B. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Henri Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Notteghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 175 (2), pp.340-350. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2007.02105.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early and specific gene expression triggered by rice resistance gene Pi33 in response to infection by ACE1 avirulent blast fungus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sidi Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Droc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 174 (1), pp.159-171. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2007.01971.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-plant interactions modulate wheat severity to Septoria Tritici Blotch in some specific mixtures through intergenomic epistatic interactions and transcriptomic-metabolomic changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Chloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Montazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Valentin Méteignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. International Plant and Animal Genome Conference (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a molecular understanding of plant-plant interactions for agroecological control of fungal infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Valentin Méteignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Bénameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rôle des rhizodépôts dans la communication entre les plantes et leur environnement biotique rhizosphérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Rennes, France. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we predict whether a biocontrol product will be efficient?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fontez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant BioProtech &amp; IOBC-IR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Castellon de la Plana, Spain. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-plant interactions modulate wheat severity to Septoria Tritici Blotch in some specific mixtures through intergenomic epistatic interactions and transcriptomic-metabolomic changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Chloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Montazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Valentin Méteignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Phytobiomes conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, St Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-plant interactions modulate durum wheat susceptibility to Septoria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Valentin Méteignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPP satellite symposium: PlantBioRes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an ecological view of plant immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Valentin Méteignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Benoît Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PlantBioRes 2023 ICPP Satellite meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Societe française de phytopathologie, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des mélanges variétaux sur la septoriose : projet MobiDiv et expérimentation ARCAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ecarnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Savajols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGAP Scientific Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGAP Institut, Nov 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-plant interactions modulate wheat susceptibility to Septoria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Valentin Méteignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Congress of Plant Pathology (ICPP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bestim network : stimulating plant health in agroécological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Congress Natural products &amp; Biocontrol 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-plant interactions modulate wheat susceptibility to septoria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Reder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Saintenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the French Society of Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-plant interactions modulate wheat susceptibility to Septoria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Reder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Saintenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Cereal Leaf Blights (ISCLB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Gammarth, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[WEAB] Sélection Assistée par les Effecteurs fongiques de Résistances aux champignons pathogènes chez le blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Henri Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Besnier- Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic L. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Bryant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontre scientifiques du FSOV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FSOV, Mar 2019, Paris, France. 104 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of agricultural practices on plant disease: what can we learn for resistance inducers optimization?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huichuan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future of IPM Meeting of the IOBC Working Group Induced resistance in plants against insects and diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Riva del garda, Italy. pp.67-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen fertilization of rice plants affects Magnaporthe oryzae infection process and rice resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Nguyen The</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Notteghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Congress of Plant Pathology (ICPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Beijing, China. 637 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal secondary metabolites as effectors of pathogenicity:role in the complex interplay between rice and Magnaporthe grisea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Collemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahadati Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Gagey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongshu Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bakeer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECFG10 : 10. European conference on fungal genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Noordwijkerhout, Netherlands. pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion agronomique de la résistance du riz à la pyriculariose : le projet GARP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Notteghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouzinac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Breseghello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cobucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary metabolites as effectors: fungal secondary metabolism is an essential component of the complex interplay between rice and Magnaporthe grisea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Collemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahadati Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Gagey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongshu Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bakeer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. New Phytologist Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Versailles, France. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rice defensome database : centralizing and unifying R-genes, resistance QTL mapping and defense gene expression for rice blast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Droc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontres de Phytopathologie / Mycologie de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning of Pi33, the rice resistance gene corresponding to the cloned avirulence gene ACE1 of Magnaporthe grisea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine A. Bordat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit J.-B. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Congress on Molecular Plant-Microbe Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and origin of the rice blast resistance gene Pi33</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine A. Bordat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit J.-B. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rencontres de phytopathologie / mycologie de la Societé Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning of Pi33, the rice resistance gene corresponding to the cloned avirulence gene ACE1 of Magnaporthe grisea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine A. Bordat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit J.-B. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Henri Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rencontres de phytopathologie / mycologie de la Societé Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clonage positionnel de PI33, gène de résistance du riz correspondant au gène d'avirulence Ace1 de Magnaporthe grisea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bordat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit J.-B. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Henri M.-H. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. congrès de la S.F.P</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOSAIC: Assembling the pieces of plant molecular responses to biosolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Benezech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Emmanuelle Saint-Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosolutions 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing plant disease resistance through intra and interspecific diversification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Affichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the European Society for Evolutionary Biology (ESEB 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Barcelona, Spain. , pp.P01.211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorizing Biostimulants and Plant defense inducers in a single step an innovative method bases on 96 global biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Benezech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Saint-Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PlantBioProtech &amp; IOBC-IR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Castellon de la Plana, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which potential of service plants for ‘multi-pest’ regulation in agroecosystems? An integrative conceptual framework highlighting complementarities in mechanisms and traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian‐caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of nitrogen induced susceptibility: regulation of magnaporthe oryzae pathogenicity and rice glutamine synthetase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. N’guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiahong He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit J.-B. Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on the Nitrogen Nutrition of Plants - EMBO conference "The nitrogen nutrition of plants - Nitrogen2016"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning of Pi33, the rice resistance gene corresponding to the cloned avirulence gene ACE1 of Magnaporthe grisea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine A. Bordat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Henri M.-H. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tharreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jean Chevaugeon : VIe rencontres de phytopathologie - mycologie de la Societé française de phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Aussois, France. 91 p., 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunité des plantes : quelles stratégies pour l'optimiser dans un contexte agroécologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acta Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-85794-334-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la diversité cultivée sur l'immunité agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ortiz-Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunité des plantes : un levier clé pour l’agroécologie - Chapitre 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique & interactions entre organismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Nathalie Volkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Neema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences de recherche de Montpellier et du Languedoc-Roussillon dans l'étude des impacts et adaptations au changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agropolis International</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 87 p., 2015, Dossiers d'Agropolis International</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights Arising from Genomics for Enhancing Rice Resistance Against the Blast Fungus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit J.-B. Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics of Plant Genetic Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol 2. Crop productivity, food security and nutritional quality (Chapter 11), Editions Springer, 515 p., 2014, 978-94-007-7574-9. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-7575-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre plantes : un nouveau facteur à considérer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Valentin Méteignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Benoît Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges variétaux, Phytoma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, p.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion durable des résistances aux maladies chez la plante : quelle stratégie choisir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Rimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Sage-Palloix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root phenolics as potential drivers of preformed defenses and reduced disease susceptibility in a paradigm bread wheat mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Chloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Savajols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Paysant-Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-GWAS unveils the genetic architecture of inter-individual epistasis affecting biomass and disease severity in wheat binary mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Montazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Delmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fréville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative teaching approaches in applied plant sciences: experiences from European universities within the ESCAPAdE network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbynek Polesny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462401v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation de l'immunité des céréales par l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Phytopathologie et phytopharmacie. Ecole dotctorale GAIA Université de Montpellier, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03726273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of plant-plant communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les apports en génétique, génomique et modélisation en lien avec l’immunité végétale peuvent-ils être intégrés pour la conception de systèmes de culture durables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Innovations en Protection des Cultures, Montpellier, France. 2025, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId271"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elsa Ballini </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wheat growth model capturing growth-defense trade-off</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dusfour-Castan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Buck-Sorlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénedicte Fontez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2026.1763868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548661v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early root-root interactions weaken foliar defense responses against Septoria tritici blotch in a durum wheat varietal mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Chloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Savajols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.erag080. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erag080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222729v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype-Dependent Interactions Between Biostimulants and Defense Inducers in Durum Wheat: Implications for Sustainable Crop Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Detcheverry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fontez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Saint-Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16 (7), pp.689. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy16070689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05603842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of service plants for regulating multiple pests while limiting disservices in agroecosystems. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (4), pp.38. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-025-01031-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-plant interactions in wheat mixtures modulate mean and variance of susceptibility to Septoria tritici blotch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoît Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (4), pp.6714-6722. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eraf387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966957v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chaire AgroSYS : dix ans d'innovation dans la circulation des savoirs pour la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel E Bitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Alessandria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (2), pp.09</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early detection of Zymoseptoria tritici infection on wheat leaves using hyperspectral imaging data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Latchoumane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ecarnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bendoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel J. -M. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sílvia Mas Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59, pp.111404. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simplified and Integrated View of Disease Control in Varietal Mixtures Using the Phytobiome Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐benoit Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 48 (7), pp.5486-5497. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.15535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop gains induced by diversification exceed crop losses to diseases and weeds in a low-input rice cultivation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koloina Rahajaharilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten vom Brocke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Benoît Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 84, pp.81-91. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2025.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre plantes : un nouveau facteur à considérer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Valentin Méteignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Benoît Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 779-780, pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The root of plant-plant interactions: Belowground special cocktails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Benoît Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Valentin Méteignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80, pp.102547. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pbi.2024.102547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SeptoSympto: a precise image analysis of Septoria tritici blotch disease symptoms using deep learning methods on scanned images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Reder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Langlands-Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (1), pp.18. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13007-024-01136-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genetic identity of neighboring plants in intraspecific mixtures modulates disease susceptibility of both wheat and rice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (9), pp.e3002287. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3002287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upland rice varietal mixtures in Madagascar: evaluating the effects of varietal interaction on crop performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koloina Rahajaharilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Müller Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten vom Brocke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ramavovololona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.1266704. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2023.1266704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux liés à l’enseignement supérieur en pathologie végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Benezech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 769-770</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are innovative cropping systems less dependent on synthetic pesticides to treat Septoria leaf blotch (Zymoseptoria tritici) than conventional systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noël Mistou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 170, pp.106266. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2023.106266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond trait distances: Functional distinctiveness captures the outcome of plant competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Mahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Shihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐benoit Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (9), pp.2399-2412. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.14397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth–defence trade-off in rice: fast-growing and acquisitive genotypes have lower expression of genes involved in immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix de Tombeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Shihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koloina Rahajaharilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (10), pp.3094-3103. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erad071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A major genetic locus in neighbours controls changes of gene expression and susceptibility in intraspecific rice mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 238 (2), pp.835-844. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.18778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From cultivar mixtures to allelic mixtures: opposite effects of allelic richness between genotypes and genotype richness in wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Montazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 233 (6), pp.2573-2584. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.17915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased Rice Susceptibility to Rice Blast Is Related to Post-Flowering Nitrogen Assimilation Efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Frontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, pp.1217. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof8111217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised analysis of NIRS spectra to assess complex plant traits: leaf senescence as a use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Villesseche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ecarnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bendoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gorretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (1), pp.100. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13007-022-00927-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité des stratégies de défense des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Val</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 753, pp.17-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association of rice response to blast fungus identifies loci for robust resistance under high nitrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Frontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Boisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ouikene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Benoit Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-021-02864-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant neighbour-modulated susceptibility to pathogens in intraspecific mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Buendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72 (18), pp.6570-6580. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erab277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome wide association mapping for resistance to multiple fungal pathogens in a panel issued from a broad composite cross-population of tetraploid wheat Triticum turgidum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Paux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphytica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 216 (6), pp.92. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10681-020-02631-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase of Fungal Pathogenicity and Role of Plant Glutamine in Nitrogen-Induced Susceptibility (NIS) To Rice Blast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huichuan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Nguyen Thi Thu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiahong He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.265. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2017.00265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocontrôle en viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 285, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional basis of drought-induced susceptibility to the rice blast fungus Magnaporthe oryzae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Przemyslaw Bidzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Paola Zuluaga Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2016.01558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association mapping of resistance to rice blast in upland field conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Raboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tharreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ramanantsoanirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12284-016-0131-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and genetics of nitrogen-induced susceptibility to the blast fungus in rice and wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Thi Thu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1939-8433-6-32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects for advancing defense to cereal rusts through genetical genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Lauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Wise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2013.00117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preformed expression of defense is a hallmark of partial resistance to rice blast fungal pathogen Magnaporthe oryzae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Chalvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saindrenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10, pp.206. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-10-206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCHIPELAGO: a dedicated resource for exploiting past, present, and future genomic data on disease resistance regulation in Rice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Droc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tharreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Notteghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (7), pp.869-878. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-21-7-0869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genome-wide meta-analysis of Rice blast resistance genes and quantitative trait loci provides new insights into partial and complete resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit J.-B. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Droc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (7), pp.859-868. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-21-7-0859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern elite rice varieties of the &amp;quot;Green Revolution&amp;quot; have retained a large introgression from wild rice around the Pi33 rice blast resistance locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit J.-B. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Henri Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Notteghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 175 (2), pp.340-350. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2007.02105.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early and specific gene expression triggered by rice resistance gene Pi33 in response to infection by ACE1 avirulent blast fungus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sidi Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Droc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 174 (1), pp.159-171. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2007.01971.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-plant interactions modulate wheat severity to Septoria Tritici Blotch in some specific mixtures through intergenomic epistatic interactions and transcriptomic-metabolomic changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Chloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Montazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Valentin Méteignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. International Plant and Animal Genome Conference (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a molecular understanding of plant-plant interactions for agroecological control of fungal infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Valentin Méteignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Bénameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rôle des rhizodépôts dans la communication entre les plantes et leur environnement biotique rhizosphérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Rennes, France. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we predict whether a biocontrol product will be efficient?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fontez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant BioProtech &amp; IOBC-IR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Castellon de la Plana, Spain. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-plant interactions modulate wheat severity to Septoria Tritici Blotch in some specific mixtures through intergenomic epistatic interactions and transcriptomic-metabolomic changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Chloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Montazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Valentin Méteignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Phytobiomes conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, St Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-plant interactions modulate durum wheat susceptibility to Septoria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Valentin Méteignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPP satellite symposium: PlantBioRes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an ecological view of plant immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Valentin Méteignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Benoît Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PlantBioRes 2023 ICPP Satellite meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Societe française de phytopathologie, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des mélanges variétaux sur la septoriose : projet MobiDiv et expérimentation ARCAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ecarnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Savajols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGAP Scientific Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGAP Institut, Nov 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-plant interactions modulate wheat susceptibility to Septoria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Valentin Méteignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Congress of Plant Pathology (ICPP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bestim network : stimulating plant health in agroécological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Congress Natural products &amp; Biocontrol 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-plant interactions modulate wheat susceptibility to septoria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Reder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Saintenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the French Society of Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-plant interactions modulate wheat susceptibility to Septoria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Reder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Saintenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Cereal Leaf Blights (ISCLB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Gammarth, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[WEAB] Sélection Assistée par les Effecteurs fongiques de Résistances aux champignons pathogènes chez le blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Henri Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Besnier- Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic L. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Bryant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontre scientifiques du FSOV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FSOV, Mar 2019, Paris, France. 104 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of agricultural practices on plant disease: what can we learn for resistance inducers optimization?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huichuan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future of IPM Meeting of the IOBC Working Group Induced resistance in plants against insects and diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Riva del garda, Italy. pp.67-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen fertilization of rice plants affects Magnaporthe oryzae infection process and rice resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Nguyen The</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Notteghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Congress of Plant Pathology (ICPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Beijing, China. 637 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal secondary metabolites as effectors of pathogenicity:role in the complex interplay between rice and Magnaporthe grisea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Collemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahadati Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Gagey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongshu Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bakeer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECFG10 : 10. European conference on fungal genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Noordwijkerhout, Netherlands. pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion agronomique de la résistance du riz à la pyriculariose : le projet GARP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Notteghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouzinac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Breseghello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cobucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary metabolites as effectors: fungal secondary metabolism is an essential component of the complex interplay between rice and Magnaporthe grisea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Collemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahadati Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Gagey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongshu Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bakeer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. New Phytologist Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Versailles, France. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rice defensome database : centralizing and unifying R-genes, resistance QTL mapping and defense gene expression for rice blast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Droc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontres de Phytopathologie / Mycologie de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning of Pi33, the rice resistance gene corresponding to the cloned avirulence gene ACE1 of Magnaporthe grisea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine A. Bordat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit J.-B. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Congress on Molecular Plant-Microbe Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and origin of the rice blast resistance gene Pi33</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine A. Bordat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit J.-B. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rencontres de phytopathologie / mycologie de la Societé Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning of Pi33, the rice resistance gene corresponding to the cloned avirulence gene ACE1 of Magnaporthe grisea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine A. Bordat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit J.-B. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Henri Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rencontres de phytopathologie / mycologie de la Societé Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clonage positionnel de PI33, gène de résistance du riz correspondant au gène d'avirulence Ace1 de Magnaporthe grisea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bordat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit J.-B. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Henri M.-H. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. congrès de la S.F.P</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing plant disease resistance through intra and interspecific diversification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Affichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the European Society for Evolutionary Biology (ESEB 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Barcelona, Spain. , pp.P01.211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOSAIC: Assembling the pieces of plant molecular responses to biosolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Benezech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Emmanuelle Saint-Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosolutions 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorizing Biostimulants and Plant defense inducers in a single step an innovative method bases on 96 global biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Benezech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Saint-Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PlantBioProtech &amp; IOBC-IR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Castellon de la Plana, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which potential of service plants for ‘multi-pest’ regulation in agroecosystems? An integrative conceptual framework highlighting complementarities in mechanisms and traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian‐caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of nitrogen induced susceptibility: regulation of magnaporthe oryzae pathogenicity and rice glutamine synthetase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. N’guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiahong He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit J.-B. Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on the Nitrogen Nutrition of Plants - EMBO conference "The nitrogen nutrition of plants - Nitrogen2016"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning of Pi33, the rice resistance gene corresponding to the cloned avirulence gene ACE1 of Magnaporthe grisea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine A. Bordat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Henri M.-H. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tharreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jean Chevaugeon : VIe rencontres de phytopathologie - mycologie de la Societé française de phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Aussois, France. 91 p., 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunité des plantes : quelles stratégies pour l'optimiser dans un contexte agroécologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acta Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-85794-334-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la diversité cultivée sur l'immunité agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ortiz-Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunité des plantes : un levier clé pour l’agroécologie - Chapitre 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique & interactions entre organismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Nathalie Volkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Neema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences de recherche de Montpellier et du Languedoc-Roussillon dans l'étude des impacts et adaptations au changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agropolis International</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 87 p., 2015, Dossiers d'Agropolis International</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights Arising from Genomics for Enhancing Rice Resistance Against the Blast Fungus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit J.-B. Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics of Plant Genetic Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol 2. Crop productivity, food security and nutritional quality (Chapter 11), Editions Springer, 515 p., 2014, 978-94-007-7574-9. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-7575-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre plantes : un nouveau facteur à considérer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Valentin Méteignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Benoît Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges variétaux, Phytoma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, p.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion durable des résistances aux maladies chez la plante : quelle stratégie choisir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Rimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Sage-Palloix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root phenolics as potential drivers of preformed defenses and reduced disease susceptibility in a paradigm bread wheat mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Chloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Savajols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Paysant-Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-GWAS unveils the genetic architecture of inter-individual epistasis affecting biomass and disease severity in wheat binary mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Montazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Delmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fréville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative teaching approaches in applied plant sciences: experiences from European universities within the ESCAPAdE network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbynek Polesny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462401v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation de l'immunité des céréales par l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Phytopathologie et phytopharmacie. Ecole dotctorale GAIA Université de Montpellier, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03726273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of plant-plant interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Sweden. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978250v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les apports en génétique, génomique et modélisation en lien avec l’immunité végétale peuvent-ils être intégrés pour la conception de systèmes de culture durables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Innovations en Protection des Cultures, Montpellier, France. 2025, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId275"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05548661v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dusfour-Castan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Buck-Sorlin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Loisel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;nedicte Fontez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2026.1763868" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222729v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mathieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chloup" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Marty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Savajols" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rouveyrol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erag080" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146900v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian-Caporalino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01031-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518233v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel E Bitoun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Alessandria" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Simonet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959064v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Latchoumane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ecarnot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bendoula" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J. -M. Roger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Mas Garcia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111404" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04966957v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducasse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf387" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030722v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;benoit Morel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15535" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05004259v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koloina Rahajaharilaza" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten vom Brocke" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2025.03.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04938848v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Valentin M&#233;teignier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622627v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2024.102547" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457516v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reder" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Langlands-Perry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-024-01136-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477542v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;ller Bertrand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ramavovololona" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1266704" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477547v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P&#233;lissier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Temple" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Colombo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002287" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04564584v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Benezech" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Petre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255755v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bellone" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;l Mistou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2023.106266" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477551v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mahaut" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Shihan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14397" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04103701v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix de Tombeur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad071" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04031923v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frouin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18778" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03559043v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Montazeaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Morel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17915" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957321v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Frontini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Morel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Lafarge" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8111217" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773243v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Villesseche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorretta" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-022-00927-6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696763v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Val" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174194v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boisnard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ouikene" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Benoit Morel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-021-02864-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594773v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Buendia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Brousse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab277" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735820v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tavaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kitt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-020-02631-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605935v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huichuan Huang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Nguyen Thi Thu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiahong He" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00265" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618678v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phane M.-S. Tixier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509047v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Bidzinski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Michel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Paola Zuluaga Cruz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01558" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512089v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Raboin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tharreau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ramanantsoanirina" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12284-016-0131-4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506291v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thi Thu Nguyen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1939-8433-6-32" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652333v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Lauter" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Wise" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00117" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656962v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vergne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Grand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chalvon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saindrenan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-206" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663606v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Droc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Notteghem" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-21-7-0869" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669006v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit J.-B. Morel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Price" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Courtois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-21-7-0859" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668425v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berruyer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Lebrun" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02105.x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663629v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Marques" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sidi Mammar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.01971.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967231v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246134v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s B&#233;nameur" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04716820v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fontez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Fontaine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967250v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967381v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Ducasse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04594359v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04516265v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967170v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884744v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Berthelot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Turner" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Brisset" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gauthier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967407v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Saintenac" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967138v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933367v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Henri Lebrun" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Besnier- Hebert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Bonhomme" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Bryant" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716870v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749781v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Nguyen The" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Huang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. He" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816584v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Collemare" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahadati Abdou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Gagey" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongshu Song" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bakeer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758534v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouzinac" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Breseghello" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cobucci" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820048v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755990v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Price" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753455v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine A. Bordat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Lebrun" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755591v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755731v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763211v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bordat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri M.-H. Lebrun" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295653v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emmanuelle Saint-Macary" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218648v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Affichard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Besson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchene" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296012v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Saint-Macary" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898317v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian&#8208;caporalino" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739976v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N&#8217;guyen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832847v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291753v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire H&#233;loir" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acta-editions.com/shop/a059-immunite-des-plantes-2183?order=editor+ASC%2C+publication_year+DESC#attr=" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786194v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ortiz-Vallejo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154695v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaudriault" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Neema" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agropolis.fr/changement-climatique/ch3-changement-climatique-interactions-entre-organismes.php" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800061v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7575-6_11" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967013v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788622v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hirsch" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Rimbaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Sage-Palloix" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512128v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paysant-Le Roux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966935v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Delmond" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462401v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rose" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbynek Polesny" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phane Tixier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique This" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03726273v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978250v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290760v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05548661v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dusfour-Castan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Buck-Sorlin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Loisel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;nedicte Fontez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2026.1763868" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222729v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mathieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chloup" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Marty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Savajols" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rouveyrol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erag080" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05603842v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Detcheverry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fontez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducasse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Geffroy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Saint-Macary" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy16070689" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146900v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian-Caporalino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01031-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04966957v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf387" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518233v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel E Bitoun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Alessandria" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Simonet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959064v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Latchoumane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ecarnot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bendoula" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J. -M. Roger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Mas Garcia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111404" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030722v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;benoit Morel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15535" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05004259v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koloina Rahajaharilaza" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten vom Brocke" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2025.03.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04938848v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Valentin M&#233;teignier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622627v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2024.102547" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457516v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reder" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Langlands-Perry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-024-01136-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477547v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P&#233;lissier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Temple" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Colombo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002287" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477542v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;ller Bertrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ramavovololona" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1266704" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04564584v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Benezech" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Petre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255755v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bellone" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;l Mistou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2023.106266" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477551v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mahaut" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Shihan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14397" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04103701v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix de Tombeur" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad071" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04031923v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frouin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18778" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03559043v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Montazeaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Morel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17915" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957321v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Frontini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Morel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Lafarge" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8111217" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773243v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Villesseche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorretta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-022-00927-6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696763v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Val" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174194v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boisnard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ouikene" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Benoit Morel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-021-02864-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594773v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Buendia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Brousse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab277" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735820v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tavaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kitt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-020-02631-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605935v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huichuan Huang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Nguyen Thi Thu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiahong He" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00265" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618678v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phane M.-S. Tixier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509047v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Bidzinski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Michel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Paola Zuluaga Cruz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01558" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512089v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Raboin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tharreau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ramanantsoanirina" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12284-016-0131-4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506291v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thi Thu Nguyen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1939-8433-6-32" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652333v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Lauter" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Wise" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00117" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656962v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vergne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Grand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chalvon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saindrenan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-206" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663606v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Droc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Notteghem" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-21-7-0869" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669006v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit J.-B. Morel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Price" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Courtois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-21-7-0859" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668425v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berruyer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Lebrun" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02105.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663629v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Marques" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sidi Mammar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.01971.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967231v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246134v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s B&#233;nameur" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04716820v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Fontaine" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967250v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967381v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Ducasse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04594359v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04516265v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967170v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884744v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Berthelot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Turner" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Brisset" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gauthier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967407v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Saintenac" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967138v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933367v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Henri Lebrun" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Besnier- Hebert" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Bonhomme" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Bryant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716870v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749781v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Nguyen The" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Huang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. He" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816584v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Collemare" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahadati Abdou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Gagey" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongshu Song" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bakeer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758534v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouzinac" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Breseghello" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cobucci" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820048v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755990v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Price" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753455v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine A. Bordat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Lebrun" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755591v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755731v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763211v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bordat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri M.-H. Lebrun" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218648v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Affichard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Besson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchene" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295653v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emmanuelle Saint-Macary" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296012v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898317v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian&#8208;caporalino" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739976v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N&#8217;guyen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832847v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291753v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire H&#233;loir" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acta-editions.com/shop/a059-immunite-des-plantes-2183?order=editor+ASC%2C+publication_year+DESC#attr=" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786194v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ortiz-Vallejo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154695v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaudriault" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Neema" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agropolis.fr/changement-climatique/ch3-changement-climatique-interactions-entre-organismes.php" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800061v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7575-6_11" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967013v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788622v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hirsch" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Rimbaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Sage-Palloix" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512128v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paysant-Le Roux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966935v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Delmond" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462401v2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rose" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbynek Polesny" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phane Tixier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique This" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03726273v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978250v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290760v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>