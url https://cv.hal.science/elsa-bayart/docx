--- v0 (2026-04-05)
+++ v1 (2026-05-26)
@@ -549,408 +549,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03026005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brittle Fracture Theory Predicts the Equation of Motion of Frictional Rupture Fronts</w:t>
+                <w:t xml:space="preserve">Frictional Resistance within the Wake of Frictional Rupture Fronts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilya Svetlizky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Bayart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Fineberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 118 (12), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevlett.118.125501⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 118 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevlett.118.234301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03025965v1</w:t>
+                <w:t xml:space="preserve">hal-03025985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frictional Resistance within the Wake of Frictional Rupture Fronts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilya Svetlizky</w:t>
+                <w:t xml:space="preserve">Spectral and spatial shaping of a laser-produced ion beam for radiation-biology experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pommarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vauzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mégnin-Chanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bayart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevlett.118.234301⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Accelerators and Beams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevAccelBeams.20.032801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025985v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral and spatial shaping of a laser-produced ion beam for radiation-biology experiments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Mégnin-Chanet</w:t>
+                <w:t xml:space="preserve">Brittle Fracture Theory Predicts the Equation of Motion of Frictional Rupture Fronts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Svetlizky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David S Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bayart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Fineberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Accelerators and Beams</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 20 (3), </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevAccelBeams.20.032801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevlett.118.125501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515426v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slippery but Tough: The Rapid Fracture of Lubricated Frictional Interfaces</w:t>
               </w:r>
@@ -2105,51 +2105,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541272v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Scheibert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bayart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cayer-Barrioz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dwyer-Joyce" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959288v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Faure" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52492-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026026v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Svetlizky" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Fineberg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-conmatphys-031218-013327" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026005v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Svetlizky" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fineberg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2018jb015509" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025965v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S Kammer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Cohen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.118.125501" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025985v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.118.234301" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01515426v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pommarel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vauzour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;gnin-Chanet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delmas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.20.032801" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025946v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.116.194301" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025924v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys3539" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025891v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pathikrit Bhattacharya" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan M Rubin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather M Savage" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Marone" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015jb012437" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025059v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudaoud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohktar Adda-Bedia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.89.012407" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025289v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.106.194301" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025256v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deboeuf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Corson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/95/34002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025810v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seizilles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.065602" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025036v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2010.03.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00530406v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541272v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Scheibert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bayart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cayer-Barrioz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dwyer-Joyce" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959288v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Faure" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52492-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026026v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Svetlizky" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Fineberg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-conmatphys-031218-013327" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026005v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Svetlizky" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fineberg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2018jb015509" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025985v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Cohen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.118.234301" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01515426v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pommarel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vauzour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;gnin-Chanet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delmas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.20.032801" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025965v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S Kammer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.118.125501" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025946v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.116.194301" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025924v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys3539" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025891v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pathikrit Bhattacharya" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan M Rubin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather M Savage" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Marone" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015jb012437" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025059v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudaoud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohktar Adda-Bedia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.89.012407" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025289v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.106.194301" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025256v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deboeuf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Corson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/95/34002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025810v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seizilles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.065602" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025036v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2010.03.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00530406v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>