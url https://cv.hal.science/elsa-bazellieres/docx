--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elsa Bazellières </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières Elsa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">20/01/1981</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elsa.bazellieres@univ-amu.f</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">r</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SITUATION PROFESSIONNELLE ACTUELLE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nomination CRCN au 1er Octobre 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LABORATOIRES PRECEDENTS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post Doctorat à l’IBDM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Décembre 2016- 30 Septembre 2017:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Contrat AMU Aix Marseille (financement LabeX)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Décembre 2014- 30 Novembre 2016 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Contrat CNRS (financement propre Ligue Nationale Contre Cancer)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post Doctorat à IBEC laboratoire de Xavier Trepat</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Janvier 2011- 10 Octobre 2014 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Contrat IBEC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er-Juin 2010- 31 Décembre 2010 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Contrat Fundacio Bosch i Gimpera</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post Doctorat à l IBDM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Décembre 2009- 30 Mai 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Contrat CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse à l’IBDM. Superviseur André Le Bivic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Octobre 2008- 30 Septembre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Contrat CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Octobre 2005- 30 Septembre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Contrat Doctoral Université Aix Marseille</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PUBLICATIONS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. Le Borgne-Rochet M, Angevin L, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comunale F, Denisov EV, Tashireva LA, Perelmuter VM, Bièche I, Vacher S, Plutoni C, Bodin S, Gauthier-Rouvière C, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P-cadherin-induced collagen fiber alignment is required for directional collective cell migration,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> J Cell Sci : 132(21).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2.Pérez-González C, Alert R, C Blanch-Mercader C, Gómez-González M, Kolodziej T, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Casademunt J, Trepat X, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Active wetting of epithelial tissues,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Nature Physics (15) :79-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. Mire E, Hocine M, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Jungas T, Davy A, Chauvet S, Mann F.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Upregulation of Ephrin-B1 Silences Sema3C/Neuropilin-1 Signaling during Post-crossing Navigation of Corpus Callosum Axons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Curr Biol. 2018 Jun ;28(11):1768-1782.e4.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aksenova V, Barthélémy-Requin M, Massey-Harroche D, Le Bivic A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Role of the crumbs proteins in ciliogenesis, cell migration and actin organization. Semin Cell Dev Biol. 2017. pii: S1084-9521(16)30333-0. Review.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2. Salis P, Payre F, Valenti P, Bazellieres E, Le Bivic A, Mottola G*. Crumbs,Moesin and Yurt regulate junctional stability and dynamics for a proper morphogenesis of the Drosophila pupal wing epithelium. Sci Rep. 2017 Dec1;7(1):16778*</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3. González-Tarragó V, Elosegui-Artola A, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oria R, Pérez-González C, Roca-Cusachs P.*Binding of ZO-1 to α5β1 integrins regulates the mechanical properties of α5β1-fibronectin links.*Mol Biol Cell. 7;28(14):1847-1852.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4. Blanch-Mercader C, Vincent R, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazelllières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Serra-Picamal X, Trepat X, Casademunt J.*Effective viscosity and dynamics of spreading epithelia: a solvable model.*Soft Matter. 8;13(6):1235-1243.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. Pallesi-Pocachard E, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Viallat-Lieutaud A, Delgrossi MH, Barthélémy-requin Magali, Le Bivic A, Massey-Harroche D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hook2, a microtubule-binding protein, interacts with Par6α and controls centrosome orientation during polarized cell migration.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Sci Rep 14;6:33259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2. Plutoni C, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gauthier-Rouvière C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pcadherin mediated Rho GTPase regulation during collective cell migration.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Small GTPases 2;7(3):156-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3. Plutoni C, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Borgne-Rochet M, Comunale F, Brugues A, Seveno M, Planchon D, Thuault S, Morin N, Bodin S, Trépat X, Gauthier-Rouvière C. *P-cadherin promotes collective cell migration via a Cdc42-mediated increase in mechanical forces.*J Cell Biol 18;212(2):199-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. Vincent R, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pérez-González C, Uroz M, Serra-Picamal X, Trepat X. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Active Tensile Modulus of an Epithelial Monolayer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Phys Rev Lett 115 : 248103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2. Perrault CM, Brugues A, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ricco P, Lacroix D, Trepat X. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traction Forces of Endothelial Cells under Slow Shear Flow.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Biophys J 109: 1533-1536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conte V, Elosegui-Artola A, Serra-Picamal X, Bintanel-Morcillo M, Roca-Cusachs P, Muñoz JJ, Sales-Pardo M,Guimera R, Trepat X. Control of cell-cell forces and collective cell dynamics by the intercellular adhesome. Nat. Cell Biol. 17 (4), 409 -420.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4. Mrkonjić S, Garcia-Elias A, Pardo-Pastor C, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trepat X, Vriens J, Ghosh D, Voets T, Vicente R, Valverde MA.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRPV4 participates in the establishment of trailing adhesions and directional persistence of migrating cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Pflugers Arch 467(10):2107-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. Elosegui-Artola A, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Allen M, Andreu I, Oria R, Sunyer R, Marshall J,Jones L, Trepat X, Roca-Cusachs P, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rigidity sensing and adaptation through regulation of integrin types,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Nat Mater 13 :631-637. News and Views in Nat Mater 13:539-540 : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular mechanotransduction : Sensing rigidity</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2. Vacca B, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouar R, Harada A, Massey-Harroche D, Le Bivic A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DrebrinE depletion in human intestinal epithelial cells mimics Rab8a loss of function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hum Mol Genet, Jan 12.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. Serra-Picamal X,Conte V, Vincent R, Añon E, Tambe D, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Butler J, Fredberg J, Trepat X, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical waves during tissue expansion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nature Physics, 8 : 628-634.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières, E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">., Massey-Harroche, D., M. Barthélémy, Richard, F., Arsanto, J.P. & Le Bivic, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apico-basal elongation requires a drebrin-E-EB3 complex in columnar human epithelial cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. J Cell Sci 125(Pt 4):919-31. Highlighted in J Cell Sci 125, e405: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making cells longer with Drebrin E.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crumbs proteins in epithelial morphogenesis.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Review. Front Biosci.2009 Jan1; 14:2149-69.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. Assémat E; </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polarity complex proteins.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Review. Biochim Biophys Acta.2008 Mar; 1778(3):614-30.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MANUSCRIPTS EN PREPARATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conte V, Massey-Harroche D, Le Bivic A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crb3 master regulator of the initial step of collective cell migration</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> André Le Bivic , review </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanoregulation of PDZ proteins, an emerging function</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in the serie 'In-depth mining of PDZ interactions and functions'. Methods Mol Biol</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRANTS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Centuri, PhD Fellowship 3 years</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> AmideX « Interdisciplinarity » call for projects – 2016 Project: CapoStromEx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Allocations de Recherche PostDoctorale, Ligue Nationale Contre le Cancer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVIEWING</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chemical Science (1 manuscrit),</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Soft Matter (1 manuscrit), FEBS letter (1 manuscrit)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMMUNICATIONS ORALES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Seminaire au Centuri Day, Marseille</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Séminaire au French Cell Adhesion Club Symposium sur invitation, Montpellier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Séminaire au CRBM, Montpellier sur invitation de Cécile Gauthier-Rouvière. Titre: Control of cell-cell forces and collective cell dynamics by the intercellular adhesome.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006-2009:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> European consortium Crumbs Insight</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Workshop AMAXA, American Society of Cell Biology, Washington DC.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·  2007**: Canceropôle ACI, Institut Paoli Calmettes, Marseille</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOMAINES DE COMPETENCES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-physique :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Particle Image Velocimetry, Traction Force Microscopy, Monolayer Stress Microscopy, Segmentation et Analyse d’image, Pinces Magnétiques, Ablation Laser</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopie :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Microscopie Optique et à Fluorescence, Video Microscopie, Microscopie Confocale, Microsopie Electronique à Balayage et à Transmission</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologie Cellulaire :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Patterning cellulaire, Culture en 2D et 3D sur substrat mou, Transfection et Clonage Cellulaire, Calcium Switch Assay, Mesure de Résistance Transépithéliale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> GST pull-down, Co-Immunoprecipitation, extraction de proteines et purifications, Western blot, Biotinylation de surface</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologie moléculaire:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> RT-PCR, PCR, clonage ADN, screen double hybride</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Matlab, Metamorph, ImageQuant TL, ImageJ, LSM Browse, Axiovision, Endnote, Adobe Photoshop/Illustrator, Word, Excel, Power Point.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIVITES ADMINISTRATIVES/ENCADREMENTS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2022 : Co-direction Thèse Niels Gouirand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020 : Membre du CORES Centuri</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2020 : Membre du bureau GDR Approche Quantitative du Vivant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, 2013, 2014, 2018 : Encadrements d’étudiants en Master1 Roqyia Nouar, Victor Gonzalez Tarrago, Amina Dali et Master2 (Carlos Perez-Gonzalez, Roxane Benoit)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005-2009 : Représentante élue des étudiants en thèse à l’IBDM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2008, 2019 : Intervention dans des écoles dans le cadre de la « Semaine du Cerveau »</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multicellular star-shaped actin network underpins epithelial organization and connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amlan Barai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matis Soleilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shao-Zhen Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Karnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.6201. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-61438-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Homoscleromorph Sponges Have Ciliated Epithelia: Evidence for an Ancestral Role in Mucociliary Driven Particle Flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica L Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anudi Nanayakkara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Vernale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Zoology Part B: Molecular and Developmental Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 344, pp.505-516. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jez.b.23324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lrrcc1 and Ccdc61 are conserved effectors of multiciliated cell function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Nommick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rosnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Schirmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.258960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanoregulation of PDZ Proteins, An Emerging Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Bivic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.257 - 275. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-1166-1_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active wetting of epithelial tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pérez-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricard Alert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Blanch-Mercader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gómez-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Kolodziej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (1), pp.79-88. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41567-018-0279-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-cadherin-induced decorin secretion is required for collagen fiber alignment and directional collective cell migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Le Borgne-Rochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Comunale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 132 (21), pp.jcs233189. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.233189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-cadherin-induced decorin secretion is required for collagen fiber alignment and directional collective cell migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Le Borgne-Rochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Comunale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 132 (21), pp.jcs.233189. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.233189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental Upregulation of Ephrin-B1 Silences Sema3C/Neuropilin-1 Signaling during Post-crossing Navigation of Corpus Callosum Axons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Mire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jungas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (11), pp.1768-1782.e4. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2018.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the Crumbs proteins in ciliogenesis, cell migration and actin organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Aksenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Barthélémy-Requin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Massey-Harroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Bivic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 81, pp.13-20. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.semcdb.2017.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental Upregulation of Ephrin-B1 Silences Sema3C/Neuropilin-1 Signaling during Post-crossing Navigation of Corpus Callosum Axons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jungas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (11), pp.1768-1782.e4. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2018.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding of ZO-1 to α5β1 integrins regulates the mechanical properties of α5β1–fibronectin links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor González-Tarragó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Elosegui-Artola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Oria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pérez-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology of the Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (14), pp.1847 - 1852. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1091/mbc.E17-01-0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the crumbs proteins in ciliogenesis, cell migration and actin organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Aksenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Barthélémy-Requin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Massey-Harroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Bivic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.semcdb.2017.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding of ZO-1 to α5β1 integrins regulates the mechanical properties of α5β1–fibronectin links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor González-Tarragó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Elosegui-Artola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Oria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pérez-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology of the Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (14), pp.1847-1852. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1091/mbc.E17-01-0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crumbs, Moesin and Yurt regulate junctional stability and dynamics for a proper morphogenesis of the Drosophila pupal wing epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Salis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.16778. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-15272-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796116v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective viscosity and dynamics of spreading epithelia: a solvable model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blanch-Mercader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Serra-Picamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Trepat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (6), pp.1235-1243. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6sm02188c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crumbs, Moesin and Yurt regulate junctional stability and dynamics for a proper morphogenesis of the Drosophila pupal wing epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Salis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-15272-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-cadherin-mediated Rho GTPase regulation during collective cell migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plutoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gauthier-Rouvière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small GTPases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (3), pp.156-163. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21541248.2016.1173772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-cadherin promotes collective cell migration via a Cdc42-mediated increase in mechanical forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plutoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Le Borgne-Rochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Comunale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agusti Brugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 212 (2), pp.199--217. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1083/jcb.201505105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hook2, a microtubule-binding protein, interacts with Par6α and controls centrosome orientation during polarized cell migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pallesi-Pocachard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Viallat-Lieutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Delgrossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Barthelemy-Requin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep33259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-cadherin promotes collective cell migration via a Cdc42-mediated increase in mechanical forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plutoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Le Borgne-Rochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Comunale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agusti Brugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 212 (2), pp.199-217. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1083/jcb.201505105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hook2, a microtubule-binding protein, interacts with Par6α and controls centrosome orientation during polarized cell migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pallesi-Pocachard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bazellieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Viallat-Lieutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Delgrossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barthelemy-Requin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.33259. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep33259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-cadherin-mediated Rho GTPase regulation during collective cell migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plutoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gauthier-Rouvière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small GTPases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (3), pp.156--163. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21541248.2016.1173772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRPV4 participates in the establishment of trailing adhesions and directional persistence of migrating cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanela Mrkonjić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Garcia-Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pardo-Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Trepat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 467 (10), pp.2107-2119. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00424-014-1679-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traction Forces of Endothelial Cells under Slow Shear Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile m. Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agusti Brugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ricco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 109 (8), pp.1533-1536. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2015.08.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Tensile Modulus of an Epithelial Monolayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pérez-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Serra-Picamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115 (24), </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.248103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of cell–cell forces and collective cell dynamics by the intercellular adhesome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Elosegui-Artola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Serra-Picamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Bintanel-Morcillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (4), pp.409-420. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncb3135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drebrin E depletion in human intestinal epithelial cells mimics Rab8a loss of function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bazellieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Harada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Massey-Harroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (11), pp.2834-46. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/ddt670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigidity sensing and adaptation through regulation of integrin types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Elosegui-Artola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Oria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (6), pp.631-637. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nmat3960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drebrin E depletion in human intestinal epithelial cells mimics Rab8a loss of function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Vacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roqiya Nouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akihiro Harada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Massey-Harroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (11), pp.2834-2846. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/ddt670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apico-basal elongation requires a drebrin-E-EB3 complex in columnar human epithelial cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Massey-Harroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Barthélémy-Requin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Arsanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 125 (Pt 4), pp.919-31. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.092676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical waves during tissue expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Serra-Picamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ester Anon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhananjay Tambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (8), pp.628-634. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphys2355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crumbs proteins in epithelial morphogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Volume (14), pp.2149. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2741/3368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crumbs proteins in epithelial morphogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bazellières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Assemat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Arsanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Massey-Harroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioscience-Landmark</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14, pp.2149-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarity complex proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Assemat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bazellieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pallesi-Pocachard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Massey-Harroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1778, pp.614-630</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarity complex proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Assémat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pallesi-Pocachard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Massey-Harroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1778 (3), pp.614-630. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbamem.2007.08.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanoregulation of PDZ Proteins, An Emerging Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Bivic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanoregulation of PDZ Proteins, An Emerging Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.257 - 275, 2021, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-1166-1_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRB3 and ARP2/3 regulate cell biomechanical properties to set epithelial monolayers for collective movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Massey-Harroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Gouirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michäel Sebbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId158"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elsa Bazellières </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières Elsa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">20/01/1981</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elsa.bazellieres@univ-amu.f</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">r</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SITUATION PROFESSIONNELLE ACTUELLE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nomination CRCN au 1er Octobre 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LABORATOIRES PRECEDENTS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post Doctorat à l’IBDM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Décembre 2016- 30 Septembre 2017:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Contrat AMU Aix Marseille (financement LabeX)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Décembre 2014- 30 Novembre 2016 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Contrat CNRS (financement propre Ligue Nationale Contre Cancer)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post Doctorat à IBEC laboratoire de Xavier Trepat</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Janvier 2011- 10 Octobre 2014 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Contrat IBEC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er-Juin 2010- 31 Décembre 2010 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Contrat Fundacio Bosch i Gimpera</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post Doctorat à l IBDM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Décembre 2009- 30 Mai 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Contrat CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse à l’IBDM. Superviseur André Le Bivic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Octobre 2008- 30 Septembre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Contrat CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Octobre 2005- 30 Septembre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Contrat Doctoral Université Aix Marseille</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PUBLICATIONS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. Le Borgne-Rochet M, Angevin L, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comunale F, Denisov EV, Tashireva LA, Perelmuter VM, Bièche I, Vacher S, Plutoni C, Bodin S, Gauthier-Rouvière C, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P-cadherin-induced collagen fiber alignment is required for directional collective cell migration,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> J Cell Sci : 132(21).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2.Pérez-González C, Alert R, C Blanch-Mercader C, Gómez-González M, Kolodziej T, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Casademunt J, Trepat X, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Active wetting of epithelial tissues,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Nature Physics (15) :79-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. Mire E, Hocine M, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Jungas T, Davy A, Chauvet S, Mann F.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Upregulation of Ephrin-B1 Silences Sema3C/Neuropilin-1 Signaling during Post-crossing Navigation of Corpus Callosum Axons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Curr Biol. 2018 Jun ;28(11):1768-1782.e4.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aksenova V, Barthélémy-Requin M, Massey-Harroche D, Le Bivic A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Role of the crumbs proteins in ciliogenesis, cell migration and actin organization. Semin Cell Dev Biol. 2017. pii: S1084-9521(16)30333-0. Review.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2. Salis P, Payre F, Valenti P, Bazellieres E, Le Bivic A, Mottola G*. Crumbs,Moesin and Yurt regulate junctional stability and dynamics for a proper morphogenesis of the Drosophila pupal wing epithelium. Sci Rep. 2017 Dec1;7(1):16778*</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3. González-Tarragó V, Elosegui-Artola A, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oria R, Pérez-González C, Roca-Cusachs P.*Binding of ZO-1 to α5β1 integrins regulates the mechanical properties of α5β1-fibronectin links.*Mol Biol Cell. 7;28(14):1847-1852.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4. Blanch-Mercader C, Vincent R, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazelllières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Serra-Picamal X, Trepat X, Casademunt J.*Effective viscosity and dynamics of spreading epithelia: a solvable model.*Soft Matter. 8;13(6):1235-1243.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. Pallesi-Pocachard E, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Viallat-Lieutaud A, Delgrossi MH, Barthélémy-requin Magali, Le Bivic A, Massey-Harroche D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hook2, a microtubule-binding protein, interacts with Par6α and controls centrosome orientation during polarized cell migration.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Sci Rep 14;6:33259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2. Plutoni C, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gauthier-Rouvière C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pcadherin mediated Rho GTPase regulation during collective cell migration.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Small GTPases 2;7(3):156-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3. Plutoni C, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Borgne-Rochet M, Comunale F, Brugues A, Seveno M, Planchon D, Thuault S, Morin N, Bodin S, Trépat X, Gauthier-Rouvière C. *P-cadherin promotes collective cell migration via a Cdc42-mediated increase in mechanical forces.*J Cell Biol 18;212(2):199-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. Vincent R, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pérez-González C, Uroz M, Serra-Picamal X, Trepat X. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Active Tensile Modulus of an Epithelial Monolayer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Phys Rev Lett 115 : 248103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2. Perrault CM, Brugues A, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ricco P, Lacroix D, Trepat X. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traction Forces of Endothelial Cells under Slow Shear Flow.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Biophys J 109: 1533-1536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conte V, Elosegui-Artola A, Serra-Picamal X, Bintanel-Morcillo M, Roca-Cusachs P, Muñoz JJ, Sales-Pardo M,Guimera R, Trepat X. Control of cell-cell forces and collective cell dynamics by the intercellular adhesome. Nat. Cell Biol. 17 (4), 409 -420.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4. Mrkonjić S, Garcia-Elias A, Pardo-Pastor C, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trepat X, Vriens J, Ghosh D, Voets T, Vicente R, Valverde MA.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRPV4 participates in the establishment of trailing adhesions and directional persistence of migrating cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Pflugers Arch 467(10):2107-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. Elosegui-Artola A, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Allen M, Andreu I, Oria R, Sunyer R, Marshall J,Jones L, Trepat X, Roca-Cusachs P, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rigidity sensing and adaptation through regulation of integrin types,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Nat Mater 13 :631-637. News and Views in Nat Mater 13:539-540 : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular mechanotransduction : Sensing rigidity</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2. Vacca B, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouar R, Harada A, Massey-Harroche D, Le Bivic A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DrebrinE depletion in human intestinal epithelial cells mimics Rab8a loss of function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hum Mol Genet, Jan 12.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. Serra-Picamal X,Conte V, Vincent R, Añon E, Tambe D, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Butler J, Fredberg J, Trepat X, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical waves during tissue expansion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nature Physics, 8 : 628-634.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières, E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">., Massey-Harroche, D., M. Barthélémy, Richard, F., Arsanto, J.P. & Le Bivic, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apico-basal elongation requires a drebrin-E-EB3 complex in columnar human epithelial cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. J Cell Sci 125(Pt 4):919-31. Highlighted in J Cell Sci 125, e405: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making cells longer with Drebrin E.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crumbs proteins in epithelial morphogenesis.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Review. Front Biosci.2009 Jan1; 14:2149-69.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. Assémat E; </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polarity complex proteins.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Review. Biochim Biophys Acta.2008 Mar; 1778(3):614-30.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MANUSCRIPTS EN PREPARATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conte V, Massey-Harroche D, Le Bivic A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crb3 master regulator of the initial step of collective cell migration</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> André Le Bivic , review </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanoregulation of PDZ proteins, an emerging function</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in the serie 'In-depth mining of PDZ interactions and functions'. Methods Mol Biol</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRANTS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Centuri, PhD Fellowship 3 years</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> AmideX « Interdisciplinarity » call for projects – 2016 Project: CapoStromEx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Allocations de Recherche PostDoctorale, Ligue Nationale Contre le Cancer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVIEWING</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chemical Science (1 manuscrit),</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Soft Matter (1 manuscrit), FEBS letter (1 manuscrit)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMMUNICATIONS ORALES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Seminaire au Centuri Day, Marseille</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Séminaire au French Cell Adhesion Club Symposium sur invitation, Montpellier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Séminaire au CRBM, Montpellier sur invitation de Cécile Gauthier-Rouvière. Titre: Control of cell-cell forces and collective cell dynamics by the intercellular adhesome.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006-2009:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> European consortium Crumbs Insight</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Workshop AMAXA, American Society of Cell Biology, Washington DC.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·  2007**: Canceropôle ACI, Institut Paoli Calmettes, Marseille</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOMAINES DE COMPETENCES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-physique :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Particle Image Velocimetry, Traction Force Microscopy, Monolayer Stress Microscopy, Segmentation et Analyse d’image, Pinces Magnétiques, Ablation Laser</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopie :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Microscopie Optique et à Fluorescence, Video Microscopie, Microscopie Confocale, Microsopie Electronique à Balayage et à Transmission</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologie Cellulaire :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Patterning cellulaire, Culture en 2D et 3D sur substrat mou, Transfection et Clonage Cellulaire, Calcium Switch Assay, Mesure de Résistance Transépithéliale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> GST pull-down, Co-Immunoprecipitation, extraction de proteines et purifications, Western blot, Biotinylation de surface</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologie moléculaire:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> RT-PCR, PCR, clonage ADN, screen double hybride</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Matlab, Metamorph, ImageQuant TL, ImageJ, LSM Browse, Axiovision, Endnote, Adobe Photoshop/Illustrator, Word, Excel, Power Point.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIVITES ADMINISTRATIVES/ENCADREMENTS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2022 : Co-direction Thèse Niels Gouirand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020 : Membre du CORES Centuri</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2020 : Membre du bureau GDR Approche Quantitative du Vivant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, 2013, 2014, 2018 : Encadrements d’étudiants en Master1 Roqyia Nouar, Victor Gonzalez Tarrago, Amina Dali et Master2 (Carlos Perez-Gonzalez, Roxane Benoit)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005-2009 : Représentante élue des étudiants en thèse à l’IBDM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2008, 2019 : Intervention dans des écoles dans le cadre de la « Semaine du Cerveau »</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multicellular star-shaped actin network underpins epithelial organization and connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amlan Barai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matis Soleilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shao-Zhen Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Karnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.6201. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-61438-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Homoscleromorph Sponges Have Ciliated Epithelia: Evidence for an Ancestral Role in Mucociliary Driven Particle Flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica L Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anudi Nanayakkara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Vernale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Zoology Part B: Molecular and Developmental Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 344, pp.505-516. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jez.b.23324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lrrcc1 and Ccdc61 are conserved effectors of multiciliated cell function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Nommick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rosnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Schirmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.258960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanoregulation of PDZ Proteins, An Emerging Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Bivic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.257 - 275. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-1166-1_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-cadherin-induced decorin secretion is required for collagen fiber alignment and directional collective cell migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Le Borgne-Rochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Comunale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 132 (21), pp.jcs233189. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.233189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active wetting of epithelial tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pérez-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricard Alert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Blanch-Mercader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gómez-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Kolodziej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (1), pp.79-88. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41567-018-0279-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-cadherin-induced decorin secretion is required for collagen fiber alignment and directional collective cell migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Le Borgne-Rochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Comunale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 132 (21), pp.jcs.233189. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.233189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental Upregulation of Ephrin-B1 Silences Sema3C/Neuropilin-1 Signaling during Post-crossing Navigation of Corpus Callosum Axons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Mire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jungas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (11), pp.1768-1782.e4. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2018.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental Upregulation of Ephrin-B1 Silences Sema3C/Neuropilin-1 Signaling during Post-crossing Navigation of Corpus Callosum Axons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jungas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (11), pp.1768-1782.e4. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2018.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the Crumbs proteins in ciliogenesis, cell migration and actin organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Aksenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Barthélémy-Requin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Massey-Harroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Bivic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 81, pp.13-20. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.semcdb.2017.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the crumbs proteins in ciliogenesis, cell migration and actin organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Aksenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Barthélémy-Requin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Massey-Harroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Bivic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.semcdb.2017.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding of ZO-1 to α5β1 integrins regulates the mechanical properties of α5β1–fibronectin links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor González-Tarragó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Elosegui-Artola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Oria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pérez-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology of the Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (14), pp.1847 - 1852. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1091/mbc.E17-01-0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crumbs, Moesin and Yurt regulate junctional stability and dynamics for a proper morphogenesis of the Drosophila pupal wing epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Salis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.16778. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-15272-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796116v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding of ZO-1 to α5β1 integrins regulates the mechanical properties of α5β1–fibronectin links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor González-Tarragó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Elosegui-Artola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Oria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pérez-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology of the Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (14), pp.1847-1852. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1091/mbc.E17-01-0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective viscosity and dynamics of spreading epithelia: a solvable model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blanch-Mercader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Serra-Picamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Trepat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (6), pp.1235-1243. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6sm02188c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crumbs, Moesin and Yurt regulate junctional stability and dynamics for a proper morphogenesis of the Drosophila pupal wing epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Salis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-15272-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-cadherin-mediated Rho GTPase regulation during collective cell migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plutoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gauthier-Rouvière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small GTPases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (3), pp.156-163. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21541248.2016.1173772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hook2, a microtubule-binding protein, interacts with Par6α and controls centrosome orientation during polarized cell migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pallesi-Pocachard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Viallat-Lieutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Delgrossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Barthelemy-Requin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep33259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-cadherin promotes collective cell migration via a Cdc42-mediated increase in mechanical forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plutoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Le Borgne-Rochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Comunale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agusti Brugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 212 (2), pp.199--217. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1083/jcb.201505105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-cadherin promotes collective cell migration via a Cdc42-mediated increase in mechanical forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plutoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Le Borgne-Rochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Comunale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agusti Brugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 212 (2), pp.199-217. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1083/jcb.201505105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hook2, a microtubule-binding protein, interacts with Par6α and controls centrosome orientation during polarized cell migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pallesi-Pocachard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bazellieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Viallat-Lieutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Delgrossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barthelemy-Requin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.33259. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep33259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-cadherin-mediated Rho GTPase regulation during collective cell migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plutoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gauthier-Rouvière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small GTPases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (3), pp.156--163. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21541248.2016.1173772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traction Forces of Endothelial Cells under Slow Shear Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile m. Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agusti Brugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ricco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 109 (8), pp.1533-1536. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2015.08.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRPV4 participates in the establishment of trailing adhesions and directional persistence of migrating cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanela Mrkonjić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Garcia-Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pardo-Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Trepat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 467 (10), pp.2107-2119. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00424-014-1679-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Tensile Modulus of an Epithelial Monolayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pérez-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Serra-Picamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115 (24), </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.248103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of cell–cell forces and collective cell dynamics by the intercellular adhesome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Elosegui-Artola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Serra-Picamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Bintanel-Morcillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (4), pp.409-420. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncb3135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drebrin E depletion in human intestinal epithelial cells mimics Rab8a loss of function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bazellieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Harada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Massey-Harroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (11), pp.2834-46. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/ddt670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigidity sensing and adaptation through regulation of integrin types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Elosegui-Artola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Oria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (6), pp.631-637. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nmat3960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drebrin E depletion in human intestinal epithelial cells mimics Rab8a loss of function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Vacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roqiya Nouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akihiro Harada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Massey-Harroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (11), pp.2834-2846. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/ddt670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apico-basal elongation requires a drebrin-E-EB3 complex in columnar human epithelial cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Massey-Harroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Barthélémy-Requin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Arsanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 125 (Pt 4), pp.919-31. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.092676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical waves during tissue expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Serra-Picamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ester Anon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhananjay Tambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (8), pp.628-634. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphys2355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crumbs proteins in epithelial morphogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Volume (14), pp.2149. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2741/3368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crumbs proteins in epithelial morphogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bazellières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Assemat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Arsanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Massey-Harroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioscience-Landmark</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14, pp.2149-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarity complex proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Assemat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bazellieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pallesi-Pocachard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Massey-Harroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1778, pp.614-630</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarity complex proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Assémat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pallesi-Pocachard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Massey-Harroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1778 (3), pp.614-630. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbamem.2007.08.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanoregulation of PDZ Proteins, An Emerging Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Bivic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanoregulation of PDZ Proteins, An Emerging Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.257 - 275, 2021, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-1166-1_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRB3 and ARP2/3 regulate cell biomechanical properties to set epithelial monolayers for collective movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Massey-Harroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Gouirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michäel Sebbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId158"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elsa.bazellieres@univ-amu.f" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05408162v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amlan Barai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matis Soleilhac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Xi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Zhen Lin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Karnat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61438-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222554v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica L Price" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anudi Nanayakkara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pasini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bazelli&#232;res" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Vernale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.23324" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572428v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nommick" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boutin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rosnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schirmer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.258960" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667726v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Bivic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1166-1_15" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406488v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos P&#233;rez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Alert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Blanch-Mercader" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel G&#243;mez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Kolodziej" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-018-0279-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064511v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Le Borgne-Rochet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Angevin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bazellieres" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ordas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Comunale" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.233189" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02339510v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064483v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Mire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hocine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jungas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Davy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.04.026" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064493v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Aksenova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Barth&#233;l&#233;my-Requin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Massey-Harroche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2017.10.018" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989172v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691510v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Gonz&#225;lez-Tarrag&#243;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Elosegui-Artola" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Oria" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E17-01-0006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692596v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064506v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796116v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Salis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Payre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valenti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15272-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406558v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanch-Mercader" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vincent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Serra-Picamal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Trepat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm02188c" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064499v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Payre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064437v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plutoni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gauthier-Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21541248.2016.1173772" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878038v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agusti Brugues" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201505105" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064449v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pallesi-Pocachard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Viallat-Lieutaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Delgrossi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Barthelemy-Requin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33259" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064445v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445270v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pallesi-Pocachard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bazellieres" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Viallat-Lieutaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Delgrossi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barthelemy-Requin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878043v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406582v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanela Mrkonji&#263;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Garcia-Elias" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pardo-Pastor" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trepat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-014-1679-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406574v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile&#160;m. Perrault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ricco" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lacroix" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.08.036" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406565v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Vincent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Uroz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Serra-Picamal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.248103" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406578v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Conte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Bintanel-Morcillo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb3135" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134798v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vacca" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nouar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harada" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Massey-Harroche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddt670" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406591v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Allen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Andreu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3960" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064457v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vacca" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roqiya Nouar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Harada" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843390v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Richard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Arsanto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.092676" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064520v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Anon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhananjay Tambe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys2355" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064476v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2741/3368" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428878v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bazelli&#232;res" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Assemat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Arsanto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Bivic" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306189v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064016v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Ass&#233;mat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2007.08.029" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557734v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288316v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Gouirand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#228;el Sebbagh" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elsa.bazellieres@univ-amu.f" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05408162v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amlan Barai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matis Soleilhac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Xi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Zhen Lin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Karnat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61438-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222554v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica L Price" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anudi Nanayakkara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pasini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bazelli&#232;res" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Vernale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.23324" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572428v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nommick" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boutin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rosnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schirmer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.258960" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667726v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Bivic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1166-1_15" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064511v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Le Borgne-Rochet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Angevin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bazellieres" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ordas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Comunale" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.233189" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406488v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos P&#233;rez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Alert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Blanch-Mercader" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel G&#243;mez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Kolodziej" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-018-0279-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02339510v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064483v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Mire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hocine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jungas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Davy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.04.026" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989172v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064493v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Aksenova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Barth&#233;l&#233;my-Requin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Massey-Harroche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2017.10.018" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692596v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691510v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Gonz&#225;lez-Tarrag&#243;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Elosegui-Artola" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Oria" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E17-01-0006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796116v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Salis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Payre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valenti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15272-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064506v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406558v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanch-Mercader" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vincent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Serra-Picamal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Trepat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm02188c" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064499v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Payre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064437v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plutoni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gauthier-Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21541248.2016.1173772" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064449v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pallesi-Pocachard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Viallat-Lieutaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Delgrossi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Barthelemy-Requin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33259" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878038v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agusti Brugues" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201505105" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064445v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445270v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pallesi-Pocachard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bazellieres" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Viallat-Lieutaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Delgrossi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barthelemy-Requin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878043v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406574v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile&#160;m. Perrault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ricco" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lacroix" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.08.036" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406582v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanela Mrkonji&#263;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Garcia-Elias" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pardo-Pastor" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trepat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-014-1679-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406565v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Vincent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Uroz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Serra-Picamal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.248103" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406578v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Conte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Bintanel-Morcillo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb3135" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134798v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vacca" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nouar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harada" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Massey-Harroche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddt670" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406591v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Allen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Andreu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3960" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064457v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vacca" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roqiya Nouar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Harada" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843390v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Richard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Arsanto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.092676" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064520v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Anon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhananjay Tambe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys2355" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064476v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2741/3368" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428878v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bazelli&#232;res" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Assemat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Arsanto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Bivic" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306189v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064016v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Ass&#233;mat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2007.08.029" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557734v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288316v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Gouirand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#228;el Sebbagh" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>