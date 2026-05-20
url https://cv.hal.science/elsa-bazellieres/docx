--- v1 (2026-04-11)
+++ v2 (2026-05-20)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elsa Bazellières </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières Elsa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">20/01/1981</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elsa.bazellieres@univ-amu.f</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">r</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SITUATION PROFESSIONNELLE ACTUELLE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nomination CRCN au 1er Octobre 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LABORATOIRES PRECEDENTS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post Doctorat à l’IBDM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Décembre 2016- 30 Septembre 2017:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Contrat AMU Aix Marseille (financement LabeX)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Décembre 2014- 30 Novembre 2016 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Contrat CNRS (financement propre Ligue Nationale Contre Cancer)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post Doctorat à IBEC laboratoire de Xavier Trepat</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Janvier 2011- 10 Octobre 2014 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Contrat IBEC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er-Juin 2010- 31 Décembre 2010 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Contrat Fundacio Bosch i Gimpera</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post Doctorat à l IBDM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Décembre 2009- 30 Mai 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Contrat CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse à l’IBDM. Superviseur André Le Bivic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Octobre 2008- 30 Septembre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Contrat CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Octobre 2005- 30 Septembre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Contrat Doctoral Université Aix Marseille</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PUBLICATIONS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. Le Borgne-Rochet M, Angevin L, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comunale F, Denisov EV, Tashireva LA, Perelmuter VM, Bièche I, Vacher S, Plutoni C, Bodin S, Gauthier-Rouvière C, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P-cadherin-induced collagen fiber alignment is required for directional collective cell migration,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> J Cell Sci : 132(21).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2.Pérez-González C, Alert R, C Blanch-Mercader C, Gómez-González M, Kolodziej T, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Casademunt J, Trepat X, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Active wetting of epithelial tissues,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Nature Physics (15) :79-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. Mire E, Hocine M, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Jungas T, Davy A, Chauvet S, Mann F.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Upregulation of Ephrin-B1 Silences Sema3C/Neuropilin-1 Signaling during Post-crossing Navigation of Corpus Callosum Axons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Curr Biol. 2018 Jun ;28(11):1768-1782.e4.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aksenova V, Barthélémy-Requin M, Massey-Harroche D, Le Bivic A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Role of the crumbs proteins in ciliogenesis, cell migration and actin organization. Semin Cell Dev Biol. 2017. pii: S1084-9521(16)30333-0. Review.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2. Salis P, Payre F, Valenti P, Bazellieres E, Le Bivic A, Mottola G*. Crumbs,Moesin and Yurt regulate junctional stability and dynamics for a proper morphogenesis of the Drosophila pupal wing epithelium. Sci Rep. 2017 Dec1;7(1):16778*</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3. González-Tarragó V, Elosegui-Artola A, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oria R, Pérez-González C, Roca-Cusachs P.*Binding of ZO-1 to α5β1 integrins regulates the mechanical properties of α5β1-fibronectin links.*Mol Biol Cell. 7;28(14):1847-1852.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4. Blanch-Mercader C, Vincent R, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazelllières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Serra-Picamal X, Trepat X, Casademunt J.*Effective viscosity and dynamics of spreading epithelia: a solvable model.*Soft Matter. 8;13(6):1235-1243.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. Pallesi-Pocachard E, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Viallat-Lieutaud A, Delgrossi MH, Barthélémy-requin Magali, Le Bivic A, Massey-Harroche D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hook2, a microtubule-binding protein, interacts with Par6α and controls centrosome orientation during polarized cell migration.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Sci Rep 14;6:33259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2. Plutoni C, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gauthier-Rouvière C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pcadherin mediated Rho GTPase regulation during collective cell migration.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Small GTPases 2;7(3):156-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3. Plutoni C, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Borgne-Rochet M, Comunale F, Brugues A, Seveno M, Planchon D, Thuault S, Morin N, Bodin S, Trépat X, Gauthier-Rouvière C. *P-cadherin promotes collective cell migration via a Cdc42-mediated increase in mechanical forces.*J Cell Biol 18;212(2):199-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. Vincent R, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pérez-González C, Uroz M, Serra-Picamal X, Trepat X. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Active Tensile Modulus of an Epithelial Monolayer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Phys Rev Lett 115 : 248103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2. Perrault CM, Brugues A, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ricco P, Lacroix D, Trepat X. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traction Forces of Endothelial Cells under Slow Shear Flow.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Biophys J 109: 1533-1536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conte V, Elosegui-Artola A, Serra-Picamal X, Bintanel-Morcillo M, Roca-Cusachs P, Muñoz JJ, Sales-Pardo M,Guimera R, Trepat X. Control of cell-cell forces and collective cell dynamics by the intercellular adhesome. Nat. Cell Biol. 17 (4), 409 -420.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4. Mrkonjić S, Garcia-Elias A, Pardo-Pastor C, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trepat X, Vriens J, Ghosh D, Voets T, Vicente R, Valverde MA.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRPV4 participates in the establishment of trailing adhesions and directional persistence of migrating cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Pflugers Arch 467(10):2107-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. Elosegui-Artola A, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Allen M, Andreu I, Oria R, Sunyer R, Marshall J,Jones L, Trepat X, Roca-Cusachs P, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rigidity sensing and adaptation through regulation of integrin types,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Nat Mater 13 :631-637. News and Views in Nat Mater 13:539-540 : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular mechanotransduction : Sensing rigidity</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2. Vacca B, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouar R, Harada A, Massey-Harroche D, Le Bivic A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DrebrinE depletion in human intestinal epithelial cells mimics Rab8a loss of function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hum Mol Genet, Jan 12.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. Serra-Picamal X,Conte V, Vincent R, Añon E, Tambe D, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Butler J, Fredberg J, Trepat X, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical waves during tissue expansion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nature Physics, 8 : 628-634.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières, E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">., Massey-Harroche, D., M. Barthélémy, Richard, F., Arsanto, J.P. & Le Bivic, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apico-basal elongation requires a drebrin-E-EB3 complex in columnar human epithelial cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. J Cell Sci 125(Pt 4):919-31. Highlighted in J Cell Sci 125, e405: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making cells longer with Drebrin E.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crumbs proteins in epithelial morphogenesis.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Review. Front Biosci.2009 Jan1; 14:2149-69.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. Assémat E; </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polarity complex proteins.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Review. Biochim Biophys Acta.2008 Mar; 1778(3):614-30.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MANUSCRIPTS EN PREPARATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conte V, Massey-Harroche D, Le Bivic A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crb3 master regulator of the initial step of collective cell migration</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> André Le Bivic , review </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanoregulation of PDZ proteins, an emerging function</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in the serie 'In-depth mining of PDZ interactions and functions'. Methods Mol Biol</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRANTS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Centuri, PhD Fellowship 3 years</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> AmideX « Interdisciplinarity » call for projects – 2016 Project: CapoStromEx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Allocations de Recherche PostDoctorale, Ligue Nationale Contre le Cancer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVIEWING</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chemical Science (1 manuscrit),</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Soft Matter (1 manuscrit), FEBS letter (1 manuscrit)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMMUNICATIONS ORALES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Seminaire au Centuri Day, Marseille</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Séminaire au French Cell Adhesion Club Symposium sur invitation, Montpellier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Séminaire au CRBM, Montpellier sur invitation de Cécile Gauthier-Rouvière. Titre: Control of cell-cell forces and collective cell dynamics by the intercellular adhesome.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006-2009:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> European consortium Crumbs Insight</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Workshop AMAXA, American Society of Cell Biology, Washington DC.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·  2007**: Canceropôle ACI, Institut Paoli Calmettes, Marseille</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOMAINES DE COMPETENCES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-physique :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Particle Image Velocimetry, Traction Force Microscopy, Monolayer Stress Microscopy, Segmentation et Analyse d’image, Pinces Magnétiques, Ablation Laser</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopie :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Microscopie Optique et à Fluorescence, Video Microscopie, Microscopie Confocale, Microsopie Electronique à Balayage et à Transmission</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologie Cellulaire :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Patterning cellulaire, Culture en 2D et 3D sur substrat mou, Transfection et Clonage Cellulaire, Calcium Switch Assay, Mesure de Résistance Transépithéliale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> GST pull-down, Co-Immunoprecipitation, extraction de proteines et purifications, Western blot, Biotinylation de surface</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologie moléculaire:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> RT-PCR, PCR, clonage ADN, screen double hybride</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Matlab, Metamorph, ImageQuant TL, ImageJ, LSM Browse, Axiovision, Endnote, Adobe Photoshop/Illustrator, Word, Excel, Power Point.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIVITES ADMINISTRATIVES/ENCADREMENTS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2022 : Co-direction Thèse Niels Gouirand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020 : Membre du CORES Centuri</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2020 : Membre du bureau GDR Approche Quantitative du Vivant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, 2013, 2014, 2018 : Encadrements d’étudiants en Master1 Roqyia Nouar, Victor Gonzalez Tarrago, Amina Dali et Master2 (Carlos Perez-Gonzalez, Roxane Benoit)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005-2009 : Représentante élue des étudiants en thèse à l’IBDM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2008, 2019 : Intervention dans des écoles dans le cadre de la « Semaine du Cerveau »</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multicellular star-shaped actin network underpins epithelial organization and connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amlan Barai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matis Soleilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shao-Zhen Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Karnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.6201. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-61438-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Homoscleromorph Sponges Have Ciliated Epithelia: Evidence for an Ancestral Role in Mucociliary Driven Particle Flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica L Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anudi Nanayakkara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Vernale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Zoology Part B: Molecular and Developmental Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 344, pp.505-516. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jez.b.23324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lrrcc1 and Ccdc61 are conserved effectors of multiciliated cell function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Nommick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rosnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Schirmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.258960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanoregulation of PDZ Proteins, An Emerging Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Bivic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.257 - 275. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-1166-1_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-cadherin-induced decorin secretion is required for collagen fiber alignment and directional collective cell migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Le Borgne-Rochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Comunale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 132 (21), pp.jcs233189. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.233189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active wetting of epithelial tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pérez-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricard Alert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Blanch-Mercader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gómez-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Kolodziej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (1), pp.79-88. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41567-018-0279-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-cadherin-induced decorin secretion is required for collagen fiber alignment and directional collective cell migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Le Borgne-Rochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Comunale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 132 (21), pp.jcs.233189. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.233189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental Upregulation of Ephrin-B1 Silences Sema3C/Neuropilin-1 Signaling during Post-crossing Navigation of Corpus Callosum Axons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Mire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jungas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (11), pp.1768-1782.e4. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2018.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental Upregulation of Ephrin-B1 Silences Sema3C/Neuropilin-1 Signaling during Post-crossing Navigation of Corpus Callosum Axons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jungas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (11), pp.1768-1782.e4. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2018.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the Crumbs proteins in ciliogenesis, cell migration and actin organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Aksenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Barthélémy-Requin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Massey-Harroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Bivic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 81, pp.13-20. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.semcdb.2017.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the crumbs proteins in ciliogenesis, cell migration and actin organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Aksenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Barthélémy-Requin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Massey-Harroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Bivic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.semcdb.2017.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding of ZO-1 to α5β1 integrins regulates the mechanical properties of α5β1–fibronectin links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor González-Tarragó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Elosegui-Artola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Oria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pérez-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology of the Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (14), pp.1847 - 1852. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1091/mbc.E17-01-0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crumbs, Moesin and Yurt regulate junctional stability and dynamics for a proper morphogenesis of the Drosophila pupal wing epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Salis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.16778. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-15272-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796116v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding of ZO-1 to α5β1 integrins regulates the mechanical properties of α5β1–fibronectin links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor González-Tarragó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Elosegui-Artola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Oria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pérez-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology of the Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (14), pp.1847-1852. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1091/mbc.E17-01-0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective viscosity and dynamics of spreading epithelia: a solvable model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blanch-Mercader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Serra-Picamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Trepat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (6), pp.1235-1243. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6sm02188c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crumbs, Moesin and Yurt regulate junctional stability and dynamics for a proper morphogenesis of the Drosophila pupal wing epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Salis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-15272-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-cadherin-mediated Rho GTPase regulation during collective cell migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plutoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gauthier-Rouvière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small GTPases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (3), pp.156-163. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21541248.2016.1173772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hook2, a microtubule-binding protein, interacts with Par6α and controls centrosome orientation during polarized cell migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pallesi-Pocachard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Viallat-Lieutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Delgrossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Barthelemy-Requin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep33259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-cadherin promotes collective cell migration via a Cdc42-mediated increase in mechanical forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plutoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Le Borgne-Rochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Comunale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agusti Brugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 212 (2), pp.199--217. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1083/jcb.201505105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-cadherin promotes collective cell migration via a Cdc42-mediated increase in mechanical forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plutoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Le Borgne-Rochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Comunale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agusti Brugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 212 (2), pp.199-217. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1083/jcb.201505105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hook2, a microtubule-binding protein, interacts with Par6α and controls centrosome orientation during polarized cell migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pallesi-Pocachard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bazellieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Viallat-Lieutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Delgrossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barthelemy-Requin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.33259. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep33259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-cadherin-mediated Rho GTPase regulation during collective cell migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plutoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gauthier-Rouvière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small GTPases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (3), pp.156--163. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21541248.2016.1173772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traction Forces of Endothelial Cells under Slow Shear Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile m. Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agusti Brugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ricco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 109 (8), pp.1533-1536. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2015.08.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRPV4 participates in the establishment of trailing adhesions and directional persistence of migrating cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanela Mrkonjić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Garcia-Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pardo-Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Trepat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 467 (10), pp.2107-2119. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00424-014-1679-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Tensile Modulus of an Epithelial Monolayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pérez-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Serra-Picamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115 (24), </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.248103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of cell–cell forces and collective cell dynamics by the intercellular adhesome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Elosegui-Artola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Serra-Picamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Bintanel-Morcillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (4), pp.409-420. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncb3135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drebrin E depletion in human intestinal epithelial cells mimics Rab8a loss of function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bazellieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Harada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Massey-Harroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (11), pp.2834-46. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/ddt670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigidity sensing and adaptation through regulation of integrin types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Elosegui-Artola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Oria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (6), pp.631-637. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nmat3960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drebrin E depletion in human intestinal epithelial cells mimics Rab8a loss of function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Vacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roqiya Nouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akihiro Harada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Massey-Harroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (11), pp.2834-2846. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/ddt670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apico-basal elongation requires a drebrin-E-EB3 complex in columnar human epithelial cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Massey-Harroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Barthélémy-Requin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Arsanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 125 (Pt 4), pp.919-31. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.092676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical waves during tissue expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Serra-Picamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ester Anon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhananjay Tambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (8), pp.628-634. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphys2355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crumbs proteins in epithelial morphogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Volume (14), pp.2149. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2741/3368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crumbs proteins in epithelial morphogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bazellières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Assemat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Arsanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Massey-Harroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioscience-Landmark</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14, pp.2149-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarity complex proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Assemat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bazellieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pallesi-Pocachard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Massey-Harroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1778, pp.614-630</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarity complex proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Assémat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pallesi-Pocachard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Massey-Harroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1778 (3), pp.614-630. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbamem.2007.08.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanoregulation of PDZ Proteins, An Emerging Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Bivic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanoregulation of PDZ Proteins, An Emerging Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.257 - 275, 2021, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-1166-1_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRB3 and ARP2/3 regulate cell biomechanical properties to set epithelial monolayers for collective movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Massey-Harroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Gouirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michäel Sebbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId158"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elsa Bazellières </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières Elsa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">20/01/1981</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elsa.bazellieres@univ-amu.f</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">r</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SITUATION PROFESSIONNELLE ACTUELLE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nomination CRCN au 1er Octobre 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LABORATOIRES PRECEDENTS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post Doctorat à l’IBDM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Décembre 2016- 30 Septembre 2017:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Contrat AMU Aix Marseille (financement LabeX)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Décembre 2014- 30 Novembre 2016 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Contrat CNRS (financement propre Ligue Nationale Contre Cancer)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post Doctorat à IBEC laboratoire de Xavier Trepat</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Janvier 2011- 10 Octobre 2014 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Contrat IBEC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er-Juin 2010- 31 Décembre 2010 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Contrat Fundacio Bosch i Gimpera</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post Doctorat à l IBDM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Décembre 2009- 30 Mai 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Contrat CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse à l’IBDM. Superviseur André Le Bivic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Octobre 2008- 30 Septembre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Contrat CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Octobre 2005- 30 Septembre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Contrat Doctoral Université Aix Marseille</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PUBLICATIONS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. Le Borgne-Rochet M, Angevin L, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comunale F, Denisov EV, Tashireva LA, Perelmuter VM, Bièche I, Vacher S, Plutoni C, Bodin S, Gauthier-Rouvière C, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P-cadherin-induced collagen fiber alignment is required for directional collective cell migration,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> J Cell Sci : 132(21).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2.Pérez-González C, Alert R, C Blanch-Mercader C, Gómez-González M, Kolodziej T, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Casademunt J, Trepat X, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Active wetting of epithelial tissues,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Nature Physics (15) :79-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. Mire E, Hocine M, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Jungas T, Davy A, Chauvet S, Mann F.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Upregulation of Ephrin-B1 Silences Sema3C/Neuropilin-1 Signaling during Post-crossing Navigation of Corpus Callosum Axons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Curr Biol. 2018 Jun ;28(11):1768-1782.e4.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aksenova V, Barthélémy-Requin M, Massey-Harroche D, Le Bivic A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Role of the crumbs proteins in ciliogenesis, cell migration and actin organization. Semin Cell Dev Biol. 2017. pii: S1084-9521(16)30333-0. Review.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2. Salis P, Payre F, Valenti P, Bazellieres E, Le Bivic A, Mottola G*. Crumbs,Moesin and Yurt regulate junctional stability and dynamics for a proper morphogenesis of the Drosophila pupal wing epithelium. Sci Rep. 2017 Dec1;7(1):16778*</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3. González-Tarragó V, Elosegui-Artola A, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oria R, Pérez-González C, Roca-Cusachs P.*Binding of ZO-1 to α5β1 integrins regulates the mechanical properties of α5β1-fibronectin links.*Mol Biol Cell. 7;28(14):1847-1852.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4. Blanch-Mercader C, Vincent R, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazelllières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Serra-Picamal X, Trepat X, Casademunt J.*Effective viscosity and dynamics of spreading epithelia: a solvable model.*Soft Matter. 8;13(6):1235-1243.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. Pallesi-Pocachard E, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Viallat-Lieutaud A, Delgrossi MH, Barthélémy-requin Magali, Le Bivic A, Massey-Harroche D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hook2, a microtubule-binding protein, interacts with Par6α and controls centrosome orientation during polarized cell migration.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Sci Rep 14;6:33259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2. Plutoni C, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gauthier-Rouvière C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pcadherin mediated Rho GTPase regulation during collective cell migration.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Small GTPases 2;7(3):156-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3. Plutoni C, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Borgne-Rochet M, Comunale F, Brugues A, Seveno M, Planchon D, Thuault S, Morin N, Bodin S, Trépat X, Gauthier-Rouvière C. *P-cadherin promotes collective cell migration via a Cdc42-mediated increase in mechanical forces.*J Cell Biol 18;212(2):199-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. Vincent R, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pérez-González C, Uroz M, Serra-Picamal X, Trepat X. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Active Tensile Modulus of an Epithelial Monolayer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Phys Rev Lett 115 : 248103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2. Perrault CM, Brugues A, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ricco P, Lacroix D, Trepat X. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traction Forces of Endothelial Cells under Slow Shear Flow.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Biophys J 109: 1533-1536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conte V, Elosegui-Artola A, Serra-Picamal X, Bintanel-Morcillo M, Roca-Cusachs P, Muñoz JJ, Sales-Pardo M,Guimera R, Trepat X. Control of cell-cell forces and collective cell dynamics by the intercellular adhesome. Nat. Cell Biol. 17 (4), 409 -420.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4. Mrkonjić S, Garcia-Elias A, Pardo-Pastor C, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trepat X, Vriens J, Ghosh D, Voets T, Vicente R, Valverde MA.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRPV4 participates in the establishment of trailing adhesions and directional persistence of migrating cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Pflugers Arch 467(10):2107-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. Elosegui-Artola A, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Allen M, Andreu I, Oria R, Sunyer R, Marshall J,Jones L, Trepat X, Roca-Cusachs P, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rigidity sensing and adaptation through regulation of integrin types,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Nat Mater 13 :631-637. News and Views in Nat Mater 13:539-540 : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular mechanotransduction : Sensing rigidity</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2. Vacca B, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouar R, Harada A, Massey-Harroche D, Le Bivic A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DrebrinE depletion in human intestinal epithelial cells mimics Rab8a loss of function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hum Mol Genet, Jan 12.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. Serra-Picamal X,Conte V, Vincent R, Añon E, Tambe D, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Butler J, Fredberg J, Trepat X, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical waves during tissue expansion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nature Physics, 8 : 628-634.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières, E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">., Massey-Harroche, D., M. Barthélémy, Richard, F., Arsanto, J.P. & Le Bivic, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apico-basal elongation requires a drebrin-E-EB3 complex in columnar human epithelial cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. J Cell Sci 125(Pt 4):919-31. Highlighted in J Cell Sci 125, e405: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making cells longer with Drebrin E.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crumbs proteins in epithelial morphogenesis.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Review. Front Biosci.2009 Jan1; 14:2149-69.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. Assémat E; </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polarity complex proteins.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Review. Biochim Biophys Acta.2008 Mar; 1778(3):614-30.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MANUSCRIPTS EN PREPARATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conte V, Massey-Harroche D, Le Bivic A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crb3 master regulator of the initial step of collective cell migration</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bazellières E,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> André Le Bivic , review </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanoregulation of PDZ proteins, an emerging function</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in the serie 'In-depth mining of PDZ interactions and functions'. Methods Mol Biol</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRANTS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Centuri, PhD Fellowship 3 years</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> AmideX « Interdisciplinarity » call for projects – 2016 Project: CapoStromEx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Allocations de Recherche PostDoctorale, Ligue Nationale Contre le Cancer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVIEWING</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chemical Science (1 manuscrit),</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Soft Matter (1 manuscrit), FEBS letter (1 manuscrit)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMMUNICATIONS ORALES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Seminaire au Centuri Day, Marseille</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Séminaire au French Cell Adhesion Club Symposium sur invitation, Montpellier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Séminaire au CRBM, Montpellier sur invitation de Cécile Gauthier-Rouvière. Titre: Control of cell-cell forces and collective cell dynamics by the intercellular adhesome.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006-2009:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> European consortium Crumbs Insight</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Workshop AMAXA, American Society of Cell Biology, Washington DC.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·  2007**: Canceropôle ACI, Institut Paoli Calmettes, Marseille</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOMAINES DE COMPETENCES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-physique :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Particle Image Velocimetry, Traction Force Microscopy, Monolayer Stress Microscopy, Segmentation et Analyse d’image, Pinces Magnétiques, Ablation Laser</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopie :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Microscopie Optique et à Fluorescence, Video Microscopie, Microscopie Confocale, Microsopie Electronique à Balayage et à Transmission</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologie Cellulaire :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Patterning cellulaire, Culture en 2D et 3D sur substrat mou, Transfection et Clonage Cellulaire, Calcium Switch Assay, Mesure de Résistance Transépithéliale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> GST pull-down, Co-Immunoprecipitation, extraction de proteines et purifications, Western blot, Biotinylation de surface</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologie moléculaire:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> RT-PCR, PCR, clonage ADN, screen double hybride</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Matlab, Metamorph, ImageQuant TL, ImageJ, LSM Browse, Axiovision, Endnote, Adobe Photoshop/Illustrator, Word, Excel, Power Point.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIVITES ADMINISTRATIVES/ENCADREMENTS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2022 : Co-direction Thèse Niels Gouirand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020 : Membre du CORES Centuri</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2020 : Membre du bureau GDR Approche Quantitative du Vivant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, 2013, 2014, 2018 : Encadrements d’étudiants en Master1 Roqyia Nouar, Victor Gonzalez Tarrago, Amina Dali et Master2 (Carlos Perez-Gonzalez, Roxane Benoit)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005-2009 : Représentante élue des étudiants en thèse à l’IBDM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2008, 2019 : Intervention dans des écoles dans le cadre de la « Semaine du Cerveau »</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Homoscleromorph Sponges Have Ciliated Epithelia: Evidence for an Ancestral Role in Mucociliary Driven Particle Flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica L Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anudi Nanayakkara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Vernale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Zoology Part B: Molecular and Developmental Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 344, pp.505-516. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jez.b.23324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multicellular star-shaped actin network underpins epithelial organization and connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amlan Barai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matis Soleilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shao-Zhen Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Karnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.6201. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-61438-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lrrcc1 and Ccdc61 are conserved effectors of multiciliated cell function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Nommick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rosnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Schirmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.258960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanoregulation of PDZ Proteins, An Emerging Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Bivic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.257 - 275. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-1166-1_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active wetting of epithelial tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pérez-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricard Alert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Blanch-Mercader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gómez-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Kolodziej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (1), pp.79-88. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41567-018-0279-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-cadherin-induced decorin secretion is required for collagen fiber alignment and directional collective cell migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Le Borgne-Rochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Comunale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 132 (21), pp.jcs233189. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.233189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-cadherin-induced decorin secretion is required for collagen fiber alignment and directional collective cell migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Le Borgne-Rochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Comunale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 132 (21), pp.jcs.233189. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.233189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental Upregulation of Ephrin-B1 Silences Sema3C/Neuropilin-1 Signaling during Post-crossing Navigation of Corpus Callosum Axons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Mire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jungas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (11), pp.1768-1782.e4. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2018.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental Upregulation of Ephrin-B1 Silences Sema3C/Neuropilin-1 Signaling during Post-crossing Navigation of Corpus Callosum Axons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jungas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (11), pp.1768-1782.e4. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2018.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the Crumbs proteins in ciliogenesis, cell migration and actin organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Aksenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Barthélémy-Requin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Massey-Harroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Bivic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 81, pp.13-20. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.semcdb.2017.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the crumbs proteins in ciliogenesis, cell migration and actin organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Aksenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Barthélémy-Requin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Massey-Harroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Bivic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.semcdb.2017.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding of ZO-1 to α5β1 integrins regulates the mechanical properties of α5β1–fibronectin links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor González-Tarragó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Elosegui-Artola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Oria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pérez-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology of the Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (14), pp.1847 - 1852. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1091/mbc.E17-01-0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding of ZO-1 to α5β1 integrins regulates the mechanical properties of α5β1–fibronectin links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor González-Tarragó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Elosegui-Artola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Oria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pérez-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology of the Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (14), pp.1847-1852. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1091/mbc.E17-01-0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crumbs, Moesin and Yurt regulate junctional stability and dynamics for a proper morphogenesis of the Drosophila pupal wing epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Salis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.16778. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-15272-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796116v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective viscosity and dynamics of spreading epithelia: a solvable model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blanch-Mercader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Serra-Picamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Trepat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (6), pp.1235-1243. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6sm02188c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hook2, a microtubule-binding protein, interacts with Par6α and controls centrosome orientation during polarized cell migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pallesi-Pocachard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Viallat-Lieutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Delgrossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Barthelemy-Requin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep33259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-cadherin promotes collective cell migration via a Cdc42-mediated increase in mechanical forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plutoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Le Borgne-Rochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Comunale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agusti Brugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 212 (2), pp.199--217. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1083/jcb.201505105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-cadherin-mediated Rho GTPase regulation during collective cell migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plutoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gauthier-Rouvière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small GTPases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (3), pp.156-163. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21541248.2016.1173772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-cadherin promotes collective cell migration via a Cdc42-mediated increase in mechanical forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plutoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Le Borgne-Rochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Comunale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agusti Brugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 212 (2), pp.199-217. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1083/jcb.201505105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hook2, a microtubule-binding protein, interacts with Par6α and controls centrosome orientation during polarized cell migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pallesi-Pocachard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bazellieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Viallat-Lieutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Delgrossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barthelemy-Requin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.33259. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep33259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-cadherin-mediated Rho GTPase regulation during collective cell migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plutoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gauthier-Rouvière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small GTPases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (3), pp.156--163. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21541248.2016.1173772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traction Forces of Endothelial Cells under Slow Shear Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile m. Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agusti Brugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ricco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 109 (8), pp.1533-1536. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2015.08.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRPV4 participates in the establishment of trailing adhesions and directional persistence of migrating cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanela Mrkonjić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Garcia-Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pardo-Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Trepat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 467 (10), pp.2107-2119. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00424-014-1679-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Tensile Modulus of an Epithelial Monolayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pérez-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Serra-Picamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115 (24), </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.248103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of cell–cell forces and collective cell dynamics by the intercellular adhesome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Elosegui-Artola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Serra-Picamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Bintanel-Morcillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (4), pp.409-420. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncb3135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drebrin E depletion in human intestinal epithelial cells mimics Rab8a loss of function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bazellieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Harada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Massey-Harroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (11), pp.2834-46. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/ddt670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigidity sensing and adaptation through regulation of integrin types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Elosegui-Artola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Oria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (6), pp.631-637. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nmat3960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drebrin E depletion in human intestinal epithelial cells mimics Rab8a loss of function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Vacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roqiya Nouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akihiro Harada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Massey-Harroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (11), pp.2834-2846. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/ddt670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical waves during tissue expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Serra-Picamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ester Anon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhananjay Tambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (8), pp.628-634. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphys2355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apico-basal elongation requires a drebrin-E-EB3 complex in columnar human epithelial cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Massey-Harroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Barthélémy-Requin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Arsanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 125 (Pt 4), pp.919-31. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.092676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crumbs proteins in epithelial morphogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Volume (14), pp.2149. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2741/3368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crumbs proteins in epithelial morphogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bazellières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Assemat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Arsanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Massey-Harroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioscience-Landmark</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14, pp.2149-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarity complex proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Assemat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bazellieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pallesi-Pocachard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Massey-Harroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1778, pp.614-630</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarity complex proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Assémat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pallesi-Pocachard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Massey-Harroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1778 (3), pp.614-630. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbamem.2007.08.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanoregulation of PDZ Proteins, An Emerging Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bazellières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Bivic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanoregulation of PDZ Proteins, An Emerging Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.257 - 275, 2021, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-1166-1_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-invasive approach for understanding localized force generation in 3D tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Gouirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manar Ibrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Valotteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lecouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05610954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRB3 and ARP2/3 regulate cell biomechanical properties to set epithelial monolayers for collective movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Massey-Harroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Gouirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michäel Sebbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId160"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elsa.bazellieres@univ-amu.f" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05408162v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amlan Barai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matis Soleilhac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Xi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Zhen Lin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Karnat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61438-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222554v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica L Price" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anudi Nanayakkara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pasini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bazelli&#232;res" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Vernale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.23324" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572428v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nommick" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boutin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rosnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schirmer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.258960" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667726v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Bivic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1166-1_15" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064511v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Le Borgne-Rochet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Angevin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bazellieres" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ordas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Comunale" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.233189" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406488v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos P&#233;rez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Alert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Blanch-Mercader" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel G&#243;mez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Kolodziej" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-018-0279-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02339510v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064483v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Mire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hocine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jungas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Davy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.04.026" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989172v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064493v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Aksenova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Barth&#233;l&#233;my-Requin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Massey-Harroche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2017.10.018" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692596v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691510v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Gonz&#225;lez-Tarrag&#243;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Elosegui-Artola" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Oria" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E17-01-0006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796116v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Salis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Payre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valenti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15272-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064506v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406558v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanch-Mercader" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vincent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Serra-Picamal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Trepat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm02188c" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064499v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Payre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064437v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plutoni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gauthier-Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21541248.2016.1173772" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064449v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pallesi-Pocachard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Viallat-Lieutaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Delgrossi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Barthelemy-Requin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33259" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878038v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agusti Brugues" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201505105" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064445v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445270v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pallesi-Pocachard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bazellieres" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Viallat-Lieutaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Delgrossi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barthelemy-Requin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878043v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406574v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile&#160;m. Perrault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ricco" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lacroix" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.08.036" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406582v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanela Mrkonji&#263;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Garcia-Elias" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pardo-Pastor" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trepat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-014-1679-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406565v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Vincent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Uroz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Serra-Picamal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.248103" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406578v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Conte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Bintanel-Morcillo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb3135" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134798v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vacca" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nouar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harada" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Massey-Harroche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddt670" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406591v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Allen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Andreu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3960" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064457v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vacca" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roqiya Nouar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Harada" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843390v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Richard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Arsanto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.092676" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064520v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Anon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhananjay Tambe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys2355" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064476v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2741/3368" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428878v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bazelli&#232;res" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Assemat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Arsanto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Bivic" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306189v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064016v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Ass&#233;mat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2007.08.029" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557734v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288316v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Gouirand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#228;el Sebbagh" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elsa.bazellieres@univ-amu.f" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222554v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica L Price" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anudi Nanayakkara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pasini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bazelli&#232;res" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Vernale" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.23324" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05408162v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amlan Barai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matis Soleilhac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Xi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Zhen Lin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Karnat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61438-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572428v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nommick" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boutin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rosnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schirmer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.258960" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667726v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Bivic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1166-1_15" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406488v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos P&#233;rez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Alert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Blanch-Mercader" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel G&#243;mez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Kolodziej" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-018-0279-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064511v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Le Borgne-Rochet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Angevin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bazellieres" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ordas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Comunale" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.233189" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02339510v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064483v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Mire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hocine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jungas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Davy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.04.026" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989172v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064493v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Aksenova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Barth&#233;l&#233;my-Requin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Massey-Harroche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2017.10.018" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692596v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691510v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Gonz&#225;lez-Tarrag&#243;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Elosegui-Artola" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Oria" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E17-01-0006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064506v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796116v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Salis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Payre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valenti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15272-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406558v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanch-Mercader" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vincent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Serra-Picamal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Trepat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm02188c" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064449v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pallesi-Pocachard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Viallat-Lieutaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Delgrossi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Barthelemy-Requin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33259" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878038v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plutoni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agusti Brugues" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201505105" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064437v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gauthier-Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21541248.2016.1173772" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064445v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445270v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pallesi-Pocachard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bazellieres" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Viallat-Lieutaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Delgrossi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barthelemy-Requin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878043v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406574v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile&#160;m. Perrault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ricco" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lacroix" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.08.036" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406582v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanela Mrkonji&#263;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Garcia-Elias" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pardo-Pastor" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trepat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-014-1679-8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406565v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Vincent" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Uroz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Serra-Picamal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.248103" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406578v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Conte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Bintanel-Morcillo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb3135" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134798v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vacca" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nouar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harada" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Massey-Harroche" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddt670" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406591v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Allen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Andreu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3960" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064457v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vacca" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roqiya Nouar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Harada" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064520v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Anon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhananjay Tambe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys2355" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843390v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Richard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Arsanto" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.092676" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064476v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2741/3368" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428878v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bazelli&#232;res" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Assemat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Arsanto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Bivic" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306189v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064016v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Ass&#233;mat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2007.08.029" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557734v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610954v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Gouirand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Ibrahimi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valotteau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lecouffe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288316v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#228;el Sebbagh" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>