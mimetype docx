--- v0 (2026-03-05)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elsa Berthet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de rechercheUSC 1339 Résilience, CEBC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elsa-berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5751-4174</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">172437431</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the ability to assess (fake) news about ecology from adolescence to older adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorna Le Stanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ozkalp-Poincloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé César</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Behavioral Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01650254251340924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional innovation ecosystems to support sustainable forest landscape futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon M Hickey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney J Keenan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2025.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operationalizing collective action for crop diversity in-situ management: insights from a decentralized collective design approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermance Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roma Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bosshardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Malicet-Chebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 42 (1), pp.485-505. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10460-024-10630-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the potential of serious games to raise new research questions on social-ecological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lombard Latune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (2), pp.216 - 225. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2024048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmers’ limited perceptions of the role of ecological processes in crop production, a potential obstacle to agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cartailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 111, pp.103438. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2024.103438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting-up place-based and transdisciplinary research to foster agrifood system transformation: Insights from the Aliment'Actions project in western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Goinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Benvegnu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.886353. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fsufs.2023.886353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040811v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design theory to better target public health priorities: An application to Lyme disease in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Un</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Frey-Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2022.980086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838586v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating design and ecological theory to achieve adaptive diverse pastures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Orwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norman W.H. Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Grelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mudge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (10), pp.861-871. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2022.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place-based social-ecological research is crucial for designing collective management of ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2022.101426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des diagnostics partagés de biodiversité avec les éleveurs de vaches maraîchines des marais littoraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Durant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Signoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum – La lettre des marais atlantiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42, pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop Diversity Management System Commons: Revisiting the Role of Genebanks in the Network of Crop Diversity Actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélim Louafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Vaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (9), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy11091893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Innovative Management for Cultivated Biodiversity: Lessons from a Pioneering Collaboration between French Farmers, Facilitators and Researchers around Participatory Bread Wheat Breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa E. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bosshardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Malicet-Chebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle van Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12020605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une action collective à l'échelle des paysages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dupayage,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boquet,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 733</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying ecological knowledge to the innovative design of sustainable agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 (1), pp.44-51. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genealogy of design reasoning in agronomy: Lessons for supporting the design of agricultural systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 164, pp.277-290. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2018.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing collective innovation in support of sustainable agro-ecosystems: The role of network management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon M. Hickey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 165, pp.44-54. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2018.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards sustainable and multifunctional agriculture in farmland landscapes: Lessons from the integrative approach of a French LTSER platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 627, pp.822 - 834. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.01.142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of long-term monitoring of farmland biodiversity in a LTSER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, pp.1310 - 1313. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2018.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des biens communs aux inconnus communs : initier un processus collectif de conception pour la gestion durable d’un agro-écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ror.131.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening design and innovation processes in agriculture: Insights from design and management sciences and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon M. Hickey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurens Klerkx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 165, pp.111-115. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2018.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicating the role of innovation intermediaries in the 'unknown': a contingency approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Fredberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strategy and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (1), pp.19 - 39. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JSMA-01-2015-0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for analyzing institutional gaps in natural resource governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Tuihedur Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette S. Saint Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew M. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">June Y.T. Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa E. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of the Commons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), pp.823-853. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18352/ijc.758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative design for agriculture in the move towards sustainability: scientific challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T.A. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (1), pp.119-129. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-016-0233-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering agro-ecosystems as ecological funds for collective design: New perspectives for environmental policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon M. Hickey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61, pp.108-115. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2016.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation sociale et innovation radicale sont-elles contradictoires ? L’enjeu de formuler une mission sociale commune et générative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (255), pp.41 - 55. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2016.00021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to foster agroecological innovations? A comparison of participatory design methods.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 59 (2), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09640568.2015.1009627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroécosystèmes innovants : des stocks à préserver aux fonds à concevoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 199, pp.33-48. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vse.199.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surmonter un blocage de l’innovation par la conception collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 217, pp.13-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la biodiversité en milieu céréalier intensif : importance des prairies aux échelles locales et régionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22, pp.31-43. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/w096-a081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the Design Process of Farming Practices Ensuring Little Bustard Conservation: Lessons for Collective Landscape Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sustainable Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (3), pp.319-336. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10440046.2011.627988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la confrontation à la recherche de valeurs communes dans les cas de controverse environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T. Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‘Icubiades’ 2024 de la Transition écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, mines paris - PSL, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse réflexive d’une coopération entre chercheurs et médiateurs pour une recherche transdisciplinaire plus démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e colloque du Réseau des Zones Ateliers CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, sainte-menehould, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterizing the development of fixation effect to better avoid food wasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ozkalp-Poincloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFNC (Society for the Neuroscience of Creativity) annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sfnc, Apr 2024, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et expérimentation d’ateliers pour augmenter les capacités des jeunes consommateurs à transformer leur système alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Lasquellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Goinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">riodd 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bruxelle, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour des socio-écosystèmes alimentaires résilients : une recherche transformative au sein de la Zone Atelier Plaine & Val de Sèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T. Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du DIPEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier les freins et leviers de la créativité chez les jeunes consommateurs pour soutenir la transformation des systèmes alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Lasquellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ozkalp-Poincloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">riodd 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bruxelle, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si nous abordions la transition alimentaire et écologique de façon créative ?,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T. Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée aux Soirées scientifiques de Melle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conférence invitée aux Soirées scientifiques de Melle, May 2024, Melle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonder de nouvelles formes d’action collective sur l’écologie pour créer des socio-écosystèmes résilients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'action collective peut-elle être créatrice ? (autour des travaux d'Armand Hatchuel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des amis de Pontigny-Cerisy, Jun 2023, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une recherche-action pour augmenter les capacités des consommateurs à transformer leur système alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T. Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-Territorialisation des systèmes alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conférence invitée au Webinaire du GOS 3 -Territorialisation des systèmes alimentaires, Département ACT INRAE, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidisciplinary methodology to study consumers' creativity according to their age to foster food system transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Ozkalp-Poincloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD 2023: Change or Collapse?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, VILLENEUVE-D'ASQ, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une recherche-action pour augmenter les capacités des consommateurs à transformer leur système alimentaire, ACT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire du GOS 3 -Territorialisation des systèmes alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de la capacité de génération d’idées créatives aux problèmes écologiques chez les enfants et adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ozkalp-Poincloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIAGET-RIPSYDEVE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Genève, Suisse. pp.141-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining transition, social network and social-ecological system frameworks in view of transforming agrifood systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yentl Deroche-Leydier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURSAFE 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, School of Social and Political Science; Global Academy of Agriculture and Food Systems of the University of Edinburgh, Sep 2022, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A participatory design approach to promote sustainable cattle breeding products and practices in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EurSafe 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Edinburgh, France. pp.173-179, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-939-8_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement des pratiques agricoles dans le contexte de la transition agro-écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de l'interdisciplinarité "Sapiens interdisciplinaris : engagé.e.s pour l'avenir"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training researchers to foster innovation and interdisciplinary research programs for agriculture at INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15h International Paris Workshop of the Design Theory SIG of the Design Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir collectivement un système alimentaire résilient : les pistes explorées par un projet de recherche-action dans une plaine céréalière de Nouvelle-Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de recherches en sciences sociales INRAE, SFER, CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiating a dialog between design sciences and ecology to unveil the conditions of social-ecological systems’ resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initiating a dialog between design sciences and ecology to unveil the conditions of social-ecological systems’ resilience, ICED conference-Design theory, generativity in artificial systems, generativity in bio-ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face aux défis de l’Anthropocène, s’inspirer de l’écologie pour innover?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Cerisy, Entreprise, responsabilité et civilisation. Un nouveau cycle est-il possible ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining ecology and design sciences: a promising path to address the challenge of biodiversity loss?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. SIG Design Theory Paris Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MINES ParisTech - École nationale supérieure des mines de Paris. FRA., Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La problématique gestion des résistances aux herbicides (et fongicides) : entre tragédie des communs et tragédie des anti-communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deredec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. conference du COLUMA - journées internationales sur la lutte contre les mauvaises herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Orléans, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going back to the roots of different design regimes, to better understand current challenges in farming system design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium for Farming Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulating generative and federative concepts, a new role for researchers in open innovation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The agronomist-designer : genealogy of their reasoning and challenges to face current issues in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. SIG Design Theory Paris Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des biens communs aux inconnus communs : initier un processus collectif de conception d’un socio-écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil scientifique de la réserve de biosphère de Fontainebleau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying ecology to the innovative design of sustainable agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Long-Term Ecological Research ILTER 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Long-Term Ecosystem Research in Europe (LTER Europe). INT., Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis de l’innovation et apports de la conception innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale de l’UMR ECOSYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing an interdisciplinary laboratory to tackle governance foundations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mambrini-Doudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris Chrysos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. EURAM Annual Conference. Manageable Cooperation?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilizing ecology for the innovative design of sustainable agro-ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoSummit 2016 Ecological Sustainability: Engineering Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliser l'écologie pour la conception d'agro-écosystèmes durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d’été interdisciplinaire en Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Hospitalier de l'Université de Laval (CHU de Laval). CAN., May 2016, Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des biens communs aux inconnus communs : initier un processus collectif de conception pour la gestion durable d'un agro-écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des biens communs aux inconnus communs : stimuler l’innovation collective pour une agriculture durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Saint-Etienne, France. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des agro-écosystèmes innovants : défis en termes de raisonnement, de méthode et de gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroécosystèmes innovants: des stocks à préserver aux fonds à concevoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche "Manager la conception : une création collective d’objets inconnus ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole des Hautes Etudes Commerciales de Montréal (HEC Montréal). CAN., Apr 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive and managerial challenges for the design of sustainable social-ecological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Complex Systems - Satellite session: Imagination and Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Tempe, United States. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framing a generative common purpose: how social entrepreneurs achieve social innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Conférence de l'Association Internationale de Management Strategique (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-ecosystems as ecological funds: a condition for innovative design?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. SIG Design Theory Paris Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Special Interest Group of the Design Society., Jan 2015, Paris, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture durable: les enjeux d’une écologie innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MOSAIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole des Hautes Etudes Commerciales de Montréal (HEC Montréal). CAN., Sep 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services &amp; common goods: A design perspective to highlight the pitfalls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Conference of the Ecosystem Services Partnership (ESP): “Local action for the common good"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, San José, Costa Rica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La durabilité des agro-écosystèmes, un enjeu de conception collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du CEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Agriculture de la Pêche et de l'Alimentation. FRA., Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture au défi de la conception innovante. Comment rendre possible la conception collective d’un agro-écosystème durable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Metaprogamme SMaCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framing a generative common purpose: a critical skill for social entrepreneurs to achieve social innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPIM Americas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Professional Innovation Management (ISPIM). INT., Oct 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des principes de conception innovante à la gestion de conflits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du Réseau Recherche Antibiotiques Animal (R2A2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Niort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contingency approach of open innovation intermediaries - the management principles of the &amp;quot;intermediary of the unknown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Fredberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual Conference of the European Academy of Management, EURAM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Academy of Management (ERM). Paris, FRA., Jun 2013, Istanbul, Turkey. 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les services écosystémiques à l’échelle des agro-écosystèmes: un enjeu de conception collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Labex BASC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une nouvelle conception des écosystèmes cultivés en tant que potentiel à gérer en commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de l'UMR Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Thiverval-Grignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Agroécologie et Recherche INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific characteristics of innovative design in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th SIG Design Theory Workshop- Design Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCS-AGR., Feb 2013, NA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La durabilité des agro-écosystèmes, un enjeu de conception collective. Cas d’application de la théorie C-K en Poitou-Charentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du programme ANR O2LA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ecology to management sciences : towards a modeling of the dynamics of stakeholders in an innovating ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Product Development Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Institute for Advanced Studies in Management (EIASM). Bruxelles, BEL., Jun 2012, Manchester, United Kingdom. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a reflexive framework to compare collective design methods for farming system innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa E. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile C. Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European IFSA Symposium in 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farming Systems Association (IFSA). Vienne, AUT., Jul 2012, Aarhus, Denmark. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance challenges raised by the design of multiple ecosystem services in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosummit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ohio State University (OSU). Columbus, USA., Oct 2012, Columbus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing grasslands biodiversity at a landscape level to foster ecosystem services in intensive cereal systems: from ecological knowledge to collective action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Symposium on Integrated Crop-Livestock Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Porto Alegre, Brazil. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ecology to management sciences : towards a modeling Of the dynamics of stakeholders in an innovating ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDM conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance des biens communs analyse de l’approche d’Elinor Ostrom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire au Collège des Bernardins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La capacité d'innovation, un enjeu sous-estimé des politiques environnementales ? Cas de la mise en œuvre de Natura 2000 en plaine céréalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologisation des politiques et des pratiques agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La capacité d'innovation, un enjeu sous-estimé des politiques environnementales ? Cas de la mise en oeuvre de Natura 2000 en plaine céréalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa E. Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National Unité Ecodéveloppement :Ecologisation des politiques publiques et des pratiques agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de recherche Écodéveloppement (0767)., Mar 2011, Avignon, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From common pool resources to collectively designed resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa E. Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elinor Ostrom's doctoral master class</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Montpellier, FRA., Jun 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploration collective du potentiel écologique des écosystèmes cultivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du programme ANR SERENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AgroParisTech. FRA., Dec 2011, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les services écosystémiques, enjeux d’innovation et de gestion collective de biens communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du programme ANR Biodivagrim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Dec 2010, Chizé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ateliers pour concevoir collectivement des expérimentations sur les associations céréales - légumineuses à la ferme. Poster présenté à la rencontre « À la recherche des blés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goldringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Hélion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre de praticien·nes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bouchemaine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les changements de pratiques des agriculteurs vers des pratiques agroécologiques et le rôle des expérimentations dans la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cartailller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales de la biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Le Teich, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eau et Agriculture dans l’UMR SADAPT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de préfiguration de la thématique eau dans les nouveaux départements INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Saint-Rémy-les-Chevreuse, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir l’écosystème, un nouveau défi pour l’agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse des Mines - Transvalor, 272 p., 2014, 978 23 56711 37 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance de la biodiversité en Nouvelle-Aquitaine : enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bretagnolle, V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Ecobiose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-34, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroécologie : remettre l’écosystème et l’humain au coeur du modèle agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les organisations face aux défis technologiques et sociétaux du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MA Editions ESKA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288 p., 2019, 9782822405898</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition vers une gestion durable des maladies à l’échelle du paysage. Quels apports pour les sciences de gestion et la transdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Petit; Claire Lavigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage, biodiversité fonctionnelle et santé des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2019, 9782759230136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture au défi de la conception innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception d’idéotypes de plantes pour une agriculture durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FormaScience, 254 p., 2014, 9782738013473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliment’Actions : un laboratoire du changement sur 450 km2, revue 90° du Mouvement Colibris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche de conception collective d’un futur désirable pour l’élevage de Maraîchine dans les marais littoraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermance Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Farruggia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pratique : Piloter un processus collectif de conception innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Athès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scientific strategy to build governance theoretical framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mambrini-Doudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris Chrysos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01228232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From common pool resources to collectively designed resources: A need for innovative governance systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception innovante à l’appui d’une gestion collective des services écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 106 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir collectivement un futur désirable pour l’élevage de maraîchine dans les marais littoraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermance Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de synthèse de l’atelier de conception collective du 18 mai 2011 Coopérative Entente Agricole, Loulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2011, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs de l'efficacité de Natura 2000 : application à un réseau de zones de protection spéciale en agriculture intensive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badenhausser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Lemonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Racapé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Ministère de l'Ecologie, de l'Energie, du Développement durable, et de l'Aménagement du Territoire. 2010, 47 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité en territoire de plaine & grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Clause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à une théorie de la conception des agro-écosystèmes : Fonds écologique et inconnu commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economies et finances. Ecole Nationale Supérieure des Mines de Paris, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013ENMP0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00874630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la conception d’agroécosystèmes durables à la recherche transformative pour soutenir la résilience des socio-écosystèmes alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T. Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. CEBC, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04819087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId277"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elsa Berthet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de rechercheUSC 1339 Résilience, CEBC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elsa-berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5751-4174</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">172437431</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional innovation ecosystems to support sustainable forest landscape futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon M Hickey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney J Keenan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2025.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the ability to assess (fake) news about ecology from adolescence to older adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorna Le Stanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ozkalp-Poincloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé César</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Behavioral Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01650254251340924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operationalizing collective action for crop diversity in-situ management: insights from a decentralized collective design approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermance Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roma Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bosshardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Malicet-Chebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 42 (1), pp.485-505. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10460-024-10630-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the potential of serious games to raise new research questions on social-ecological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lombard Latune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (2), pp.216 - 225. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2024048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmers’ limited perceptions of the role of ecological processes in crop production, a potential obstacle to agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cartailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 111, pp.103438. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2024.103438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting-up place-based and transdisciplinary research to foster agrifood system transformation: Insights from the Aliment'Actions project in western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Goinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Benvegnu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.886353. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fsufs.2023.886353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040811v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design theory to better target public health priorities: An application to Lyme disease in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Un</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Frey-Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2022.980086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838586v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place-based social-ecological research is crucial for designing collective management of ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2022.101426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating design and ecological theory to achieve adaptive diverse pastures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Orwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norman W.H. Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Grelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mudge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (10), pp.861-871. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2022.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des diagnostics partagés de biodiversité avec les éleveurs de vaches maraîchines des marais littoraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Durant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Signoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum – La lettre des marais atlantiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42, pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop Diversity Management System Commons: Revisiting the Role of Genebanks in the Network of Crop Diversity Actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélim Louafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Vaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (9), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy11091893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Innovative Management for Cultivated Biodiversity: Lessons from a Pioneering Collaboration between French Farmers, Facilitators and Researchers around Participatory Bread Wheat Breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa E. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bosshardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Malicet-Chebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle van Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12020605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une action collective à l'échelle des paysages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dupayage,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boquet,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 733</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying ecological knowledge to the innovative design of sustainable agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 (1), pp.44-51. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genealogy of design reasoning in agronomy: Lessons for supporting the design of agricultural systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 164, pp.277-290. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2018.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing collective innovation in support of sustainable agro-ecosystems: The role of network management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon M. Hickey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 165, pp.44-54. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2018.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards sustainable and multifunctional agriculture in farmland landscapes: Lessons from the integrative approach of a French LTSER platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 627, pp.822 - 834. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.01.142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of long-term monitoring of farmland biodiversity in a LTSER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, pp.1310 - 1313. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2018.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening design and innovation processes in agriculture: Insights from design and management sciences and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon M. Hickey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurens Klerkx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 165, pp.111-115. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2018.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des biens communs aux inconnus communs : initier un processus collectif de conception pour la gestion durable d’un agro-écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ror.131.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicating the role of innovation intermediaries in the 'unknown': a contingency approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Fredberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strategy and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (1), pp.19 - 39. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JSMA-01-2015-0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for analyzing institutional gaps in natural resource governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Tuihedur Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette S. Saint Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew M. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">June Y.T. Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa E. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of the Commons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), pp.823-853. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18352/ijc.758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative design for agriculture in the move towards sustainability: scientific challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T.A. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (1), pp.119-129. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-016-0233-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering agro-ecosystems as ecological funds for collective design: New perspectives for environmental policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon M. Hickey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61, pp.108-115. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2016.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation sociale et innovation radicale sont-elles contradictoires ? L’enjeu de formuler une mission sociale commune et générative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (255), pp.41 - 55. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2016.00021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to foster agroecological innovations? A comparison of participatory design methods.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 59 (2), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09640568.2015.1009627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroécosystèmes innovants : des stocks à préserver aux fonds à concevoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 199, pp.33-48. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vse.199.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surmonter un blocage de l’innovation par la conception collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 217, pp.13-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la biodiversité en milieu céréalier intensif : importance des prairies aux échelles locales et régionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22, pp.31-43. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/w096-a081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the Design Process of Farming Practices Ensuring Little Bustard Conservation: Lessons for Collective Landscape Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sustainable Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (3), pp.319-336. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10440046.2011.627988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la confrontation à la recherche de valeurs communes dans les cas de controverse environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T. Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‘Icubiades’ 2024 de la Transition écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, mines paris - PSL, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse réflexive d’une coopération entre chercheurs et médiateurs pour une recherche transdisciplinaire plus démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e colloque du Réseau des Zones Ateliers CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, sainte-menehould, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterizing the development of fixation effect to better avoid food wasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ozkalp-Poincloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFNC (Society for the Neuroscience of Creativity) annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sfnc, Apr 2024, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et expérimentation d’ateliers pour augmenter les capacités des jeunes consommateurs à transformer leur système alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Lasquellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Goinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">riodd 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bruxelle, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour des socio-écosystèmes alimentaires résilients : une recherche transformative au sein de la Zone Atelier Plaine & Val de Sèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T. Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du DIPEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier les freins et leviers de la créativité chez les jeunes consommateurs pour soutenir la transformation des systèmes alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Lasquellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ozkalp-Poincloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">riodd 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bruxelle, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si nous abordions la transition alimentaire et écologique de façon créative ?,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T. Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée aux Soirées scientifiques de Melle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conférence invitée aux Soirées scientifiques de Melle, May 2024, Melle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une recherche-action pour augmenter les capacités des consommateurs à transformer leur système alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T. Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-Territorialisation des systèmes alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conférence invitée au Webinaire du GOS 3 -Territorialisation des systèmes alimentaires, Département ACT INRAE, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonder de nouvelles formes d’action collective sur l’écologie pour créer des socio-écosystèmes résilients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'action collective peut-elle être créatrice ? (autour des travaux d'Armand Hatchuel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des amis de Pontigny-Cerisy, Jun 2023, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidisciplinary methodology to study consumers' creativity according to their age to foster food system transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Ozkalp-Poincloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD 2023: Change or Collapse?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, VILLENEUVE-D'ASQ, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une recherche-action pour augmenter les capacités des consommateurs à transformer leur système alimentaire, ACT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire du GOS 3 -Territorialisation des systèmes alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de la capacité de génération d’idées créatives aux problèmes écologiques chez les enfants et adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ozkalp-Poincloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIAGET-RIPSYDEVE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Genève, Suisse. pp.141-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining transition, social network and social-ecological system frameworks in view of transforming agrifood systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yentl Deroche-Leydier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURSAFE 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, School of Social and Political Science; Global Academy of Agriculture and Food Systems of the University of Edinburgh, Sep 2022, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A participatory design approach to promote sustainable cattle breeding products and practices in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EurSafe 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Edinburgh, France. pp.173-179, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-939-8_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement des pratiques agricoles dans le contexte de la transition agro-écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de l'interdisciplinarité "Sapiens interdisciplinaris : engagé.e.s pour l'avenir"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training researchers to foster innovation and interdisciplinary research programs for agriculture at INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15h International Paris Workshop of the Design Theory SIG of the Design Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir collectivement un système alimentaire résilient : les pistes explorées par un projet de recherche-action dans une plaine céréalière de Nouvelle-Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de recherches en sciences sociales INRAE, SFER, CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiating a dialog between design sciences and ecology to unveil the conditions of social-ecological systems’ resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initiating a dialog between design sciences and ecology to unveil the conditions of social-ecological systems’ resilience, ICED conference-Design theory, generativity in artificial systems, generativity in bio-ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face aux défis de l’Anthropocène, s’inspirer de l’écologie pour innover?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Cerisy, Entreprise, responsabilité et civilisation. Un nouveau cycle est-il possible ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining ecology and design sciences: a promising path to address the challenge of biodiversity loss?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. SIG Design Theory Paris Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MINES ParisTech - École nationale supérieure des mines de Paris. FRA., Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La problématique gestion des résistances aux herbicides (et fongicides) : entre tragédie des communs et tragédie des anti-communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deredec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. conference du COLUMA - journées internationales sur la lutte contre les mauvaises herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Orléans, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going back to the roots of different design regimes, to better understand current challenges in farming system design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium for Farming Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulating generative and federative concepts, a new role for researchers in open innovation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The agronomist-designer : genealogy of their reasoning and challenges to face current issues in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. SIG Design Theory Paris Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des biens communs aux inconnus communs : initier un processus collectif de conception d’un socio-écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil scientifique de la réserve de biosphère de Fontainebleau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying ecology to the innovative design of sustainable agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Long-Term Ecological Research ILTER 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Long-Term Ecosystem Research in Europe (LTER Europe). INT., Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis de l’innovation et apports de la conception innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale de l’UMR ECOSYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilizing ecology for the innovative design of sustainable agro-ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoSummit 2016 Ecological Sustainability: Engineering Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing an interdisciplinary laboratory to tackle governance foundations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mambrini-Doudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris Chrysos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. EURAM Annual Conference. Manageable Cooperation?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliser l'écologie pour la conception d'agro-écosystèmes durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d’été interdisciplinaire en Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Hospitalier de l'Université de Laval (CHU de Laval). CAN., May 2016, Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des biens communs aux inconnus communs : initier un processus collectif de conception pour la gestion durable d'un agro-écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des biens communs aux inconnus communs : stimuler l’innovation collective pour une agriculture durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Saint-Etienne, France. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des agro-écosystèmes innovants : défis en termes de raisonnement, de méthode et de gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroécosystèmes innovants: des stocks à préserver aux fonds à concevoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche "Manager la conception : une création collective d’objets inconnus ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole des Hautes Etudes Commerciales de Montréal (HEC Montréal). CAN., Apr 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive and managerial challenges for the design of sustainable social-ecological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Complex Systems - Satellite session: Imagination and Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Tempe, United States. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framing a generative common purpose: how social entrepreneurs achieve social innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Conférence de l'Association Internationale de Management Strategique (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-ecosystems as ecological funds: a condition for innovative design?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. SIG Design Theory Paris Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Special Interest Group of the Design Society., Jan 2015, Paris, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture durable: les enjeux d’une écologie innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MOSAIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole des Hautes Etudes Commerciales de Montréal (HEC Montréal). CAN., Sep 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services &amp; common goods: A design perspective to highlight the pitfalls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Conference of the Ecosystem Services Partnership (ESP): “Local action for the common good"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, San José, Costa Rica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La durabilité des agro-écosystèmes, un enjeu de conception collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du CEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Agriculture de la Pêche et de l'Alimentation. FRA., Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framing a generative common purpose: a critical skill for social entrepreneurs to achieve social innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPIM Americas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Professional Innovation Management (ISPIM). INT., Oct 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture au défi de la conception innovante. Comment rendre possible la conception collective d’un agro-écosystème durable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Metaprogamme SMaCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des principes de conception innovante à la gestion de conflits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du Réseau Recherche Antibiotiques Animal (R2A2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Niort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les services écosystémiques à l’échelle des agro-écosystèmes: un enjeu de conception collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Labex BASC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une nouvelle conception des écosystèmes cultivés en tant que potentiel à gérer en commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de l'UMR Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Thiverval-Grignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Agroécologie et Recherche INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contingency approach of open innovation intermediaries - the management principles of the &amp;quot;intermediary of the unknown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Fredberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual Conference of the European Academy of Management, EURAM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Academy of Management (ERM). Paris, FRA., Jun 2013, Istanbul, Turkey. 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific characteristics of innovative design in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th SIG Design Theory Workshop- Design Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCS-AGR., Feb 2013, NA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La durabilité des agro-écosystèmes, un enjeu de conception collective. Cas d’application de la théorie C-K en Poitou-Charentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du programme ANR O2LA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance challenges raised by the design of multiple ecosystem services in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosummit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ohio State University (OSU). Columbus, USA., Oct 2012, Columbus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a reflexive framework to compare collective design methods for farming system innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa E. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile C. Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European IFSA Symposium in 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farming Systems Association (IFSA). Vienne, AUT., Jul 2012, Aarhus, Denmark. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ecology to management sciences : towards a modeling of the dynamics of stakeholders in an innovating ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Product Development Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Institute for Advanced Studies in Management (EIASM). Bruxelles, BEL., Jun 2012, Manchester, United Kingdom. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing grasslands biodiversity at a landscape level to foster ecosystem services in intensive cereal systems: from ecological knowledge to collective action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Symposium on Integrated Crop-Livestock Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Porto Alegre, Brazil. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ecology to management sciences : towards a modeling Of the dynamics of stakeholders in an innovating ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDM conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance des biens communs analyse de l’approche d’Elinor Ostrom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire au Collège des Bernardins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La capacité d'innovation, un enjeu sous-estimé des politiques environnementales ? Cas de la mise en œuvre de Natura 2000 en plaine céréalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologisation des politiques et des pratiques agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La capacité d'innovation, un enjeu sous-estimé des politiques environnementales ? Cas de la mise en oeuvre de Natura 2000 en plaine céréalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa E. Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National Unité Ecodéveloppement :Ecologisation des politiques publiques et des pratiques agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de recherche Écodéveloppement (0767)., Mar 2011, Avignon, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From common pool resources to collectively designed resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa E. Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elinor Ostrom's doctoral master class</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Montpellier, FRA., Jun 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploration collective du potentiel écologique des écosystèmes cultivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du programme ANR SERENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AgroParisTech. FRA., Dec 2011, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les services écosystémiques, enjeux d’innovation et de gestion collective de biens communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du programme ANR Biodivagrim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Dec 2010, Chizé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ateliers pour concevoir collectivement des expérimentations sur les associations céréales - légumineuses à la ferme. Poster présenté à la rencontre « À la recherche des blés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goldringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Hélion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre de praticien·nes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bouchemaine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les changements de pratiques des agriculteurs vers des pratiques agroécologiques et le rôle des expérimentations dans la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cartailller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales de la biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Le Teich, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eau et Agriculture dans l’UMR SADAPT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de préfiguration de la thématique eau dans les nouveaux départements INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Saint-Rémy-les-Chevreuse, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir l’écosystème, un nouveau défi pour l’agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse des Mines - Transvalor, 272 p., 2014, 978 23 56711 37 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance de la biodiversité en Nouvelle-Aquitaine : enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bretagnolle, V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Ecobiose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-34, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroécologie : remettre l’écosystème et l’humain au coeur du modèle agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les organisations face aux défis technologiques et sociétaux du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MA Editions ESKA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288 p., 2019, 9782822405898</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition vers une gestion durable des maladies à l’échelle du paysage. Quels apports pour les sciences de gestion et la transdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Petit; Claire Lavigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage, biodiversité fonctionnelle et santé des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2019, 9782759230136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture au défi de la conception innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception d’idéotypes de plantes pour une agriculture durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FormaScience, 254 p., 2014, 9782738013473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliment’Actions : un laboratoire du changement sur 450 km2, revue 90° du Mouvement Colibris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche de conception collective d’un futur désirable pour l’élevage de Maraîchine dans les marais littoraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermance Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Farruggia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pratique : Piloter un processus collectif de conception innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Athès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scientific strategy to build governance theoretical framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mambrini-Doudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris Chrysos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01228232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From common pool resources to collectively designed resources: A need for innovative governance systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception innovante à l’appui d’une gestion collective des services écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 106 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir collectivement un futur désirable pour l’élevage de maraîchine dans les marais littoraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermance Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de synthèse de l’atelier de conception collective du 18 mai 2011 Coopérative Entente Agricole, Loulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2011, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs de l'efficacité de Natura 2000 : application à un réseau de zones de protection spéciale en agriculture intensive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badenhausser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Lemonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Racapé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Ministère de l'Ecologie, de l'Energie, du Développement durable, et de l'Aménagement du Territoire. 2010, 47 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité en territoire de plaine & grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Clause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à une théorie de la conception des agro-écosystèmes : Fonds écologique et inconnu commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economies et finances. Ecole Nationale Supérieure des Mines de Paris, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013ENMP0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00874630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la conception d’agroécosystèmes durables à la recherche transformative pour soutenir la résilience des socio-écosystèmes alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T. Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. CEBC, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04819087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId277"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C3B524C2"/>
+    <w:nsid w:val="EB3DC69C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elsa-berthet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5751-4174" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172437431" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196171v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Le Stanc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ozkalp-Poincloux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; C&#233;sar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lemaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01650254251340924" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206240v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon M Hickey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa T Berthet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney J Keenan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2025.06.003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333556v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermance Louis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roma Hooge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bosshardt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Malicet-Chebbah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-024-10630-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166656v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lombard Latune" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Fouqueray" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024048" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790179v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cartailler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa T. Berthet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Durand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2024.103438" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040811v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bombard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goinard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benvegnu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2023.886353" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838586v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Un" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2022.980086" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744917v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Orwin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman W.H. Mason" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Grelet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mudge" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2022.06.006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650444v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2022.101426" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122857v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Dulac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gaborit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Signoret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03597380v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Louafi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora P&#233;lissier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Vaing" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11091893" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02445107v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa E. Berthet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle van Frank" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Weil" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12020605" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945085v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bu&#232;che" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dupayage," TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boquet," TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826821v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13173" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810426v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Segrestin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2018.05.005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST7W0J6M-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811434v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon M. Hickey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2018.05.016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699449v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gross" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gauffre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.142" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SN7QX0KQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845520v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.05.028" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863647v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Weil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.131.0007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826828v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens Klerkx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2018.06.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01481878v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Agogu&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Fredberg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSMA-01-2015-0005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628428v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Tuihedur Rahman" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette S. Saint Ville" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Song" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=June Y.T. Po" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18352/ijc.758" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337168v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa T.A. Berthet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-016-0233-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305924v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2016.04.005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03L5H917-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407835v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Levillain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00021" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198281v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Girard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2015.1009627" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274513v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.199.0033" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634890v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455182v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/w096-a081" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686801v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10440046.2011.627988" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727626v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727584v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727659v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Camarda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Salvia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cassotti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727532v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lasquellec" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727608v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727570v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727672v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352415v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727682v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253897v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ozkalp-Poincloux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352389v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352405v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783820v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yentl Deroche-Leydier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501964v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Roche" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-939-8_25" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04503920v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04503918v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135713v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tardieu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Berg&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04503925v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hatchuel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734228v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788692v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736079v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deredec" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Antoine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Han" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04422248v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733773v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786546v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789681v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763230v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786750v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694177v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mambrini-Doudet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Chrysos" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didry" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Schmid" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763219v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791869v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349984v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694178v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799239v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793568v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797841v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740066v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795542v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793978v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795545v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egizio Valceschini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791874v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795107v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01077466v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803451v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881577v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802026v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805637v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804183v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186887v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805162v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747717v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hooge" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000432v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Barnaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Labatut" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00781246v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00781244v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709983v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802027v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00781254v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000899v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000830v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807481v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811599v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350134v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Chaudet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Dupont" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie H&#233;lion" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082497v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cartailller" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437600v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794288v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511766v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788221v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ma-editions.com/documents/4-ma-editions/50-ma-editions/4855/les-organisations-face-aux-defis-technologiques-et-societaux-du-xxie-siecle/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481339v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830309v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501965v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523358v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965972v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brun" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228232v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00781261v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197984v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475328v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803821v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197941v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Lemonier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Racap&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246152v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00874630v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013ENMP0016" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04819087v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elsa-berthet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5751-4174" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172437431" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206240v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon M Hickey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa T Berthet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney J Keenan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2025.06.003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196171v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Le Stanc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ozkalp-Poincloux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; C&#233;sar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lemaire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01650254251340924" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333556v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermance Louis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roma Hooge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bosshardt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Malicet-Chebbah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-024-10630-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166656v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lombard Latune" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Fouqueray" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024048" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790179v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cartailler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa T. Berthet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Durand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2024.103438" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040811v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bombard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goinard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benvegnu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2023.886353" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838586v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Un" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2022.980086" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650444v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2022.101426" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744917v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Orwin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman W.H. Mason" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Grelet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mudge" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2022.06.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122857v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Dulac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gaborit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Signoret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03597380v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Louafi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora P&#233;lissier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Vaing" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11091893" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02445107v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa E. Berthet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle van Frank" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Weil" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12020605" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945085v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bu&#232;che" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dupayage," TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boquet," TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826821v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13173" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810426v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Segrestin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2018.05.005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST7W0J6M-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811434v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon M. Hickey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2018.05.016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699449v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gross" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gauffre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.142" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SN7QX0KQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845520v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.05.028" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826828v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens Klerkx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2018.06.004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863647v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Weil" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.131.0007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01481878v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Agogu&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Fredberg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSMA-01-2015-0005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628428v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Tuihedur Rahman" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette S. Saint Ville" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Song" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=June Y.T. Po" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18352/ijc.758" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337168v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa T.A. Berthet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-016-0233-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305924v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2016.04.005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03L5H917-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407835v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Levillain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00021" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198281v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Girard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2015.1009627" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274513v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.199.0033" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634890v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455182v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/w096-a081" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686801v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10440046.2011.627988" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727626v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727584v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727659v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Camarda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Salvia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cassotti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727532v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lasquellec" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727608v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727570v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727672v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727682v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352415v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253897v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ozkalp-Poincloux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352389v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352405v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783820v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yentl Deroche-Leydier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501964v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Roche" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-939-8_25" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04503920v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04503918v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135713v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tardieu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Berg&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04503925v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hatchuel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734228v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788692v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736079v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deredec" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Antoine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Han" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04422248v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733773v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786546v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789681v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763230v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786750v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763219v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694177v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mambrini-Doudet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Chrysos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Schmid" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791869v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349984v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694178v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799239v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793568v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797841v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740066v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795542v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793978v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795545v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egizio Valceschini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791874v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01077466v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795107v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803451v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802026v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805637v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804183v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881577v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186887v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805162v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00781246v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000432v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Barnaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Labatut" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747717v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hooge" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00781244v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709983v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802027v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00781254v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000899v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000830v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807481v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811599v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350134v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Chaudet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Dupont" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie H&#233;lion" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082497v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cartailller" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437600v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794288v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511766v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788221v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ma-editions.com/documents/4-ma-editions/50-ma-editions/4855/les-organisations-face-aux-defis-technologiques-et-societaux-du-xxie-siecle/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481339v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830309v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501965v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523358v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965972v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brun" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228232v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00781261v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197984v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475328v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803821v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197941v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Lemonier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Racap&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246152v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00874630v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013ENMP0016" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04819087v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>