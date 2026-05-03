--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elsa Berthet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de rechercheUSC 1339 Résilience, CEBC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elsa-berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5751-4174</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">172437431</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional innovation ecosystems to support sustainable forest landscape futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon M Hickey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney J Keenan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2025.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the ability to assess (fake) news about ecology from adolescence to older adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorna Le Stanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ozkalp-Poincloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé César</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Behavioral Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01650254251340924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operationalizing collective action for crop diversity in-situ management: insights from a decentralized collective design approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermance Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roma Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bosshardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Malicet-Chebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 42 (1), pp.485-505. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10460-024-10630-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the potential of serious games to raise new research questions on social-ecological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lombard Latune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (2), pp.216 - 225. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2024048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmers’ limited perceptions of the role of ecological processes in crop production, a potential obstacle to agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cartailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 111, pp.103438. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2024.103438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting-up place-based and transdisciplinary research to foster agrifood system transformation: Insights from the Aliment'Actions project in western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Goinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Benvegnu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.886353. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fsufs.2023.886353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040811v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design theory to better target public health priorities: An application to Lyme disease in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Un</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Frey-Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2022.980086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838586v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place-based social-ecological research is crucial for designing collective management of ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2022.101426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating design and ecological theory to achieve adaptive diverse pastures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Orwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norman W.H. Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Grelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mudge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (10), pp.861-871. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2022.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des diagnostics partagés de biodiversité avec les éleveurs de vaches maraîchines des marais littoraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Durant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Signoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum – La lettre des marais atlantiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42, pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop Diversity Management System Commons: Revisiting the Role of Genebanks in the Network of Crop Diversity Actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélim Louafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Vaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (9), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy11091893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Innovative Management for Cultivated Biodiversity: Lessons from a Pioneering Collaboration between French Farmers, Facilitators and Researchers around Participatory Bread Wheat Breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa E. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bosshardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Malicet-Chebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle van Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12020605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une action collective à l'échelle des paysages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dupayage,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boquet,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 733</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying ecological knowledge to the innovative design of sustainable agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 (1), pp.44-51. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genealogy of design reasoning in agronomy: Lessons for supporting the design of agricultural systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 164, pp.277-290. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2018.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing collective innovation in support of sustainable agro-ecosystems: The role of network management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon M. Hickey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 165, pp.44-54. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2018.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards sustainable and multifunctional agriculture in farmland landscapes: Lessons from the integrative approach of a French LTSER platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 627, pp.822 - 834. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.01.142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of long-term monitoring of farmland biodiversity in a LTSER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, pp.1310 - 1313. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2018.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening design and innovation processes in agriculture: Insights from design and management sciences and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon M. Hickey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurens Klerkx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 165, pp.111-115. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2018.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des biens communs aux inconnus communs : initier un processus collectif de conception pour la gestion durable d’un agro-écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ror.131.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicating the role of innovation intermediaries in the 'unknown': a contingency approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Fredberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strategy and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (1), pp.19 - 39. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JSMA-01-2015-0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for analyzing institutional gaps in natural resource governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Tuihedur Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette S. Saint Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew M. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">June Y.T. Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa E. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of the Commons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), pp.823-853. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18352/ijc.758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative design for agriculture in the move towards sustainability: scientific challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T.A. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (1), pp.119-129. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-016-0233-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering agro-ecosystems as ecological funds for collective design: New perspectives for environmental policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon M. Hickey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61, pp.108-115. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2016.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation sociale et innovation radicale sont-elles contradictoires ? L’enjeu de formuler une mission sociale commune et générative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (255), pp.41 - 55. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2016.00021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to foster agroecological innovations? A comparison of participatory design methods.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 59 (2), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09640568.2015.1009627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroécosystèmes innovants : des stocks à préserver aux fonds à concevoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 199, pp.33-48. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vse.199.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surmonter un blocage de l’innovation par la conception collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 217, pp.13-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la biodiversité en milieu céréalier intensif : importance des prairies aux échelles locales et régionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22, pp.31-43. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/w096-a081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the Design Process of Farming Practices Ensuring Little Bustard Conservation: Lessons for Collective Landscape Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sustainable Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (3), pp.319-336. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10440046.2011.627988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la confrontation à la recherche de valeurs communes dans les cas de controverse environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T. Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‘Icubiades’ 2024 de la Transition écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, mines paris - PSL, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse réflexive d’une coopération entre chercheurs et médiateurs pour une recherche transdisciplinaire plus démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e colloque du Réseau des Zones Ateliers CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, sainte-menehould, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterizing the development of fixation effect to better avoid food wasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ozkalp-Poincloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFNC (Society for the Neuroscience of Creativity) annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sfnc, Apr 2024, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et expérimentation d’ateliers pour augmenter les capacités des jeunes consommateurs à transformer leur système alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Lasquellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Goinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">riodd 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bruxelle, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour des socio-écosystèmes alimentaires résilients : une recherche transformative au sein de la Zone Atelier Plaine & Val de Sèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T. Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du DIPEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier les freins et leviers de la créativité chez les jeunes consommateurs pour soutenir la transformation des systèmes alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Lasquellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ozkalp-Poincloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">riodd 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bruxelle, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si nous abordions la transition alimentaire et écologique de façon créative ?,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T. Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée aux Soirées scientifiques de Melle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conférence invitée aux Soirées scientifiques de Melle, May 2024, Melle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une recherche-action pour augmenter les capacités des consommateurs à transformer leur système alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T. Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-Territorialisation des systèmes alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conférence invitée au Webinaire du GOS 3 -Territorialisation des systèmes alimentaires, Département ACT INRAE, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonder de nouvelles formes d’action collective sur l’écologie pour créer des socio-écosystèmes résilients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'action collective peut-elle être créatrice ? (autour des travaux d'Armand Hatchuel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des amis de Pontigny-Cerisy, Jun 2023, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidisciplinary methodology to study consumers' creativity according to their age to foster food system transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Ozkalp-Poincloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD 2023: Change or Collapse?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, VILLENEUVE-D'ASQ, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une recherche-action pour augmenter les capacités des consommateurs à transformer leur système alimentaire, ACT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire du GOS 3 -Territorialisation des systèmes alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de la capacité de génération d’idées créatives aux problèmes écologiques chez les enfants et adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ozkalp-Poincloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIAGET-RIPSYDEVE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Genève, Suisse. pp.141-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining transition, social network and social-ecological system frameworks in view of transforming agrifood systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yentl Deroche-Leydier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURSAFE 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, School of Social and Political Science; Global Academy of Agriculture and Food Systems of the University of Edinburgh, Sep 2022, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A participatory design approach to promote sustainable cattle breeding products and practices in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EurSafe 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Edinburgh, France. pp.173-179, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-939-8_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement des pratiques agricoles dans le contexte de la transition agro-écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de l'interdisciplinarité "Sapiens interdisciplinaris : engagé.e.s pour l'avenir"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training researchers to foster innovation and interdisciplinary research programs for agriculture at INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15h International Paris Workshop of the Design Theory SIG of the Design Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir collectivement un système alimentaire résilient : les pistes explorées par un projet de recherche-action dans une plaine céréalière de Nouvelle-Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de recherches en sciences sociales INRAE, SFER, CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiating a dialog between design sciences and ecology to unveil the conditions of social-ecological systems’ resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initiating a dialog between design sciences and ecology to unveil the conditions of social-ecological systems’ resilience, ICED conference-Design theory, generativity in artificial systems, generativity in bio-ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face aux défis de l’Anthropocène, s’inspirer de l’écologie pour innover?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Cerisy, Entreprise, responsabilité et civilisation. Un nouveau cycle est-il possible ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining ecology and design sciences: a promising path to address the challenge of biodiversity loss?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. SIG Design Theory Paris Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MINES ParisTech - École nationale supérieure des mines de Paris. FRA., Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La problématique gestion des résistances aux herbicides (et fongicides) : entre tragédie des communs et tragédie des anti-communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deredec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. conference du COLUMA - journées internationales sur la lutte contre les mauvaises herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Orléans, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going back to the roots of different design regimes, to better understand current challenges in farming system design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium for Farming Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulating generative and federative concepts, a new role for researchers in open innovation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The agronomist-designer : genealogy of their reasoning and challenges to face current issues in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. SIG Design Theory Paris Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des biens communs aux inconnus communs : initier un processus collectif de conception d’un socio-écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil scientifique de la réserve de biosphère de Fontainebleau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying ecology to the innovative design of sustainable agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Long-Term Ecological Research ILTER 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Long-Term Ecosystem Research in Europe (LTER Europe). INT., Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis de l’innovation et apports de la conception innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale de l’UMR ECOSYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilizing ecology for the innovative design of sustainable agro-ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoSummit 2016 Ecological Sustainability: Engineering Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing an interdisciplinary laboratory to tackle governance foundations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mambrini-Doudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris Chrysos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. EURAM Annual Conference. Manageable Cooperation?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliser l'écologie pour la conception d'agro-écosystèmes durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d’été interdisciplinaire en Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Hospitalier de l'Université de Laval (CHU de Laval). CAN., May 2016, Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des biens communs aux inconnus communs : initier un processus collectif de conception pour la gestion durable d'un agro-écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des biens communs aux inconnus communs : stimuler l’innovation collective pour une agriculture durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Saint-Etienne, France. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des agro-écosystèmes innovants : défis en termes de raisonnement, de méthode et de gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroécosystèmes innovants: des stocks à préserver aux fonds à concevoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche "Manager la conception : une création collective d’objets inconnus ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole des Hautes Etudes Commerciales de Montréal (HEC Montréal). CAN., Apr 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive and managerial challenges for the design of sustainable social-ecological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Complex Systems - Satellite session: Imagination and Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Tempe, United States. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framing a generative common purpose: how social entrepreneurs achieve social innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Conférence de l'Association Internationale de Management Strategique (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-ecosystems as ecological funds: a condition for innovative design?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. SIG Design Theory Paris Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Special Interest Group of the Design Society., Jan 2015, Paris, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture durable: les enjeux d’une écologie innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MOSAIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole des Hautes Etudes Commerciales de Montréal (HEC Montréal). CAN., Sep 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services &amp; common goods: A design perspective to highlight the pitfalls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Conference of the Ecosystem Services Partnership (ESP): “Local action for the common good"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, San José, Costa Rica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La durabilité des agro-écosystèmes, un enjeu de conception collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du CEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Agriculture de la Pêche et de l'Alimentation. FRA., Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framing a generative common purpose: a critical skill for social entrepreneurs to achieve social innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPIM Americas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Professional Innovation Management (ISPIM). INT., Oct 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture au défi de la conception innovante. Comment rendre possible la conception collective d’un agro-écosystème durable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Metaprogamme SMaCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des principes de conception innovante à la gestion de conflits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du Réseau Recherche Antibiotiques Animal (R2A2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Niort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les services écosystémiques à l’échelle des agro-écosystèmes: un enjeu de conception collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Labex BASC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une nouvelle conception des écosystèmes cultivés en tant que potentiel à gérer en commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de l'UMR Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Thiverval-Grignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Agroécologie et Recherche INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contingency approach of open innovation intermediaries - the management principles of the &amp;quot;intermediary of the unknown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Fredberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual Conference of the European Academy of Management, EURAM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Academy of Management (ERM). Paris, FRA., Jun 2013, Istanbul, Turkey. 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific characteristics of innovative design in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th SIG Design Theory Workshop- Design Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCS-AGR., Feb 2013, NA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La durabilité des agro-écosystèmes, un enjeu de conception collective. Cas d’application de la théorie C-K en Poitou-Charentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du programme ANR O2LA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance challenges raised by the design of multiple ecosystem services in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosummit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ohio State University (OSU). Columbus, USA., Oct 2012, Columbus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a reflexive framework to compare collective design methods for farming system innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa E. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile C. Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European IFSA Symposium in 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farming Systems Association (IFSA). Vienne, AUT., Jul 2012, Aarhus, Denmark. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ecology to management sciences : towards a modeling of the dynamics of stakeholders in an innovating ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Product Development Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Institute for Advanced Studies in Management (EIASM). Bruxelles, BEL., Jun 2012, Manchester, United Kingdom. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing grasslands biodiversity at a landscape level to foster ecosystem services in intensive cereal systems: from ecological knowledge to collective action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Symposium on Integrated Crop-Livestock Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Porto Alegre, Brazil. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ecology to management sciences : towards a modeling Of the dynamics of stakeholders in an innovating ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDM conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance des biens communs analyse de l’approche d’Elinor Ostrom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire au Collège des Bernardins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La capacité d'innovation, un enjeu sous-estimé des politiques environnementales ? Cas de la mise en œuvre de Natura 2000 en plaine céréalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologisation des politiques et des pratiques agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La capacité d'innovation, un enjeu sous-estimé des politiques environnementales ? Cas de la mise en oeuvre de Natura 2000 en plaine céréalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa E. Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National Unité Ecodéveloppement :Ecologisation des politiques publiques et des pratiques agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de recherche Écodéveloppement (0767)., Mar 2011, Avignon, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From common pool resources to collectively designed resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa E. Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elinor Ostrom's doctoral master class</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Montpellier, FRA., Jun 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploration collective du potentiel écologique des écosystèmes cultivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du programme ANR SERENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AgroParisTech. FRA., Dec 2011, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les services écosystémiques, enjeux d’innovation et de gestion collective de biens communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du programme ANR Biodivagrim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Dec 2010, Chizé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ateliers pour concevoir collectivement des expérimentations sur les associations céréales - légumineuses à la ferme. Poster présenté à la rencontre « À la recherche des blés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goldringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Hélion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre de praticien·nes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bouchemaine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les changements de pratiques des agriculteurs vers des pratiques agroécologiques et le rôle des expérimentations dans la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cartailller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales de la biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Le Teich, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eau et Agriculture dans l’UMR SADAPT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de préfiguration de la thématique eau dans les nouveaux départements INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Saint-Rémy-les-Chevreuse, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir l’écosystème, un nouveau défi pour l’agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse des Mines - Transvalor, 272 p., 2014, 978 23 56711 37 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance de la biodiversité en Nouvelle-Aquitaine : enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bretagnolle, V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Ecobiose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-34, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroécologie : remettre l’écosystème et l’humain au coeur du modèle agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les organisations face aux défis technologiques et sociétaux du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MA Editions ESKA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288 p., 2019, 9782822405898</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition vers une gestion durable des maladies à l’échelle du paysage. Quels apports pour les sciences de gestion et la transdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Petit; Claire Lavigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage, biodiversité fonctionnelle et santé des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2019, 9782759230136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture au défi de la conception innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception d’idéotypes de plantes pour une agriculture durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FormaScience, 254 p., 2014, 9782738013473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliment’Actions : un laboratoire du changement sur 450 km2, revue 90° du Mouvement Colibris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche de conception collective d’un futur désirable pour l’élevage de Maraîchine dans les marais littoraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermance Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Farruggia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pratique : Piloter un processus collectif de conception innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Athès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scientific strategy to build governance theoretical framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mambrini-Doudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris Chrysos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01228232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From common pool resources to collectively designed resources: A need for innovative governance systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception innovante à l’appui d’une gestion collective des services écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 106 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir collectivement un futur désirable pour l’élevage de maraîchine dans les marais littoraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermance Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de synthèse de l’atelier de conception collective du 18 mai 2011 Coopérative Entente Agricole, Loulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2011, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs de l'efficacité de Natura 2000 : application à un réseau de zones de protection spéciale en agriculture intensive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badenhausser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Lemonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Racapé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Ministère de l'Ecologie, de l'Energie, du Développement durable, et de l'Aménagement du Territoire. 2010, 47 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité en territoire de plaine & grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Clause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à une théorie de la conception des agro-écosystèmes : Fonds écologique et inconnu commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economies et finances. Ecole Nationale Supérieure des Mines de Paris, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013ENMP0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00874630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la conception d’agroécosystèmes durables à la recherche transformative pour soutenir la résilience des socio-écosystèmes alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T. Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. CEBC, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04819087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId277"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elsa Berthet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de rechercheUSC 1339 Résilience, CEBC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elsa-berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5751-4174</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">172437431</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the ability to assess (fake) news about ecology from adolescence to older adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorna Le Stanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ozkalp-Poincloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé César</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Behavioral Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01650254251340924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional innovation ecosystems to support sustainable forest landscape futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon M Hickey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney J Keenan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2025.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operationalizing collective action for crop diversity in-situ management: insights from a decentralized collective design approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermance Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roma Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bosshardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Malicet-Chebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 42 (1), pp.485-505. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10460-024-10630-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the potential of serious games to raise new research questions on social-ecological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lombard Latune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (2), pp.216 - 225. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2024048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmers’ limited perceptions of the role of ecological processes in crop production, a potential obstacle to agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cartailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 111, pp.103438. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2024.103438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting-up place-based and transdisciplinary research to foster agrifood system transformation: Insights from the Aliment'Actions project in western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Goinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Benvegnu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.886353. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fsufs.2023.886353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040811v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design theory to better target public health priorities: An application to Lyme disease in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Un</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Frey-Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2022.980086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838586v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating design and ecological theory to achieve adaptive diverse pastures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Orwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norman W.H. Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Grelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mudge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (10), pp.861-871. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2022.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place-based social-ecological research is crucial for designing collective management of ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2022.101426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des diagnostics partagés de biodiversité avec les éleveurs de vaches maraîchines des marais littoraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Durant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Signoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum – La lettre des marais atlantiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42, pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop Diversity Management System Commons: Revisiting the Role of Genebanks in the Network of Crop Diversity Actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélim Louafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Vaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (9), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy11091893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une action collective à l'échelle des paysages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dupayage,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boquet,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 733</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Innovative Management for Cultivated Biodiversity: Lessons from a Pioneering Collaboration between French Farmers, Facilitators and Researchers around Participatory Bread Wheat Breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa E. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bosshardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Malicet-Chebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle van Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12020605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying ecological knowledge to the innovative design of sustainable agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 (1), pp.44-51. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing collective innovation in support of sustainable agro-ecosystems: The role of network management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon M. Hickey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 165, pp.44-54. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2018.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genealogy of design reasoning in agronomy: Lessons for supporting the design of agricultural systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 164, pp.277-290. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2018.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards sustainable and multifunctional agriculture in farmland landscapes: Lessons from the integrative approach of a French LTSER platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 627, pp.822 - 834. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.01.142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of long-term monitoring of farmland biodiversity in a LTSER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, pp.1310 - 1313. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2018.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening design and innovation processes in agriculture: Insights from design and management sciences and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon M. Hickey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurens Klerkx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 165, pp.111-115. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2018.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des biens communs aux inconnus communs : initier un processus collectif de conception pour la gestion durable d’un agro-écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ror.131.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicating the role of innovation intermediaries in the 'unknown': a contingency approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Fredberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strategy and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (1), pp.19 - 39. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JSMA-01-2015-0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for analyzing institutional gaps in natural resource governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Tuihedur Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette S. Saint Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew M. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">June Y.T. Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa E. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of the Commons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), pp.823-853. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18352/ijc.758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative design for agriculture in the move towards sustainability: scientific challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T.A. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (1), pp.119-129. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-016-0233-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering agro-ecosystems as ecological funds for collective design: New perspectives for environmental policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon M. Hickey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61, pp.108-115. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2016.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation sociale et innovation radicale sont-elles contradictoires ? L’enjeu de formuler une mission sociale commune et générative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (255), pp.41 - 55. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2016.00021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to foster agroecological innovations? A comparison of participatory design methods.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 59 (2), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09640568.2015.1009627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroécosystèmes innovants : des stocks à préserver aux fonds à concevoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 199, pp.33-48. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vse.199.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surmonter un blocage de l’innovation par la conception collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 217, pp.13-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la biodiversité en milieu céréalier intensif : importance des prairies aux échelles locales et régionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22, pp.31-43. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/w096-a081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the Design Process of Farming Practices Ensuring Little Bustard Conservation: Lessons for Collective Landscape Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sustainable Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (3), pp.319-336. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10440046.2011.627988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterizing the development of fixation effect to better avoid food wasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ozkalp-Poincloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFNC (Society for the Neuroscience of Creativity) annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sfnc, Apr 2024, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et expérimentation d’ateliers pour augmenter les capacités des jeunes consommateurs à transformer leur système alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Lasquellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Goinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">riodd 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bruxelle, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la confrontation à la recherche de valeurs communes dans les cas de controverse environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T. Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‘Icubiades’ 2024 de la Transition écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, mines paris - PSL, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse réflexive d’une coopération entre chercheurs et médiateurs pour une recherche transdisciplinaire plus démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e colloque du Réseau des Zones Ateliers CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, sainte-menehould, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour des socio-écosystèmes alimentaires résilients : une recherche transformative au sein de la Zone Atelier Plaine & Val de Sèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T. Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du DIPEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si nous abordions la transition alimentaire et écologique de façon créative ?,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T. Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée aux Soirées scientifiques de Melle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conférence invitée aux Soirées scientifiques de Melle, May 2024, Melle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier les freins et leviers de la créativité chez les jeunes consommateurs pour soutenir la transformation des systèmes alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Lasquellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ozkalp-Poincloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">riodd 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bruxelle, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidisciplinary methodology to study consumers' creativity according to their age to foster food system transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Ozkalp-Poincloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD 2023: Change or Collapse?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, VILLENEUVE-D'ASQ, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonder de nouvelles formes d’action collective sur l’écologie pour créer des socio-écosystèmes résilients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'action collective peut-elle être créatrice ? (autour des travaux d'Armand Hatchuel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des amis de Pontigny-Cerisy, Jun 2023, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une recherche-action pour augmenter les capacités des consommateurs à transformer leur système alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T. Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-Territorialisation des systèmes alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conférence invitée au Webinaire du GOS 3 -Territorialisation des systèmes alimentaires, Département ACT INRAE, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une recherche-action pour augmenter les capacités des consommateurs à transformer leur système alimentaire, ACT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire du GOS 3 -Territorialisation des systèmes alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de la capacité de génération d’idées créatives aux problèmes écologiques chez les enfants et adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ozkalp-Poincloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIAGET-RIPSYDEVE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Genève, Suisse. pp.141-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining transition, social network and social-ecological system frameworks in view of transforming agrifood systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yentl Deroche-Leydier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURSAFE 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, School of Social and Political Science; Global Academy of Agriculture and Food Systems of the University of Edinburgh, Sep 2022, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A participatory design approach to promote sustainable cattle breeding products and practices in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EurSafe 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Edinburgh, France. pp.173-179, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-939-8_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement des pratiques agricoles dans le contexte de la transition agro-écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de l'interdisciplinarité "Sapiens interdisciplinaris : engagé.e.s pour l'avenir"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training researchers to foster innovation and interdisciplinary research programs for agriculture at INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15h International Paris Workshop of the Design Theory SIG of the Design Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir collectivement un système alimentaire résilient : les pistes explorées par un projet de recherche-action dans une plaine céréalière de Nouvelle-Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de recherches en sciences sociales INRAE, SFER, CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiating a dialog between design sciences and ecology to unveil the conditions of social-ecological systems’ resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initiating a dialog between design sciences and ecology to unveil the conditions of social-ecological systems’ resilience, ICED conference-Design theory, generativity in artificial systems, generativity in bio-ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face aux défis de l’Anthropocène, s’inspirer de l’écologie pour innover?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Cerisy, Entreprise, responsabilité et civilisation. Un nouveau cycle est-il possible ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining ecology and design sciences: a promising path to address the challenge of biodiversity loss?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. SIG Design Theory Paris Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MINES ParisTech - École nationale supérieure des mines de Paris. FRA., Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going back to the roots of different design regimes, to better understand current challenges in farming system design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium for Farming Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La problématique gestion des résistances aux herbicides (et fongicides) : entre tragédie des communs et tragédie des anti-communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deredec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. conference du COLUMA - journées internationales sur la lutte contre les mauvaises herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Orléans, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulating generative and federative concepts, a new role for researchers in open innovation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The agronomist-designer : genealogy of their reasoning and challenges to face current issues in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. SIG Design Theory Paris Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des biens communs aux inconnus communs : initier un processus collectif de conception d’un socio-écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil scientifique de la réserve de biosphère de Fontainebleau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying ecology to the innovative design of sustainable agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Long-Term Ecological Research ILTER 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Long-Term Ecosystem Research in Europe (LTER Europe). INT., Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis de l’innovation et apports de la conception innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale de l’UMR ECOSYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilizing ecology for the innovative design of sustainable agro-ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoSummit 2016 Ecological Sustainability: Engineering Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing an interdisciplinary laboratory to tackle governance foundations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mambrini-Doudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris Chrysos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. EURAM Annual Conference. Manageable Cooperation?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliser l'écologie pour la conception d'agro-écosystèmes durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d’été interdisciplinaire en Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Hospitalier de l'Université de Laval (CHU de Laval). CAN., May 2016, Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des biens communs aux inconnus communs : initier un processus collectif de conception pour la gestion durable d'un agro-écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des biens communs aux inconnus communs : stimuler l’innovation collective pour une agriculture durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Saint-Etienne, France. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des agro-écosystèmes innovants : défis en termes de raisonnement, de méthode et de gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive and managerial challenges for the design of sustainable social-ecological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Complex Systems - Satellite session: Imagination and Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Tempe, United States. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framing a generative common purpose: how social entrepreneurs achieve social innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Conférence de l'Association Internationale de Management Strategique (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroécosystèmes innovants: des stocks à préserver aux fonds à concevoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche "Manager la conception : une création collective d’objets inconnus ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole des Hautes Etudes Commerciales de Montréal (HEC Montréal). CAN., Apr 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-ecosystems as ecological funds: a condition for innovative design?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. SIG Design Theory Paris Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Special Interest Group of the Design Society., Jan 2015, Paris, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture durable: les enjeux d’une écologie innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MOSAIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole des Hautes Etudes Commerciales de Montréal (HEC Montréal). CAN., Sep 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services &amp; common goods: A design perspective to highlight the pitfalls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Conference of the Ecosystem Services Partnership (ESP): “Local action for the common good"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, San José, Costa Rica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La durabilité des agro-écosystèmes, un enjeu de conception collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du CEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Agriculture de la Pêche et de l'Alimentation. FRA., Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framing a generative common purpose: a critical skill for social entrepreneurs to achieve social innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPIM Americas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Professional Innovation Management (ISPIM). INT., Oct 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture au défi de la conception innovante. Comment rendre possible la conception collective d’un agro-écosystème durable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Metaprogamme SMaCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des principes de conception innovante à la gestion de conflits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du Réseau Recherche Antibiotiques Animal (R2A2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Niort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contingency approach of open innovation intermediaries - the management principles of the &amp;quot;intermediary of the unknown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Fredberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual Conference of the European Academy of Management, EURAM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Academy of Management (ERM). Paris, FRA., Jun 2013, Istanbul, Turkey. 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les services écosystémiques à l’échelle des agro-écosystèmes: un enjeu de conception collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Labex BASC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une nouvelle conception des écosystèmes cultivés en tant que potentiel à gérer en commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de l'UMR Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Thiverval-Grignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Agroécologie et Recherche INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific characteristics of innovative design in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th SIG Design Theory Workshop- Design Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCS-AGR., Feb 2013, NA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance challenges raised by the design of multiple ecosystem services in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosummit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ohio State University (OSU). Columbus, USA., Oct 2012, Columbus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a reflexive framework to compare collective design methods for farming system innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa E. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile C. Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European IFSA Symposium in 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farming Systems Association (IFSA). Vienne, AUT., Jul 2012, Aarhus, Denmark. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ecology to management sciences : towards a modeling of the dynamics of stakeholders in an innovating ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Product Development Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Institute for Advanced Studies in Management (EIASM). Bruxelles, BEL., Jun 2012, Manchester, United Kingdom. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La durabilité des agro-écosystèmes, un enjeu de conception collective. Cas d’application de la théorie C-K en Poitou-Charentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du programme ANR O2LA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing grasslands biodiversity at a landscape level to foster ecosystem services in intensive cereal systems: from ecological knowledge to collective action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Symposium on Integrated Crop-Livestock Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Porto Alegre, Brazil. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ecology to management sciences : towards a modeling Of the dynamics of stakeholders in an innovating ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDM conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance des biens communs analyse de l’approche d’Elinor Ostrom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire au Collège des Bernardins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La capacité d'innovation, un enjeu sous-estimé des politiques environnementales ? Cas de la mise en oeuvre de Natura 2000 en plaine céréalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa E. Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National Unité Ecodéveloppement :Ecologisation des politiques publiques et des pratiques agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de recherche Écodéveloppement (0767)., Mar 2011, Avignon, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From common pool resources to collectively designed resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa E. Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elinor Ostrom's doctoral master class</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Montpellier, FRA., Jun 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La capacité d'innovation, un enjeu sous-estimé des politiques environnementales ? Cas de la mise en œuvre de Natura 2000 en plaine céréalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologisation des politiques et des pratiques agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploration collective du potentiel écologique des écosystèmes cultivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du programme ANR SERENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AgroParisTech. FRA., Dec 2011, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les services écosystémiques, enjeux d’innovation et de gestion collective de biens communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du programme ANR Biodivagrim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Dec 2010, Chizé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ateliers pour concevoir collectivement des expérimentations sur les associations céréales - légumineuses à la ferme. Poster présenté à la rencontre « À la recherche des blés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goldringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Hélion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre de praticien·nes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bouchemaine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les changements de pratiques des agriculteurs vers des pratiques agroécologiques et le rôle des expérimentations dans la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cartailller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales de la biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Le Teich, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eau et Agriculture dans l’UMR SADAPT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de préfiguration de la thématique eau dans les nouveaux départements INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Saint-Rémy-les-Chevreuse, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir l’écosystème, un nouveau défi pour l’agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse des Mines - Transvalor, 272 p., 2014, 978 23 56711 37 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance de la biodiversité en Nouvelle-Aquitaine : enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bretagnolle, V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Ecobiose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-34, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroécologie : remettre l’écosystème et l’humain au coeur du modèle agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les organisations face aux défis technologiques et sociétaux du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MA Editions ESKA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288 p., 2019, 9782822405898</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition vers une gestion durable des maladies à l’échelle du paysage. Quels apports pour les sciences de gestion et la transdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Petit; Claire Lavigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage, biodiversité fonctionnelle et santé des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2019, 9782759230136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture au défi de la conception innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception d’idéotypes de plantes pour une agriculture durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FormaScience, 254 p., 2014, 9782738013473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliment’Actions : un laboratoire du changement sur 450 km2, revue 90° du Mouvement Colibris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche de conception collective d’un futur désirable pour l’élevage de Maraîchine dans les marais littoraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermance Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Farruggia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pratique : Piloter un processus collectif de conception innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Athès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scientific strategy to build governance theoretical framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mambrini-Doudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris Chrysos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01228232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From common pool resources to collectively designed resources: A need for innovative governance systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception innovante à l’appui d’une gestion collective des services écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 106 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir collectivement un futur désirable pour l’élevage de maraîchine dans les marais littoraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermance Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de synthèse de l’atelier de conception collective du 18 mai 2011 Coopérative Entente Agricole, Loulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2011, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs de l'efficacité de Natura 2000 : application à un réseau de zones de protection spéciale en agriculture intensive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badenhausser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Lemonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Racapé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Ministère de l'Ecologie, de l'Energie, du Développement durable, et de l'Aménagement du Territoire. 2010, 47 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité en territoire de plaine & grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Clause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à une théorie de la conception des agro-écosystèmes : Fonds écologique et inconnu commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economies et finances. Ecole Nationale Supérieure des Mines de Paris, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013ENMP0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00874630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la conception d’agroécosystèmes durables à la recherche transformative pour soutenir la résilience des socio-écosystèmes alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T. Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. CEBC, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04819087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId277"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EB3DC69C"/>
+    <w:nsid w:val="7852C39E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elsa-berthet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5751-4174" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172437431" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206240v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon M Hickey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa T Berthet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney J Keenan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2025.06.003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196171v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Le Stanc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ozkalp-Poincloux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; C&#233;sar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lemaire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01650254251340924" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333556v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermance Louis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roma Hooge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bosshardt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Malicet-Chebbah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-024-10630-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166656v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lombard Latune" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Fouqueray" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024048" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790179v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cartailler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa T. Berthet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Durand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2024.103438" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040811v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bombard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goinard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benvegnu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2023.886353" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838586v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Un" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2022.980086" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650444v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2022.101426" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744917v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Orwin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman W.H. Mason" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Grelet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mudge" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2022.06.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122857v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Dulac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gaborit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Signoret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03597380v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Louafi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora P&#233;lissier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Vaing" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11091893" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02445107v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa E. Berthet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle van Frank" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Weil" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12020605" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945085v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bu&#232;che" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dupayage," TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boquet," TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826821v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13173" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810426v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Segrestin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2018.05.005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST7W0J6M-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811434v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon M. Hickey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2018.05.016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699449v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gross" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gauffre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.142" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SN7QX0KQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845520v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.05.028" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826828v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens Klerkx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2018.06.004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863647v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Weil" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.131.0007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01481878v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Agogu&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Fredberg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSMA-01-2015-0005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628428v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Tuihedur Rahman" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette S. Saint Ville" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Song" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=June Y.T. Po" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18352/ijc.758" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337168v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa T.A. Berthet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-016-0233-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305924v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2016.04.005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03L5H917-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407835v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Levillain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00021" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198281v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Girard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2015.1009627" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274513v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.199.0033" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634890v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455182v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/w096-a081" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686801v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10440046.2011.627988" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727626v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727584v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727659v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Camarda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Salvia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cassotti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727532v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lasquellec" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727608v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727570v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727672v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727682v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352415v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253897v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ozkalp-Poincloux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352389v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352405v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783820v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yentl Deroche-Leydier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501964v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Roche" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-939-8_25" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04503920v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04503918v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135713v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tardieu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Berg&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04503925v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hatchuel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734228v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788692v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736079v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deredec" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Antoine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Han" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04422248v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733773v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786546v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789681v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763230v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786750v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763219v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694177v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mambrini-Doudet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Chrysos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Schmid" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791869v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349984v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694178v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799239v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793568v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797841v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740066v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795542v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793978v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795545v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egizio Valceschini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791874v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01077466v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795107v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803451v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802026v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805637v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804183v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881577v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186887v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805162v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00781246v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000432v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Barnaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Labatut" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747717v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hooge" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00781244v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709983v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802027v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00781254v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000899v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000830v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807481v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811599v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350134v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Chaudet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Dupont" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie H&#233;lion" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082497v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cartailller" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437600v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794288v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511766v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788221v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ma-editions.com/documents/4-ma-editions/50-ma-editions/4855/les-organisations-face-aux-defis-technologiques-et-societaux-du-xxie-siecle/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481339v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830309v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501965v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523358v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965972v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brun" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228232v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00781261v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197984v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475328v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803821v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197941v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Lemonier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Racap&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246152v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00874630v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013ENMP0016" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04819087v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elsa-berthet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5751-4174" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172437431" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196171v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Le Stanc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ozkalp-Poincloux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; C&#233;sar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lemaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01650254251340924" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206240v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon M Hickey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa T Berthet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney J Keenan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2025.06.003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333556v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermance Louis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roma Hooge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bosshardt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Malicet-Chebbah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-024-10630-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166656v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lombard Latune" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Fouqueray" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024048" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790179v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cartailler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa T. Berthet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Durand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2024.103438" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040811v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bombard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goinard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benvegnu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2023.886353" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838586v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Un" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2022.980086" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744917v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Orwin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman W.H. Mason" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Grelet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mudge" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2022.06.006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650444v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2022.101426" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122857v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Dulac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gaborit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Signoret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03597380v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Louafi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora P&#233;lissier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Vaing" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11091893" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945085v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bu&#232;che" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dupayage," TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boquet," TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02445107v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa E. Berthet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle van Frank" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Weil" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12020605" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826821v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13173" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811434v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon M. Hickey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2018.05.016" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810426v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Segrestin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2018.05.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST7W0J6M-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699449v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gross" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gauffre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.142" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SN7QX0KQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845520v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.05.028" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826828v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens Klerkx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2018.06.004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863647v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Weil" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.131.0007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01481878v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Agogu&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Fredberg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSMA-01-2015-0005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628428v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Tuihedur Rahman" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette S. Saint Ville" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Song" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=June Y.T. Po" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18352/ijc.758" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337168v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa T.A. Berthet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-016-0233-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305924v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2016.04.005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03L5H917-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407835v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Levillain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00021" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198281v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Girard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2015.1009627" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274513v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.199.0033" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634890v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455182v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/w096-a081" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686801v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10440046.2011.627988" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727659v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Camarda" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Salvia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cassotti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727532v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lasquellec" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727626v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727584v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727608v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727672v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727570v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253897v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ozkalp-Poincloux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352415v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727682v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352389v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352405v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783820v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yentl Deroche-Leydier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501964v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Roche" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-939-8_25" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04503920v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04503918v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135713v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tardieu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Berg&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04503925v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hatchuel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734228v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788692v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04422248v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736079v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deredec" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Antoine" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Han" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733773v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786546v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789681v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763230v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786750v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763219v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694177v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mambrini-Doudet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Chrysos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Schmid" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791869v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349984v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694178v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799239v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797841v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740066v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793568v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795542v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793978v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795545v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egizio Valceschini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791874v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01077466v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795107v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803451v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881577v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802026v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805637v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804183v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186887v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00781246v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000432v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Barnaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Labatut" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747717v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hooge" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805162v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00781244v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709983v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802027v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000899v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000830v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00781254v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807481v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811599v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350134v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Chaudet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Dupont" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie H&#233;lion" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082497v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cartailller" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437600v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794288v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511766v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788221v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ma-editions.com/documents/4-ma-editions/50-ma-editions/4855/les-organisations-face-aux-defis-technologiques-et-societaux-du-xxie-siecle/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481339v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830309v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501965v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523358v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965972v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brun" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228232v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00781261v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197984v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475328v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803821v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197941v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Lemonier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Racap&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246152v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00874630v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013ENMP0016" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04819087v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>