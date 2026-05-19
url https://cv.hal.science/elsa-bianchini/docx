--- v0 (2026-03-17)
+++ v1 (2026-05-19)
@@ -132,51 +132,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -884,321 +884,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04455150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Proteolytic Inactivation of Protein Z-Dependent Protease Inhibitor by Neutrophil Elastase Might Promote the Procoagulant Activity of Neutrophil Extracellular Traps in Sepsis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Serpins in Hemostasis as Therapeutic Targets for Bleeding or Thrombotic Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Auditeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa P Bianchini</w:t>
+                <w:t xml:space="preserve">Mahita Razanakolona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahita Razanakolona</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Vasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Borgel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-1530-3980⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7, pp.622778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcvm.2020.622778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03313257v1</w:t>
+                <w:t xml:space="preserve">inserm-04455122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serpins in Hemostasis as Therapeutic Targets for Bleeding or Thrombotic Disorders</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">The Proteolytic Inactivation of Protein Z-Dependent Protease Inhibitor by Neutrophil Elastase Might Promote the Procoagulant Activity of Neutrophil Extracellular Traps in Sepsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa P Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahita Razanakolona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Helms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzia Zouiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Vasse</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amélie Couteau-Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7, pp.622778. </w:t>
+              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcvm.2020.622778⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/a-1530-3980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04455122v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03313257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-inflammatory Activity of the Protein Z-Dependent Protease Inhibitor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahita Razanakolona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1824,51 +1824,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thrombomodulin favors leukocyte microvesicle fibrinolytic activity, reduces NETosis and prevents septic shock-induced coagulopathy in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Helms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Clere-Jehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1952,155 +1952,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05258826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Soluble Siglec-5 associates to PSGL-1 and displays anti-inflammatory activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pegon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Muczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.37953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep37953⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">An Improved Strategy to Recover Large Fragments of Functional Human Neutrophil Extracellular Traps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Barrientos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Marin-Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc de Chaisemartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lievin Le-Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sandré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2013.00166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04514896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2110,301 +2244,301 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fitusiran-treatment modulates the ratio between alpha- and beta-antithrombin isoforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Mccluskey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Maynadié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Borgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Frenzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français d'Hémostase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Thrombose et d'Hémostase, Sep 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llama-derived single-domain antibodies blocking tissue factor pathway inhibitor and increasing thrombin generation in FVIII- and FX-deficient plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Saller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Ruty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saenjamsai P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Auditeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress on Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Valence (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antithrombotic Potential of a Single-domain Antibody Enhancing the Anticoagulant Activity of Protein S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josepha Sedzro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2413,115 +2547,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan De Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa P Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid Congress of the International Society on Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society on Thrombosis and Haemostasis, Jul 2021, Philadelphia (Pennsylvania), United States. pp.Abstract OC 60.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId91"/>
+      <w:footerReference w:type="default" r:id="rId97"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2589,51 +2723,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F523DACD"/>
+    <w:nsid w:val="3D6A30C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2820,51 +2954,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elsa-bianchini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1370-5312" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05316627v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Auditeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung-Son Nguyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Devaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Peyron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2373-2829" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04927372v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Desvages" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Borgel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Tu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jaouen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2024.102426" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04455209v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Pascreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bianchini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lasne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruneel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-1744378" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04455201v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15667" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04455219v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josepha Sedzro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan de Carvalho" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15736" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04455150v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022016677" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03313257v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa P Bianchini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahita Razanakolona" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Helms" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Zouiti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Couteau-Chardon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1530-3980" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04455122v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vasse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2020.622778" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003175v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan De Carvalho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0041-1730037" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04455183v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de la Morena-Barrio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Serrano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.14559" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04455174v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16078454.2019.1687144" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02174542v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; L&#233;cuyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Virion" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Barnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Matczak" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourdoulous" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006981" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296615v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sebestyen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Abache" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Bourti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontayne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.15091" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258826v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Clere-Jehl" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Le Borgne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Burban" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-017-0340-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514896v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Barrientos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Marin-Esteban" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc de Chaisemartin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lievin Le-Moal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sandr&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2013.00166" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701035v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Mccluskey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Maynadi&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Casari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frenzel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501177v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Saller" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ruty" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saenjamsai P" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501112v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elsa-bianchini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1370-5312" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05316627v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Auditeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung-Son Nguyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Devaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Peyron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2373-2829" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04927372v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Desvages" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Borgel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Tu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jaouen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2024.102426" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04455209v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Pascreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bianchini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lasne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruneel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-1744378" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04455201v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15667" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04455219v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josepha Sedzro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan de Carvalho" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15736" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04455150v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022016677" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04455122v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahita Razanakolona" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vasse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2020.622778" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03313257v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa P Bianchini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Helms" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Zouiti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Couteau-Chardon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1530-3980" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003175v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan De Carvalho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0041-1730037" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04455183v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de la Morena-Barrio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Serrano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.14559" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04455174v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16078454.2019.1687144" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02174542v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; L&#233;cuyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Virion" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Barnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Matczak" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourdoulous" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006981" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296615v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sebestyen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Abache" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Bourti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontayne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.15091" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258826v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Clere-Jehl" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Le Borgne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Burban" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-017-0340-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455400v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pepin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Mezouar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pegon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Muczynski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37953" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514896v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Barrientos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Marin-Esteban" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc de Chaisemartin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lievin Le-Moal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sandr&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2013.00166" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701035v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Mccluskey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Maynadi&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Casari" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frenzel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501177v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Saller" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ruty" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saenjamsai P" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501112v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>