--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -502,278 +502,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mechanism underlying toxicity of a venom peptide against insects reveals how ants are master at disrupting membranes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization and calibration of behavioural tests on different species of planaria for ecotoxicological studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Lefranc</w:t>
+                <w:t xml:space="preserve">Lucia Rejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Leprince</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Michel Malgouyres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Bonnafé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vignet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.106157⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 101, pp.104189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.etap.2023.104189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04071274v1</w:t>
+                <w:t xml:space="preserve">hal-04184571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization and calibration of behavioural tests on different species of planaria for ecotoxicological studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucia Rejo</w:t>
+                <w:t xml:space="preserve">The mechanism underlying toxicity of a venom peptide against insects reveals how ants are master at disrupting membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Ascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Malgouyres</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elsa Bonnafé</w:t>
+                <w:t xml:space="preserve">Benjamin Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Vignet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 101, pp.104189. </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (3), pp.106157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.etap.2023.104189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.106157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184571v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ant venoms contain vertebrate-selective pain-causing sodium channel toxins</w:t>
               </w:r>
@@ -932,91 +932,91 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 26 (3), pp.106157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.isci.2023.106157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484980v1</w:t>
@@ -1334,51 +1334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kailash Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukesh Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bonnafé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1602,64 +1602,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Malgouyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 230, pp.105694. </w:t>
@@ -1749,51 +1749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bonnafé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Malgouyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.133065. </w:t>
@@ -2276,64 +2276,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chan Tchi Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 17 (10), pp.3503 - 3516. </w:t>
@@ -3299,350 +3299,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical and biophysical combined study of bicarinalin, an ant venom antimicrobial peptide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathan Téné</w:t>
+                <w:t xml:space="preserve">Proteomic changes in Corbicula fluminea exposed to wastewater from a psychiatric hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria João Bebianno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sroda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bonnafé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laure Guilhaudis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peptides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.peptides.2016.04.001⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (6), pp.5046-5055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5395-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01974252v1</w:t>
+                <w:t xml:space="preserve">hal-02419029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic changes in Corbicula fluminea exposed to wastewater from a psychiatric hospital</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biochemical and biophysical combined study of bicarinalin, an ant venom antimicrobial peptide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Téné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Bonnafé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria João Bebianno</w:t>
+                <w:t xml:space="preserve">Fanny Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Sroda</w:t>
+                <w:t xml:space="preserve">Aline Rifflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Gomes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elsa Bonnafé</w:t>
+                <w:t xml:space="preserve">Laure Guilhaudis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Peptides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 79, pp.103-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.peptides.2016.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5395-5⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419029v1</w:t>
+                <w:t xml:space="preserve">hal-01974252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of cytochrome P450, GST, and MXR in the mollusk Corbicula fluminea to the exposure to hospital wastewater effluents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bonnafé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sroda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3847,307 +3847,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potent bactericidal effects of bicarinalin against strains of the Enterobacter and Cronobacter genera</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thymol as an alternative to pesticides: persistence and effects of Apilife Var on the phototactic behavior of the honeybee Apis mellifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bonnafé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lefranc</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Alayrangues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Hotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2014.02.026⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (7), pp.4934-4939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-013-2143-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939324v1</w:t>
+                <w:t xml:space="preserve">hal-02418360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thymol as an alternative to pesticides: persistence and effects of Apilife Var on the phototactic behavior of the honeybee Apis mellifera</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potent bactericidal effects of bicarinalin against strains of the Enterobacter and Cronobacter genera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginy Roche-Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Rifflet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bonnafé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucie Hotier</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42, pp.202 - 206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2014.02.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-013-2143-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02418360v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A deficiency in Rfx3 causes hyrdocephalus associated wit abnormal differentiation of ependymal cells.</w:t>
               </w:r>
@@ -4597,51 +4597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4722,51 +4722,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4860,51 +4860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Barassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Electronic Conference on Toxins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, On line, Switzerland</w:t>
@@ -4946,64 +4946,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic effects of diclofenac on a freshwater gastropod, Lymnaea stagnalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Malgouyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bonnafé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5459,277 +5459,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting MRGPRX2 with Venom Peptide P17: A Therapeutic Avenue for DSS-induced Colitis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ming Hui Lin</w:t>
+                <w:t xml:space="preserve">Venin de la fourmi Tetramorium bicarinatum : découverte d'un peptide original neuroactif chez les insectes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Barassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jouvensal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th European Peptide Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Florence, Italy. 2024</w:t>
+              <w:t xml:space="preserve">52ème Congrès du Groupe Français de Recherches sur les Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Lyon, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05169443v1</w:t>
+                <w:t xml:space="preserve">hal-05169446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venin de la fourmi Tetramorium bicarinatum : découverte d'un peptide original neuroactif chez les insectes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Billet</w:t>
+                <w:t xml:space="preserve">Targeting MRGPRX2 with Venom Peptide P17: A Therapeutic Avenue for DSS-induced Colitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthi Duraisamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdullah Nawabjan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Hui Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52ème Congrès du Groupe Français de Recherches sur les Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Lyon, France. 2024</w:t>
+              <w:t xml:space="preserve">37th European Peptide Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Florence, Italy. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05169446v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of host defense peptides in the venom of the ant T. bicarinatum</w:t>
               </w:r>
@@ -6004,51 +6004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6129,64 +6129,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Venoms and Toxins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Oxford, United Kingdom. 2022</w:t>
@@ -6209,277 +6209,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analogous Venom Peptides Acting on Different Pathways: A Study of Bicarinalin and U9-MYRTX-Tb1a from T. Bicarinatum Venom</w:t>
+                <w:t xml:space="preserve">Comparative investigation of the mechanisms of two cytotoxic venom peptides from the ant Tetramorium bicarinatum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Ascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Electronic Conference on Toxins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, On line, Switzerland. 2021</w:t>
+              <w:t xml:space="preserve">e-RT27 – 27th Meeting of the French Society of Toxinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166047v1</w:t>
+                <w:t xml:space="preserve">hal-03519944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative investigation of the mechanisms of two cytotoxic venom peptides from the ant Tetramorium bicarinatum.</w:t>
+                <w:t xml:space="preserve">Analogous Venom Peptides Acting on Different Pathways: A Study of Bicarinalin and U9-MYRTX-Tb1a from T. Bicarinatum Venom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Ascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Barassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-RT27 – 27th Meeting of the French Society of Toxinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, virtual, France</w:t>
+              <w:t xml:space="preserve">1st International Electronic Conference on Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, On line, Switzerland. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519944v1</w:t>
+                <w:t xml:space="preserve">hal-05166047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analogous peptides acting on different pathways: a comparative study of Bicarinalin and U9-MYRTX-Tb1a from an ant venom</w:t>
               </w:r>
@@ -6517,51 +6517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Barassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Electronic Conference on Toxins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Basel (online), Switzerland. , 2021</w:t>
@@ -6782,51 +6782,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bonnafe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP3594226 (A1). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7013,51 +7013,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233382v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouvensal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan T&#233;n&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carayon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins17080379" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795576v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Touchard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel D Robinson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lalag&#252;e" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Asco&#235;t" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2184" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155768v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthi Duraisamy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Kumar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Nawabjan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Kwun Kwan Lo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Hui Lin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2024.116471" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071274v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106157" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184571v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rejo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Malgouyres" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vignet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2023.104189" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750225v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer R Deuis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Keramidas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mueller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38839-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05484980v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390519v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Barass&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins15100600" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446316v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2022.103876" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144398v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailash Singh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2021.04.040" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607325v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Allaoua" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etienne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Noirot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Gabarrou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.15521" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109050v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lebreton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Sire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2020.105694" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469291v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Courant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.133065" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03551386v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Parny" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bernad" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Prat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubouy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-020-09540-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570243v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira R Aili" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00048" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03115116v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Tindo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kenne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins11120732" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939298v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chan Tchi Song" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.8b00452" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336946v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mazzitelli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marty" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2501-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863602v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bourioug" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Aleya" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8447-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414870v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allaoua" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Etienne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Noirot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Nathan T&#233;n&#233; Ghomsi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13915" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960700v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaddouj Benmoussa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Authier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alaeddine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Lef&#232;vre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01650" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417770v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2017.04.033" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605095v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Escudie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Geret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-016-1748-1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434448v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alayrangues" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hotier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Massou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Renom" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.3527" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01974252v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Berger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rifflet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilhaudis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2016.04.001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GQP4NLW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419029v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Bebianno" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sroda" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gomes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5395-5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419293v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vali&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pedelluc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4309-x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418208v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Drouard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2616-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939324v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginy Roche-Chatain" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2014.02.026" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNL6RZQJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418360v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2143-6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161414v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meiniel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benadiba" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnafe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Meiniel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192833v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2006.05002.x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679672v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touka" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aitlounis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barras" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.24.10.4417-4427.2004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162758v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158078v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158077v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307685v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Courant" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154468v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Etienne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gabarrou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873080v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Treilhou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656667v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Panzoli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cussat-Blanc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pascalie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Disset" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvyn O'Rourke" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169443v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kumar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169446v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406429v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168059v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05167772v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166727v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166047v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519944v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191770v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186813v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05156825v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnafe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233382v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouvensal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan T&#233;n&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carayon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins17080379" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795576v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Touchard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel D Robinson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lalag&#252;e" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Asco&#235;t" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2184" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155768v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthi Duraisamy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Kumar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Nawabjan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Kwun Kwan Lo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Hui Lin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2024.116471" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184571v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rejo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Malgouyres" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vignet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2023.104189" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071274v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106157" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750225v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer R Deuis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Keramidas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mueller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38839-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05484980v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390519v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Barass&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins15100600" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446316v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2022.103876" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144398v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailash Singh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2021.04.040" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607325v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Allaoua" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etienne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Noirot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Gabarrou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.15521" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109050v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lebreton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Sire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2020.105694" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469291v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Courant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.133065" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03551386v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Parny" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bernad" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Prat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubouy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-020-09540-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570243v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira R Aili" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00048" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03115116v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Tindo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kenne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins11120732" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939298v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chan Tchi Song" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.8b00452" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336946v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mazzitelli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marty" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2501-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863602v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bourioug" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Aleya" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8447-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414870v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allaoua" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Etienne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Noirot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Nathan T&#233;n&#233; Ghomsi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13915" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960700v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaddouj Benmoussa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Authier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alaeddine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Lef&#232;vre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01650" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417770v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2017.04.033" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605095v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Escudie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Geret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-016-1748-1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434448v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alayrangues" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hotier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Massou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Renom" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.3527" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419029v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Bebianno" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sroda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gomes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5395-5" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01974252v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Berger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rifflet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilhaudis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2016.04.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GQP4NLW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419293v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vali&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pedelluc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4309-x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418208v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Drouard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2616-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418360v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2143-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939324v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginy Roche-Chatain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2014.02.026" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNL6RZQJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161414v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meiniel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benadiba" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnafe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Meiniel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192833v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2006.05002.x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679672v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touka" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aitlounis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barras" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.24.10.4417-4427.2004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162758v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158078v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158077v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307685v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Courant" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154468v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Etienne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gabarrou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873080v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Treilhou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656667v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Panzoli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cussat-Blanc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pascalie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Disset" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvyn O'Rourke" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169446v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169443v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kumar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406429v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168059v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05167772v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166727v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519944v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166047v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191770v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186813v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05156825v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnafe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>