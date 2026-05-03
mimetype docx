--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -2767,51 +2767,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02414870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P17, an Original Host Defense Peptide from Ant Venom, Promotes Antifungal Activities of Macrophages through the Induction of C-Type Lectin Receptors Dependent on LTB4-Mediated PPARγ Activation</w:t>
+                <w:t xml:space="preserve">Le P17, un nouveau peptide antimicrobien, favorise l’activité antifongique des macrophages via l’induction des récepteurs Mannose et Dectine-1 et contribue à la résolution d’une candidose digestive expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaddouj Benmoussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Authier</w:t>
@@ -2846,106 +2846,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, pp.1650. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (3), pp.e11-e12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.01650⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2017.04.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01960700v1</w:t>
+                <w:t xml:space="preserve">hal-02417770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le P17, un nouveau peptide antimicrobien, favorise l’activité antifongique des macrophages via l’induction des récepteurs Mannose et Dectine-1 et contribue à la résolution d’une candidose digestive expérimentale</w:t>
+                <w:t xml:space="preserve">P17, an Original Host Defense Peptide from Ant Venom, Promotes Antifungal Activities of Macrophages through the Induction of C-Type Lectin Receptors Dependent on LTB4-Mediated PPARγ Activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaddouj Benmoussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Authier</w:t>
@@ -2980,82 +2980,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 27 (3), pp.e11-e12. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2017.04.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.01650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417770v1</w:t>
+                <w:t xml:space="preserve">hal-01960700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De novo transcriptome sequencing and analysis of freshwater snail (Radix balthica) to discover genes and pathways affected by exposure to oxazepam</w:t>
               </w:r>
@@ -7013,51 +7013,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233382v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouvensal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan T&#233;n&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carayon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins17080379" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795576v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Touchard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel D Robinson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lalag&#252;e" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Asco&#235;t" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2184" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155768v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthi Duraisamy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Kumar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Nawabjan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Kwun Kwan Lo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Hui Lin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2024.116471" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184571v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rejo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Malgouyres" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vignet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2023.104189" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071274v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106157" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750225v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer R Deuis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Keramidas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mueller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38839-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05484980v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390519v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Barass&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins15100600" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446316v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2022.103876" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144398v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailash Singh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2021.04.040" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607325v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Allaoua" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etienne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Noirot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Gabarrou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.15521" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109050v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lebreton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Sire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2020.105694" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469291v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Courant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.133065" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03551386v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Parny" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bernad" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Prat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubouy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-020-09540-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570243v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira R Aili" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00048" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03115116v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Tindo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kenne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins11120732" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939298v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chan Tchi Song" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.8b00452" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336946v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mazzitelli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marty" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2501-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863602v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bourioug" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Aleya" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8447-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414870v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allaoua" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Etienne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Noirot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Nathan T&#233;n&#233; Ghomsi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13915" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960700v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaddouj Benmoussa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Authier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alaeddine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Lef&#232;vre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01650" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417770v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2017.04.033" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605095v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Escudie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Geret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-016-1748-1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434448v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alayrangues" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hotier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Massou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Renom" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.3527" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419029v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Bebianno" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sroda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gomes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5395-5" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01974252v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Berger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rifflet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilhaudis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2016.04.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GQP4NLW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419293v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vali&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pedelluc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4309-x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418208v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Drouard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2616-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418360v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2143-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939324v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginy Roche-Chatain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2014.02.026" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNL6RZQJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161414v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meiniel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benadiba" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnafe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Meiniel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192833v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2006.05002.x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679672v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touka" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aitlounis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barras" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.24.10.4417-4427.2004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162758v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158078v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158077v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307685v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Courant" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154468v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Etienne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gabarrou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873080v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Treilhou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656667v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Panzoli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cussat-Blanc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pascalie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Disset" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvyn O'Rourke" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169446v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169443v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kumar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406429v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168059v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05167772v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166727v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519944v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166047v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191770v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186813v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05156825v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnafe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233382v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouvensal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan T&#233;n&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carayon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins17080379" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795576v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Touchard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel D Robinson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lalag&#252;e" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Asco&#235;t" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2184" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155768v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthi Duraisamy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Kumar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Nawabjan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Kwun Kwan Lo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Hui Lin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2024.116471" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184571v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rejo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Malgouyres" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vignet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2023.104189" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071274v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106157" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750225v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer R Deuis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Keramidas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mueller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38839-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05484980v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390519v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Barass&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins15100600" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446316v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2022.103876" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144398v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailash Singh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2021.04.040" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607325v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Allaoua" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etienne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Noirot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Gabarrou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.15521" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109050v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lebreton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Sire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2020.105694" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469291v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Courant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.133065" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03551386v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Parny" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bernad" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Prat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubouy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-020-09540-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570243v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira R Aili" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00048" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03115116v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Tindo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kenne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins11120732" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939298v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chan Tchi Song" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.8b00452" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336946v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mazzitelli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marty" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2501-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863602v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bourioug" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Aleya" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8447-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414870v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allaoua" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Etienne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Noirot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Nathan T&#233;n&#233; Ghomsi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13915" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417770v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaddouj Benmoussa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Authier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alaeddine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Lef&#232;vre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2017.04.033" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960700v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01650" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605095v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Escudie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Geret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-016-1748-1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434448v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alayrangues" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hotier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Massou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Renom" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.3527" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419029v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Bebianno" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sroda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gomes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5395-5" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01974252v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Berger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rifflet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilhaudis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2016.04.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GQP4NLW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419293v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vali&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pedelluc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4309-x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418208v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Drouard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2616-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418360v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2143-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939324v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginy Roche-Chatain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2014.02.026" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNL6RZQJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161414v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meiniel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benadiba" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnafe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Meiniel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192833v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2006.05002.x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679672v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touka" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aitlounis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barras" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.24.10.4417-4427.2004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162758v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158078v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158077v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307685v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Courant" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154468v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Etienne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gabarrou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873080v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Treilhou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656667v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Panzoli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cussat-Blanc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pascalie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Disset" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvyn O'Rourke" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169446v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169443v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kumar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406429v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168059v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05167772v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166727v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519944v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166047v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191770v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186813v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05156825v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnafe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>