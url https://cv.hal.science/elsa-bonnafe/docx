--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -234,602 +234,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05233382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive trade-offs between vertebrate defence and insect predation drive Amazonian ant venom evolution</w:t>
+                <w:t xml:space="preserve">MRGPRB2/X2 and the Analogous Effects of Its Agonist and Antagonist in DSS-induced Colitis in Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Touchard</w:t>
+                <w:t xml:space="preserve">Karthi Duraisamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel D Robinson</w:t>
+                <w:t xml:space="preserve">Mukesh Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrien Lalagüe</w:t>
+                <w:t xml:space="preserve">Abdullah Nawabjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Ascoët</w:t>
+                <w:t xml:space="preserve">Emily Kwun Kwan Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Billet</w:t>
+                <w:t xml:space="preserve">Ming Hui Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 291 (2035), pp.20242184. </w:t>
+              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 174, pp.116471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2024.2184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biopha.2024.116471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04795576v1</w:t>
+                <w:t xml:space="preserve">hal-05155768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRGPRB2/X2 and the Analogous Effects of Its Agonist and Antagonist in DSS-induced Colitis in Mice</w:t>
+                <w:t xml:space="preserve">Adaptive trade-offs between vertebrate defence and insect predation drive Amazonian ant venom evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karthi Duraisamy</w:t>
+                <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mukesh Kumar</w:t>
+                <w:t xml:space="preserve">Samuel D Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdullah Nawabjan</w:t>
+                <w:t xml:space="preserve">Hadrien Lalagüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Kwun Kwan Lo</w:t>
+                <w:t xml:space="preserve">Steven Ascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ming Hui Lin</w:t>
+                <w:t xml:space="preserve">Arnaud Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 174, pp.116471. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 291 (2035), pp.20242184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biopha.2024.116471⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2024.2184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05155768v1</w:t>
+                <w:t xml:space="preserve">hal-04795576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization and calibration of behavioural tests on different species of planaria for ecotoxicological studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The mechanism underlying toxicity of a venom peptide against insects reveals how ants are master at disrupting membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Ascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Téné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Rejo</w:t>
+                <w:t xml:space="preserve">Benjamin Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Malgouyres</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.etap.2023.104189⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (3), pp.106157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.106157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04184571v1</w:t>
+                <w:t xml:space="preserve">hal-04071274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mechanism underlying toxicity of a venom peptide against insects reveals how ants are master at disrupting membranes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathan Téné</w:t>
+                <w:t xml:space="preserve">Optimization and calibration of behavioural tests on different species of planaria for ecotoxicological studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Rejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Lefranc</w:t>
+                <w:t xml:space="preserve">Jean-Michel Malgouyres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Bonnafé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Leprince</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caroline Vignet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26 (3), pp.106157. </w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 101, pp.104189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.106157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.etap.2023.104189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04071274v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ant venoms contain vertebrate-selective pain-causing sodium channel toxins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel D Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer R Deuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Keramidas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -893,130 +893,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mechanism underlying toxicity of a venom peptide against insects reveals how ants are master at disrupting membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Ascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 26 (3), pp.106157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.isci.2023.106157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484980v1</w:t>
@@ -1066,64 +1066,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jouvensal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Ascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (10), pp.600. </w:t>
@@ -1155,429 +1155,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venomics survey of six myrmicine ants provides insights into the molecular and structural diversity of their peptide toxins</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A carvacrol‐based product reduces Campylobacter jejuni load and alters microbiota composition in the caeca of chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Klopp</w:t>
+                <w:t xml:space="preserve">Marion Allaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Bonnafé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Paquet</w:t>
+                <w:t xml:space="preserve">Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niklas Tysklind</w:t>
+                <w:t xml:space="preserve">Virginie Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐françois Gabarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2022.103876⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 132 (6), pp.4501-4516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jam.15521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04446316v1</w:t>
+                <w:t xml:space="preserve">hal-03607325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P17 induces chemotaxis and differentiation of monocytes via MRGPRX2-mediated mast cell–line activation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elsa Bonnafé</w:t>
+                <w:t xml:space="preserve">Venomics survey of six myrmicine ants provides insights into the molecular and structural diversity of their peptide toxins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Barassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Téné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2021.04.040⟩</w:t>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 151, pp. 103876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2022.103876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144398v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A carvacrol‐based product reduces Campylobacter jejuni load and alters microbiota composition in the caeca of chickens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Allaoua</w:t>
+                <w:t xml:space="preserve">P17 induces chemotaxis and differentiation of monocytes via MRGPRX2-mediated mast cell–line activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthi Duraisamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kailash Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bonnafé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean‐françois Gabarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 132 (6), pp.4501-4516. </w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 149 (1), pp.275-291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jam.15521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2021.04.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03607325v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low concentrations of oxazepam induce feeding and molecular changes in Radix balthica juveniles</w:t>
               </w:r>
@@ -1602,64 +1602,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Malgouyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 230, pp.105694. </w:t>
@@ -1749,51 +1749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bonnafé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Malgouyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.133065. </w:t>
@@ -1965,51 +1965,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venom peptide repertoire of the european myrmicine ant manica rubida: identification of insecticidal toxins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira R Aili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2017,51 +2017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Barassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 19 (4), pp.1800-1811. </w:t>
@@ -2116,51 +2116,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Peptide Venom Composition of the Fierce Stinging Ant Tetraponera aethiops (Formicidae: Pseudomyrmecinae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Barassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2231,429 +2231,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03115116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the Molecular Diversity of an Ant Venom Peptidome through a Venomics Approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of Lemna minor (duckweed) and Corbicula fluminea (freshwater clam) as potential indicators of contaminated aquatic ecosystems: responses to presence of psychoactive drug mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Chan Tchi Song</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Leprince</w:t>
+                <w:t xml:space="preserve">Mohamed Bourioug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Mazzitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Aleya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.8b00452⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (12), pp.11192-11204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-8447-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939298v1</w:t>
+                <w:t xml:space="preserve">hal-01863602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of psychiatric hospital wastewater toxicity: what is its impact on aquatic organisms?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Mazzitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Mazzitelli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hélène Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 25 (26), pp.26090-26102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-018-2501-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02336946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Lemna minor (duckweed) and Corbicula fluminea (freshwater clam) as potential indicators of contaminated aquatic ecosystems: responses to presence of psychoactive drug mixtures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hélène Budzinski</w:t>
+                <w:t xml:space="preserve">Deciphering the Molecular Diversity of an Ant Venom Peptidome through a Venomics Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lotfi Aleya</w:t>
+                <w:t xml:space="preserve">Philippe Chan Tchi Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 25 (12), pp.11192-11204. </w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (10), pp.3503 - 3516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-8447-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.8b00452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863602v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacokinetic and antimicrobial activity of a new carvacrol-based product against a human pathogen, Campylobacter jejuni</w:t>
               </w:r>
@@ -2767,559 +2767,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02414870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le P17, un nouveau peptide antimicrobien, favorise l’activité antifongique des macrophages via l’induction des récepteurs Mannose et Dectine-1 et contribue à la résolution d’une candidose digestive expérimentale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monoterpenoid-based preparations in beehives affect learning, memory, and gene expression in the bee brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Bonnafé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaddouj Benmoussa</w:t>
+                <w:t xml:space="preserve">Julie Alayrangues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Authier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélissa Prat</w:t>
+                <w:t xml:space="preserve">Lucie Hotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Alaeddine</w:t>
+                <w:t xml:space="preserve">Isabelle Massou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Lefèvre</w:t>
+                <w:t xml:space="preserve">Allan Renom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 27 (3), pp.e11-e12. </w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (2), pp.337-345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2017.04.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/etc.3527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417770v1</w:t>
+                <w:t xml:space="preserve">hal-02434448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P17, an Original Host Defense Peptide from Ant Venom, Promotes Antifungal Activities of Macrophages through the Induction of C-Type Lectin Receptors Dependent on LTB4-Mediated PPARγ Activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaddouj Benmoussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Alaeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.1650. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fimmu.2017.01650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01960700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De novo transcriptome sequencing and analysis of freshwater snail (Radix balthica) to discover genes and pathways affected by exposure to oxazepam</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Klopp</w:t>
+                <w:t xml:space="preserve">Le P17, un nouveau peptide antimicrobien, favorise l’activité antifongique des macrophages via l’induction des récepteurs Mannose et Dectine-1 et contribue à la résolution d’une candidose digestive expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaddouj Benmoussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Escudie</w:t>
+                <w:t xml:space="preserve">Mohammad Alaeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Geret</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lise Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10646-016-1748-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (3), pp.e11-e12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2017.04.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605095v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monoterpenoid-based preparations in beehives affect learning, memory, and gene expression in the bee brain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De novo transcriptome sequencing and analysis of freshwater snail (Radix balthica) to discover genes and pathways affected by exposure to oxazepam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Mazzitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bonnafé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucie Hotier</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Massou</w:t>
+                <w:t xml:space="preserve">Frédéric Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allan Renom</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florence Geret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 36 (2), pp.337-345. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (1), pp.127-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/etc.3527⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10646-016-1748-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02434448v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic changes in Corbicula fluminea exposed to wastewater from a psychiatric hospital</w:t>
               </w:r>
@@ -3611,51 +3611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bonnafé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sroda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3745,77 +3745,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bonnafé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Drouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Hotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (11), pp.8022-8030. </w:t>
@@ -3847,307 +3847,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thymol as an alternative to pesticides: persistence and effects of Apilife Var on the phototactic behavior of the honeybee Apis mellifera</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potent bactericidal effects of bicarinalin against strains of the Enterobacter and Cronobacter genera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginy Roche-Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Rifflet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bonnafé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucie Hotier</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-013-2143-6⟩</w:t>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42, pp.202 - 206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2014.02.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418360v1</w:t>
+                <w:t xml:space="preserve">hal-01939324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potent bactericidal effects of bicarinalin against strains of the Enterobacter and Cronobacter genera</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thymol as an alternative to pesticides: persistence and effects of Apilife Var on the phototactic behavior of the honeybee Apis mellifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bonnafé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lefranc</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Alayrangues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Hotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (7), pp.4934-4939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-013-2143-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2014.02.026⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01939324v1</w:t>
+                <w:t xml:space="preserve">hal-02418360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A deficiency in Rfx3 causes hyrdocephalus associated wit abnormal differentiation of ependymal cells.</w:t>
               </w:r>
@@ -4558,103 +4558,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the U9-MYRTX-Tb1a Mechanism, a Cytotoxic Peptide from the Ant Tetramorium Bicarinatum Venom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Ascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Congrès Du Groupe Français Des Peptides et Des Protéines et BPGMS5, French-Belgian Joint Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Port-Leucate, France</w:t>
@@ -4677,458 +4677,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05162758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Investigation of the Mechanisms of Two Cytotoxic Venom Peptides from the Ant Tetramorium Bicarinatum</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Axel Touchard</w:t>
+                <w:t xml:space="preserve">Chronic effects of diclofenac on a freshwater gastropod, Lymnaea stagnalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Malgouyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Leprince</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Paquet</w:t>
+                <w:t xml:space="preserve">Caroline Vignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Bonnafé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Meeting of the French Society of Toxinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, On line, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158078v1</w:t>
+                <w:t xml:space="preserve">hal-03307685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analogous Venom Peptides Acting on Different Pathways: A Study of Bicarinalin and U9-MYRTX-Tb1a from T. Bicarinatum Venom.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Comparative Investigation of the Mechanisms of Two Cytotoxic Venom Peptides from the Ant Tetramorium Bicarinatum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Ascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Electronic Conference on Toxins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, On line, Switzerland</w:t>
+              <w:t xml:space="preserve">27th Meeting of the French Society of Toxinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, On line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158077v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic effects of diclofenac on a freshwater gastropod, Lymnaea stagnalis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Bouly</w:t>
+                <w:t xml:space="preserve">Analogous Venom Peptides Acting on Different Pathways: A Study of Bicarinalin and U9-MYRTX-Tb1a from T. Bicarinatum Venom.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Ascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Téné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Barassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Malgouyres</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frederique Courant</w:t>
+                <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Séville, Spain</w:t>
+              <w:t xml:space="preserve">1st International Electronic Conference on Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, On line, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03307685v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy of a new carvacrol-based product on Campylobacter jejuni in challenge test in vivo and impact on the whole caecal microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Allaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5183,77 +5183,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy of formulated carvacrol on Campylobacter jejuni in challenge test in vivo and impact on the whole caecal microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Allaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5425,1229 +5425,1104 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03656667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (10)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venin de la fourmi Tetramorium bicarinatum : découverte d'un peptide original neuroactif chez les insectes</w:t>
+                <w:t xml:space="preserve">Targeting MRGPRX2 with Venom Peptide P17: A Therapeutic Avenue for DSS-induced Colitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Touchard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Boy</w:t>
+                <w:t xml:space="preserve">Karthi Duraisamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdullah Nawabjan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Billet</w:t>
+                <w:t xml:space="preserve">Ming Hui Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52ème Congrès du Groupe Français de Recherches sur les Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Lyon, France. 2024</w:t>
+              <w:t xml:space="preserve">37th European Peptide Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Florence, Italy. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05169446v1</w:t>
+                <w:t xml:space="preserve">hal-05169443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting MRGPRX2 with Venom Peptide P17: A Therapeutic Avenue for DSS-induced Colitis</w:t>
+                <w:t xml:space="preserve">Venin de la fourmi Tetramorium bicarinatum : découverte d'un peptide original neuroactif chez les insectes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karthi Duraisamy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Lo</w:t>
+                <w:t xml:space="preserve">Axel Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Barassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jouvensal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ming Hui Lin</w:t>
+                <w:t xml:space="preserve">Arnaud Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th European Peptide Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Florence, Italy. 2024</w:t>
+              <w:t xml:space="preserve">52ème Congrès du Groupe Français de Recherches sur les Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Lyon, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05169443v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of host defense peptides in the venom of the ant T. bicarinatum</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analogous Effects of MRGPRB2 Agonists and Antagonists in DSS-induced Colitis Mice Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Touchard</w:t>
+                <w:t xml:space="preserve">Karthi Duraisamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdullah Nawabjan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Kwun Kwan Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Billet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Treilhou</w:t>
+                <w:t xml:space="preserve">Ming Hui Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MuFoPAM 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">23ème Congrès Du Groupe Français Des Peptides et Des Protéines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Fournols, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04406429v1</w:t>
+                <w:t xml:space="preserve">hal-05168059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analogous Effects of MRGPRB2 Agonists and Antagonists in DSS-induced Colitis Mice Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity of host defense peptides in the venom of the ant T. bicarinatum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jouvensal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karthi Duraisamy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emily Kwun Kwan Lo</w:t>
+                <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ming Hui Lin</w:t>
+                <w:t xml:space="preserve">Arnaud Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Treilhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Congrès Du Groupe Français Des Peptides et Des Protéines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Fournols, France. 2023</w:t>
+              <w:t xml:space="preserve">MuFoPAM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05168059v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the U9-MYRTX-Tb1a Mechanism, a Cytotoxic Peptide from the Ant Tetramorium Bicarinatum Venom</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Between Apoptosis and Necrosis: Study of U9-MYRTX-Tb1a Mechanism, a Cytotoxic Venom Peptide from the Tetramorium Bicarinatum Ant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Ascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Paquet</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès Du Groupe Français Des Peptides et Des Protéines et BPGMS5, French-Belgian Joint Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Port-Leucate, France</w:t>
+              <w:t xml:space="preserve">Venoms and Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Oxford, United Kingdom. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167772v1</w:t>
+                <w:t xml:space="preserve">hal-05166727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between Apoptosis and Necrosis: Study of U9-MYRTX-Tb1a Mechanism, a Cytotoxic Venom Peptide from the Tetramorium Bicarinatum Ant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Comparative investigation of the mechanisms of two cytotoxic venom peptides from the ant Tetramorium bicarinatum.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Ascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Venoms and Toxins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Oxford, United Kingdom. 2022</w:t>
+              <w:t xml:space="preserve">e-RT27 – 27th Meeting of the French Society of Toxinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166727v1</w:t>
+                <w:t xml:space="preserve">hal-03519944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative investigation of the mechanisms of two cytotoxic venom peptides from the ant Tetramorium bicarinatum.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Analogous Venom Peptides Acting on Different Pathways: A Study of Bicarinalin and U9-MYRTX-Tb1a from T. Bicarinatum Venom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Ascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Barassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-RT27 – 27th Meeting of the French Society of Toxinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, virtual, France</w:t>
+              <w:t xml:space="preserve">1st International Electronic Conference on Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, On line, Switzerland. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519944v1</w:t>
+                <w:t xml:space="preserve">hal-05166047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analogous Venom Peptides Acting on Different Pathways: A Study of Bicarinalin and U9-MYRTX-Tb1a from T. Bicarinatum Venom</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Analogous peptides acting on different pathways: a comparative study of Bicarinalin and U9-MYRTX-Tb1a from an ant venom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Ascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Barassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Electronic Conference on Toxins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2021, On line, Switzerland. 2021</w:t>
+              <w:t xml:space="preserve">, Jan 2021, Basel (online), Switzerland. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166047v1</w:t>
+                <w:t xml:space="preserve">hal-03191770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analogous peptides acting on different pathways: a comparative study of Bicarinalin and U9-MYRTX-Tb1a from an ant venom</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the molecular diversity of ant venoms reveals conserved toxin precursors and distinctive mature peptides features among phylogenetic subfamilies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Barassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6675,51 +6550,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GFPP21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Amboise, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6729,144 +6604,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ant Venom Peptidome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Treilhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bonnafe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP3594226 (A1). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05156825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId190"/>
+      <w:footerReference w:type="default" r:id="rId189"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7013,51 +6888,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233382v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouvensal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan T&#233;n&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carayon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins17080379" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795576v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Touchard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel D Robinson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lalag&#252;e" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Asco&#235;t" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2184" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155768v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthi Duraisamy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Kumar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Nawabjan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Kwun Kwan Lo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Hui Lin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2024.116471" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184571v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rejo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Malgouyres" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vignet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2023.104189" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071274v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106157" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750225v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer R Deuis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Keramidas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mueller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38839-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05484980v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390519v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Barass&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins15100600" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446316v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2022.103876" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144398v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailash Singh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2021.04.040" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607325v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Allaoua" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etienne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Noirot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Gabarrou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.15521" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109050v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lebreton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Sire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2020.105694" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469291v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Courant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.133065" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03551386v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Parny" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bernad" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Prat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubouy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-020-09540-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570243v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira R Aili" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00048" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03115116v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Tindo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kenne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins11120732" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939298v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chan Tchi Song" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.8b00452" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336946v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mazzitelli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marty" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2501-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863602v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bourioug" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Aleya" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8447-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414870v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allaoua" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Etienne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Noirot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Nathan T&#233;n&#233; Ghomsi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13915" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417770v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaddouj Benmoussa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Authier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alaeddine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Lef&#232;vre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2017.04.033" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960700v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01650" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605095v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Escudie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Geret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-016-1748-1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434448v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alayrangues" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hotier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Massou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Renom" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.3527" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419029v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Bebianno" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sroda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gomes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5395-5" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01974252v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Berger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rifflet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilhaudis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2016.04.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GQP4NLW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419293v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vali&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pedelluc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4309-x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418208v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Drouard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2616-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418360v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2143-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939324v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginy Roche-Chatain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2014.02.026" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNL6RZQJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161414v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meiniel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benadiba" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnafe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Meiniel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192833v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2006.05002.x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679672v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touka" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aitlounis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barras" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.24.10.4417-4427.2004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162758v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158078v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158077v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307685v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Courant" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154468v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Etienne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gabarrou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873080v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Treilhou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656667v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Panzoli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cussat-Blanc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pascalie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Disset" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvyn O'Rourke" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169446v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169443v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kumar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406429v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168059v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05167772v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166727v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519944v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166047v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191770v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186813v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05156825v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnafe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233382v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouvensal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan T&#233;n&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carayon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins17080379" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155768v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthi Duraisamy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Kumar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Nawabjan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Kwun Kwan Lo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Hui Lin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2024.116471" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795576v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Touchard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel D Robinson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lalag&#252;e" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Asco&#235;t" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2184" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071274v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106157" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184571v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rejo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Malgouyres" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vignet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2023.104189" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750225v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer R Deuis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Keramidas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mueller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38839-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05484980v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390519v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Barass&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins15100600" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607325v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Allaoua" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etienne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Noirot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Gabarrou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.15521" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446316v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2022.103876" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144398v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailash Singh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2021.04.040" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109050v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lebreton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Sire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2020.105694" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469291v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Courant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.133065" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03551386v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Parny" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bernad" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Prat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubouy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-020-09540-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570243v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira R Aili" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00048" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03115116v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Tindo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kenne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins11120732" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863602v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bourioug" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mazzitelli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marty" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Aleya" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8447-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336946v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2501-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939298v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chan Tchi Song" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.8b00452" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414870v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allaoua" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Etienne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Noirot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Nathan T&#233;n&#233; Ghomsi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13915" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434448v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alayrangues" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hotier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Massou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Renom" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.3527" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960700v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaddouj Benmoussa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Authier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alaeddine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Lef&#232;vre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01650" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417770v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2017.04.033" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605095v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Escudie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Geret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-016-1748-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419029v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Bebianno" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sroda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gomes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5395-5" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01974252v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Berger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rifflet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilhaudis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2016.04.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GQP4NLW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419293v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vali&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pedelluc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4309-x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418208v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Drouard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2616-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939324v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginy Roche-Chatain" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2014.02.026" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNL6RZQJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418360v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2143-6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161414v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meiniel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benadiba" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnafe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Meiniel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192833v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2006.05002.x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679672v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touka" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aitlounis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barras" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.24.10.4417-4427.2004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162758v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307685v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Courant" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158078v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158077v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154468v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Etienne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gabarrou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873080v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Treilhou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656667v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Panzoli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cussat-Blanc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pascalie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Disset" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvyn O'Rourke" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169443v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kumar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169446v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168059v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406429v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166727v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519944v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166047v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191770v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186813v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05156825v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnafe" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>