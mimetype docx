--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elsa Boulet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheuse postdoctorante au DySoLab, Université de Rouen Normandie, et chercheuse associée au Centre nantais de sociologie, Nantes Université.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteure en sociologie. Chercheuse postdoctorante au Laboratoire des Dynamiques Sociales (DySoLab), Université de Rouen Normandie et chercheuse associée au Centre nantais de sociologie (CNRS-Université de Nantes).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche: genre, famille, procréation, santé, pratiques et savoirs médicaux, travail domestique, travail rémunéré, classes sociales.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse préparée sous la direction de Christine Détrez (Centre Max Weber - UMR 5283, université Lyon 2) et de Marc Bessin (IRIS - UMR 8156 - U 997, Ecole des hautes études en sciences sociales), soutenue en juin 2020: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et temps de la &amp;quot;production d'enfants&amp;quot;. Sociologie des grossesses ordinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Page professionnelle : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.univ-nantes.fr/elsa-boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Page personnelle : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://elsaboulet.hypotheses.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C’est prévu pour quand ? » La construction sociale de la temporalité de la grossesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40-41, https://journals.openedition.org/temporalites/12853. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14bgx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05159357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How power relations impact pregnancy and childbirth: Knowledge, Healthcare and Work in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethics, Medicine and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33, pp.101032. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jemep.2024.101032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écriture de la thèse, une improvisation méthodique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Andrés Herrera Ríos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/socio-logos.6160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration de médecins prescripteurs en EHPAD : une amélioration de la qualité des soins perçue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Narcy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (6), pp.803-812. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.226.0803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03790542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C’est pour le bébé ». Moralisation des femmes, individualisation de la responsabilité et disparités de classe dans le travail de soins pendant la grossesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains/Théories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/teth.5014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03980616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Soline Blanchard et Sophie Pochic (dir.), Quantifier l’égalité professionnelle. Outils politiques et enjeux scientifiques,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nrt.12435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03866342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir de l'emploi pendant la grossesse : l'imbrication du genre, de la migration et de la classe sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance de l'emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 180, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03681865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La triple journée des femmes enceintes : l’encadrement des grossesses en France, entre droits des femmes et devoirs des mères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Droits et devoirs procréatifs : des normes et des pratiques, 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03412048v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'université comme quasi-firme: monographie d'une université anglaise (2012-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards Sociologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, La vie universitaire, 56, pp.35-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03281223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture de &amp;quot;Cécile Guillaume, Syndiquées. Défendre les intérêts des femmes au travail, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02493947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de &amp;quot;Ilana Löwy, Tangled Diagnoses. Prenatal Testing, Women, and Risk, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (1), pp.108-111. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sss.2019.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02098881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Françoise Vergès, &amp;quot;Le ventre des femmes. Capitalisme, racialisation, féminisme&amp;quot; (2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles questions féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (1), pp.187 - 190. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nqf.381.0187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02122205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant que l'enfant paraisse. La grossesse en milieu populaire, entre reconduction et renforcement des rapports de domination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, La production quotidienne du genre en milieu populaire, 111, pp.30-49. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gen.111.0030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01811761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Rogers et Pascale Molinier (dir.), Les Femmes dans le monde académique. Perspectives comparatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.225-226. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tgs.039.0225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01773754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Sonia García Galán, Silvia Medina Quintana & Carmen Suárez Suárez (dir.), &amp;quot;Nacimientos bajo control. El parto en las edades Moderna y Contemporánea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaya Garcia Arregui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01359405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la quantification dans le processus de marchandisation de l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Harari-Kermadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les politiques du chiffre : Entre « managérialisation » du politique et politisation du management, 31 (4), pp.405-420. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/pmp.31.405-420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se préparer ensemble ? L'inégale préparation à la parentalité au sein des couples hétérosexuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Quennehen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CIRFASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRFASE, Feb 2026, Louvain-la-Neuve (Belgique), Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05494520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôle Parité : Impact du genre dans la poursuite d’un double cursu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Amandine Chabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounis Yakhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e congrès de l'ANDCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association nationale des doubles cursus en santé, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05147349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Access to General Medical Care for French Nursing Home Residents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Health Economics Association (IHEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bali, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On n’est pas à Basic-fit.&amp;quot; L’ordre négocié de l’activité physique adaptée en addictologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e congrès de la Société de Sociologie du Sport de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3SLF, Jun 2025, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05099979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danser et boxer en addictologie: une analyse située du soin en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux des Jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse, Dec 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05409536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La socialisation à la recherche durant les études médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Julla-Marcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les chantiers de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CENS, Jan 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une prescription « entre guillemets ». L’activité physique adaptée en addictologie et psychiatrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux des Jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse, Dec 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05409542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting ready together? The unequal preparation for parenthood among heterosexual couples in France and Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Quennehen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Birthing, Mothering and Othering: Actors, Representations and Practices in Global Maternal and Reproductive Care Journeys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clara Devlieger; Selma Mouchel; Georgina Sánchez-Ramírez; Paola Sesia; Camila Pastor; Jocelyn Leyva Santoyo; Joana Michel-Costa; Coline Léonard; Paula Cristofalo, Oct 2025, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une triple anticipation impossible ? Voies d’accès à la carrière hospitalo-universitaire et inégalités de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Julla-Marcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Cavée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05159365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours de soin et relations soignant.es/soignées pendant la grossesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grossesse et médicaments antiépileptiques : perspectives de recherche pluridisciplinaire pour un défi de santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut pour la recherche en santé publique (IReSP), Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04780491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimiser les bébés ? Normes de parentalité et représentations de la petite-enfance dans les activités physiques destinées aux tout-petits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la petite enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Paris, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04560374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment rater son accouchement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Michel Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Puill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Stauffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Allez Savoir - Des/obéissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, Sep 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanitarisation de la grossesse et inégalités de santé périnatale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e rencontre Solipam : Périnatalité, santé psychique et grande précarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau périnatalité Solipam, Dec 2024, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les doubles cursus santé/science : premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Amandine Chabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'ANDCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANDCS, Jul 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04638450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sociologie des grossesses ordinaires : entre genre, santé et travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'axe transversal "Santé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Max Weber, Apr 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04560369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of Residents’ Choice to Specialise in Medical Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Bour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the Role of Preferences in Medical Career Choices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agnès Charpin; Noémi Berlin; Magali Dumontet, Jun 2024, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faute aux enfants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aden Gaide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Family Labor/atory - Unpacking and re-imagining family, care and community-making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sophia - Réseau belge des études de genre, Oct 2024, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04735323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coder des archives pour décoder le fonctionnement de la recherche médicale. Opérations de quantification à partir du recrutement en M2 recherche à la faculté de médecine de Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Julla-Marcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Cavée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cens du Quanti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04431268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arrangements économiques conjugaux autour de la première naissance : étudier la production d’un ordre familial à partir de deux enquêtes qualitatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aden Gaide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’organisation familiale au prisme des « (ré)arrangements » de famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04352952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The paradoxical medicalization/healthicization nexus around pregnancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for the Social Studies of Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4S, Nov 2023, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04352975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche hospitalo-universitaire : vocation, sélection ou désertion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Julla-Marcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fin d’un monde, nouveau monde ? Penser les changements des systèmes d’enseignement supérieur et de recherche. 5e colloque du Résup</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau d'études sur l'enseignement supérieur, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04352854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une enquête sociologique par allers-retours entre quanti et quali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Progedo Loire, Dec 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04352958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gendered selection : co-optation and exclusion in academic medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Julla-Marcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for the Social Studies of Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4S, Nov 2023, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04352945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être enceinte, devenir patiente : médicalisation et sanitarisation des grossesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique des bébés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau d'études pluridisciplinaires sur les paternités et les maternités, Jan 2023, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03946201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques éclairages sociologique sur le cas clinique N°2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Donner naissance ou interrompre sa grossesse en temps de crise sanitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03811915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arrangements économiques conjugaux autour de la première naissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aden Gaide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transversal du CEET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noisy-le-Grand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveiller les femmes pour protéger les « enfants ». L’encadrement médical des grossesses au prisme des rapports de genre, de classe et de race</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Santé, inégalités et rapports de domination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03610793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la gestation comme du travail domestique. Les apports croisés du féminisme matérialiste et du féminisme de la reproduction sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la gestation dans le capitalisme : travail et production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Chicago Center in Paris, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03706899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emploi et maternité : comment rendre soutenable l’imbrication des responsabilités familiales et professionnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées doctorales de l'ED Abbé Grégoire : Soutenabilité et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03670759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soigner pour mieux concilier ? Les conditions temporelles du travail soignant au regard de l’articulation emploi/famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transversal du CEET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03790537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration d’un médecin « prescripteur » en EHPAD : quels effets sur les frontières professionnelles et l’organisation des soins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Narcy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès de l'Association française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03281227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions usagères-système de santé dans le champ de la périnatalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire pluridisciplinaire d'étude de la participation des publics en santé (PEPPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03435398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude pluridisciplinaire sur le dispositif « Soutien à la prescription en EHPAD » : premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Narcy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wébinaire "Boîte à outils pour prendre soins des résidents en EHPAD"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Saint Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03263440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration d’un médecin « prescripteur » en EHPAD : les effets sur la qualité perçue des soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prendre soin des personnes âgées: humanisation et libre choix dans le contexte de la dépendance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03261905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maternité : ressource ou contrainte pour les femmes des classes populaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des ressources chez les jeunes des classes populaires ? Territoires, genre, Institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03277427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des femmes vulnérables ? La grossesse en milieu de travail, entre enjeux de santé et discriminations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vulnérabilités au travail. Regards croisés des sciences sociales en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03277426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuf mois&amp;quot;. La construction de la temporalité de la grossesse à l'intersection des politiques de santé publique, de la protection sociale et des savoirs médicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Médecine et genre. Étudier la construction des savoirs médicaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03043070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est pour le bébé&amp;quot;: Contours et enjeux de la sanitarisation des grossesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouverner les corps et les conduites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02971450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La triple journée des femmes enceintes : l’encadrement des grossesses en France, entre droits des femmes et devoirs des mères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lundis de l'Ined</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obligation, ruse et résistance : parcours et discours de femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et émancipation. Second congrès international du GIS Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02275872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction sociale du “désir d’enfant”: discours ou absence de discours sur le “désir d’enfant” au sein de couples hétérosexuels (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Famille et parenté: permanences, transformations, traitements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01810995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dialogue between Social Reproduction Feminism and French Materialist Feminism. From Domestic Labour to Social Reproduction and (dialectically) Back Again</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Materialism 14th Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01633390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les deux visages de la maternité : la tension entre encadrement sanitaire de la grossesse et responsabilités domestiques des femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival international de sociologie - Biennales Durkheim-Mauss</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Epinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01620828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternité et emploi en temps de crise : un duo impossible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quinzièmes Journées Internationales de Sociologie du Travail (JIST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEST - Université Aix-Marseille, France; KEKMOKOP - Université Panteion, Athènes, Grèce, May 2016, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re.production : penser la grossesse et l'accouchement à partir des théories féministes matérialistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Arnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser, créer, agir les féminismes. 7è congrès international des recherches féministes dans la francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'article d'Irène-Lucile Hertzog : « Les coûts de l'AMP pour les femmes salariées »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude autour du N°56 des Cahiers du Genre: "Biotechnologies et travail reproductif. Une perspective transnationale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Max Weber, INED, Feb 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail productif et travail reproductif au prisme des rapports sociaux de sexe. Une étude exploratoire auprès de femmes enceintes de leur premier enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et maternité dans l'aire méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Déméter-Coré, Jan 2015, Aix-en-Provence et Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en forme de la grossesse par l'institution et les techniques médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "Genre, normes procréatives et périnatalité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la quantification dans la marchandisation de l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Harari-Kermadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques du chiffre. Entre « managérialisation » du politique et politisation du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue "Politiques et management public", Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfanter, entre normes médicales et représentations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, https://www.editions-eres.com/ouvrage/5267/enfanter-entre-normes-medicales-et-representations-sociales-1001bb-ndeg190, 2024, 1001 BB, Patrick Ben Soussan, 9782749280547. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eres.boule.2024.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04599875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mère-en-devenir et travailleuse : la grossesse sur le lieu de travail comme enjeu de « conciliation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et maternité dans l'aire méditerranéenne. Réfléchir pour mieux agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2016, Histoire et perspectives méditerranéennes, 978-2-343-08758-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les doubles cursus santé/science 2023 : Documentation et dictionnaire des codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04721457v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de la sociologie avec des archives ? L’expérience d’un atelier d’initiation pour des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, http://www.bdic.fr/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01591259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Gareth Dale, &amp;quot;Karl Polanyi. A Life on the Left</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, https://lectures.revues.org/22166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude PULWAR : Synthèse des premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Julla-Marcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Cavée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04721436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte blanche à ...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Narcy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03524852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchandisation de l'université, recherche du profit et modification de la structure du pouvoir. Étude de cas d'une université anglaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude pluridisciplinaire sur le dispositif « Soutien à la prescription en EHPAD ». Rapport intermédiaire : revue de la littérature et statistiques descriptives sur les EHPAD franciliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Narcy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Conservatoire National des Arts et Métiers (Cnam). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03118860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude pluridisciplinaire sur le dispositif « Soutien à la prescription en EHPAD ». Résultats du volet qualitatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Narcy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Conservatoire national des arts et métiers; Agence régionale de santé Île-de-France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03460640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces et temps de la « production d’enfants ». Sociologie des grossesses ordinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université Lumière (Lyon 2), 2020. Français. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03132765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId127"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elsa Boulet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheuse postdoctorante au DySoLab, Université de Rouen Normandie, et chercheuse associée au Centre nantais de sociologie, Nantes Université.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteure en sociologie. Chercheuse postdoctorante au Laboratoire des Dynamiques Sociales (DySoLab), Université de Rouen Normandie et chercheuse associée au Centre nantais de sociologie (CNRS-Université de Nantes).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche: genre, famille, procréation, santé, pratiques et savoirs médicaux, travail domestique, travail rémunéré, classes sociales.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse préparée sous la direction de Christine Détrez (Centre Max Weber - UMR 5283, université Lyon 2) et de Marc Bessin (IRIS - UMR 8156 - U 997, Ecole des hautes études en sciences sociales), soutenue en juin 2020: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et temps de la &amp;quot;production d'enfants&amp;quot;. Sociologie des grossesses ordinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Page professionnelle : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.univ-nantes.fr/elsa-boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Page personnelle : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://elsaboulet.hypotheses.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C’est prévu pour quand ? » La construction sociale de la temporalité de la grossesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40-41, https://journals.openedition.org/temporalites/12853. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14bgx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05159357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How power relations impact pregnancy and childbirth: Knowledge, Healthcare and Work in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethics, Medicine and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33, pp.101032. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jemep.2024.101032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écriture de la thèse, une improvisation méthodique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Andrés Herrera Ríos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/socio-logos.6160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C’est pour le bébé ». Moralisation des femmes, individualisation de la responsabilité et disparités de classe dans le travail de soins pendant la grossesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains/Théories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/teth.5014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03980616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Soline Blanchard et Sophie Pochic (dir.), Quantifier l’égalité professionnelle. Outils politiques et enjeux scientifiques,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nrt.12435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03866342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir de l'emploi pendant la grossesse : l'imbrication du genre, de la migration et de la classe sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance de l'emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 180, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03681865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration de médecins prescripteurs en EHPAD : une amélioration de la qualité des soins perçue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Narcy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (6), pp.803-812. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.226.0803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03790542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La triple journée des femmes enceintes : l’encadrement des grossesses en France, entre droits des femmes et devoirs des mères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Droits et devoirs procréatifs : des normes et des pratiques, 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03412048v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'université comme quasi-firme: monographie d'une université anglaise (2012-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards Sociologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, La vie universitaire, 56, pp.35-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03281223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture de &amp;quot;Cécile Guillaume, Syndiquées. Défendre les intérêts des femmes au travail, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02493947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de &amp;quot;Ilana Löwy, Tangled Diagnoses. Prenatal Testing, Women, and Risk, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (1), pp.108-111. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sss.2019.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02098881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Françoise Vergès, &amp;quot;Le ventre des femmes. Capitalisme, racialisation, féminisme&amp;quot; (2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles questions féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (1), pp.187 - 190. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nqf.381.0187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02122205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant que l'enfant paraisse. La grossesse en milieu populaire, entre reconduction et renforcement des rapports de domination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, La production quotidienne du genre en milieu populaire, 111, pp.30-49. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gen.111.0030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01811761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Rogers et Pascale Molinier (dir.), Les Femmes dans le monde académique. Perspectives comparatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.225-226. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tgs.039.0225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01773754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Sonia García Galán, Silvia Medina Quintana & Carmen Suárez Suárez (dir.), &amp;quot;Nacimientos bajo control. El parto en las edades Moderna y Contemporánea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaya Garcia Arregui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01359405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la quantification dans le processus de marchandisation de l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Harari-Kermadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les politiques du chiffre : Entre « managérialisation » du politique et politisation du management, 31 (4), pp.405-420. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/pmp.31.405-420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se préparer ensemble ? L'inégale préparation à la parentalité au sein des couples hétérosexuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Quennehen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CIRFASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRFASE, Feb 2026, Louvain-la-Neuve (Belgique), Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05494520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôle Parité : Impact du genre dans la poursuite d’un double cursu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Amandine Chabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounis Yakhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e congrès de l'ANDCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association nationale des doubles cursus en santé, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05147349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Access to General Medical Care for French Nursing Home Residents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Health Economics Association (IHEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bali, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On n’est pas à Basic-fit.&amp;quot; L’ordre négocié de l’activité physique adaptée en addictologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e congrès de la Société de Sociologie du Sport de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3SLF, Jun 2025, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05099979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danser et boxer en addictologie: une analyse située du soin en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux des Jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse, Dec 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05409536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La socialisation à la recherche durant les études médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Julla-Marcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les chantiers de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CENS, Jan 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une prescription « entre guillemets ». L’activité physique adaptée en addictologie et psychiatrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux des Jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse, Dec 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05409542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting ready together? The unequal preparation for parenthood among heterosexual couples in France and Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Quennehen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Birthing, Mothering and Othering: Actors, Representations and Practices in Global Maternal and Reproductive Care Journeys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clara Devlieger; Selma Mouchel; Georgina Sánchez-Ramírez; Paola Sesia; Camila Pastor; Jocelyn Leyva Santoyo; Joana Michel-Costa; Coline Léonard; Paula Cristofalo, Oct 2025, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une triple anticipation impossible ? Voies d’accès à la carrière hospitalo-universitaire et inégalités de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Julla-Marcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Cavée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05159365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours de soin et relations soignant.es/soignées pendant la grossesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grossesse et médicaments antiépileptiques : perspectives de recherche pluridisciplinaire pour un défi de santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut pour la recherche en santé publique (IReSP), Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04780491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimiser les bébés ? Normes de parentalité et représentations de la petite-enfance dans les activités physiques destinées aux tout-petits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la petite enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Paris, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04560374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment rater son accouchement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Michel Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Puill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Stauffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Allez Savoir - Des/obéissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, Sep 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanitarisation de la grossesse et inégalités de santé périnatale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e rencontre Solipam : Périnatalité, santé psychique et grande précarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau périnatalité Solipam, Dec 2024, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les doubles cursus santé/science : premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Amandine Chabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'ANDCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANDCS, Jul 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04638450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sociologie des grossesses ordinaires : entre genre, santé et travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'axe transversal "Santé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Max Weber, Apr 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04560369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of Residents’ Choice to Specialise in Medical Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Bour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the Role of Preferences in Medical Career Choices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agnès Charpin; Noémi Berlin; Magali Dumontet, Jun 2024, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faute aux enfants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aden Gaide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Family Labor/atory - Unpacking and re-imagining family, care and community-making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sophia - Réseau belge des études de genre, Oct 2024, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04735323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coder des archives pour décoder le fonctionnement de la recherche médicale. Opérations de quantification à partir du recrutement en M2 recherche à la faculté de médecine de Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Julla-Marcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Cavée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cens du Quanti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04431268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arrangements économiques conjugaux autour de la première naissance : étudier la production d’un ordre familial à partir de deux enquêtes qualitatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aden Gaide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’organisation familiale au prisme des « (ré)arrangements » de famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04352952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The paradoxical medicalization/healthicization nexus around pregnancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for the Social Studies of Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4S, Nov 2023, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04352975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche hospitalo-universitaire : vocation, sélection ou désertion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Julla-Marcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fin d’un monde, nouveau monde ? Penser les changements des systèmes d’enseignement supérieur et de recherche. 5e colloque du Résup</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau d'études sur l'enseignement supérieur, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04352854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une enquête sociologique par allers-retours entre quanti et quali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Progedo Loire, Dec 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04352958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gendered selection : co-optation and exclusion in academic medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Julla-Marcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for the Social Studies of Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4S, Nov 2023, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04352945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être enceinte, devenir patiente : médicalisation et sanitarisation des grossesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique des bébés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau d'études pluridisciplinaires sur les paternités et les maternités, Jan 2023, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03946201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques éclairages sociologique sur le cas clinique N°2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Donner naissance ou interrompre sa grossesse en temps de crise sanitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03811915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arrangements économiques conjugaux autour de la première naissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aden Gaide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transversal du CEET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noisy-le-Grand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveiller les femmes pour protéger les « enfants ». L’encadrement médical des grossesses au prisme des rapports de genre, de classe et de race</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Santé, inégalités et rapports de domination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03610793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la gestation comme du travail domestique. Les apports croisés du féminisme matérialiste et du féminisme de la reproduction sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la gestation dans le capitalisme : travail et production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Chicago Center in Paris, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03706899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emploi et maternité : comment rendre soutenable l’imbrication des responsabilités familiales et professionnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées doctorales de l'ED Abbé Grégoire : Soutenabilité et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03670759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soigner pour mieux concilier ? Les conditions temporelles du travail soignant au regard de l’articulation emploi/famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transversal du CEET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03790537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions usagères-système de santé dans le champ de la périnatalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire pluridisciplinaire d'étude de la participation des publics en santé (PEPPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03435398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration d’un médecin « prescripteur » en EHPAD : quels effets sur les frontières professionnelles et l’organisation des soins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Narcy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès de l'Association française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03281227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude pluridisciplinaire sur le dispositif « Soutien à la prescription en EHPAD » : premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Narcy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wébinaire "Boîte à outils pour prendre soins des résidents en EHPAD"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Saint Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03263440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration d’un médecin « prescripteur » en EHPAD : les effets sur la qualité perçue des soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prendre soin des personnes âgées: humanisation et libre choix dans le contexte de la dépendance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03261905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maternité : ressource ou contrainte pour les femmes des classes populaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des ressources chez les jeunes des classes populaires ? Territoires, genre, Institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03277427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des femmes vulnérables ? La grossesse en milieu de travail, entre enjeux de santé et discriminations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vulnérabilités au travail. Regards croisés des sciences sociales en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03277426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuf mois&amp;quot;. La construction de la temporalité de la grossesse à l'intersection des politiques de santé publique, de la protection sociale et des savoirs médicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Médecine et genre. Étudier la construction des savoirs médicaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03043070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est pour le bébé&amp;quot;: Contours et enjeux de la sanitarisation des grossesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouverner les corps et les conduites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02971450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La triple journée des femmes enceintes : l’encadrement des grossesses en France, entre droits des femmes et devoirs des mères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lundis de l'Ined</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obligation, ruse et résistance : parcours et discours de femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et émancipation. Second congrès international du GIS Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02275872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction sociale du “désir d’enfant”: discours ou absence de discours sur le “désir d’enfant” au sein de couples hétérosexuels (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Famille et parenté: permanences, transformations, traitements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01810995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dialogue between Social Reproduction Feminism and French Materialist Feminism. From Domestic Labour to Social Reproduction and (dialectically) Back Again</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Materialism 14th Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01633390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les deux visages de la maternité : la tension entre encadrement sanitaire de la grossesse et responsabilités domestiques des femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival international de sociologie - Biennales Durkheim-Mauss</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Epinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01620828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternité et emploi en temps de crise : un duo impossible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quinzièmes Journées Internationales de Sociologie du Travail (JIST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEST - Université Aix-Marseille, France; KEKMOKOP - Université Panteion, Athènes, Grèce, May 2016, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re.production : penser la grossesse et l'accouchement à partir des théories féministes matérialistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Arnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser, créer, agir les féminismes. 7è congrès international des recherches féministes dans la francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'article d'Irène-Lucile Hertzog : « Les coûts de l'AMP pour les femmes salariées »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude autour du N°56 des Cahiers du Genre: "Biotechnologies et travail reproductif. Une perspective transnationale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Max Weber, INED, Feb 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail productif et travail reproductif au prisme des rapports sociaux de sexe. Une étude exploratoire auprès de femmes enceintes de leur premier enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et maternité dans l'aire méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Déméter-Coré, Jan 2015, Aix-en-Provence et Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en forme de la grossesse par l'institution et les techniques médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "Genre, normes procréatives et périnatalité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la quantification dans la marchandisation de l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Harari-Kermadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques du chiffre. Entre « managérialisation » du politique et politisation du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue "Politiques et management public", Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfanter, entre normes médicales et représentations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, https://www.editions-eres.com/ouvrage/5267/enfanter-entre-normes-medicales-et-representations-sociales-1001bb-ndeg190, 2024, 1001 BB, Patrick Ben Soussan, 9782749280547. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eres.boule.2024.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04599875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mère-en-devenir et travailleuse : la grossesse sur le lieu de travail comme enjeu de « conciliation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et maternité dans l'aire méditerranéenne. Réfléchir pour mieux agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2016, Histoire et perspectives méditerranéennes, 978-2-343-08758-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les doubles cursus santé/science 2023 : Documentation et dictionnaire des codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04721457v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de la sociologie avec des archives ? L’expérience d’un atelier d’initiation pour des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, http://www.bdic.fr/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01591259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Gareth Dale, &amp;quot;Karl Polanyi. A Life on the Left</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, https://lectures.revues.org/22166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude PULWAR : Synthèse des premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Julla-Marcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Cavée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04721436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte blanche à ...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Narcy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03524852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchandisation de l'université, recherche du profit et modification de la structure du pouvoir. Étude de cas d'une université anglaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude pluridisciplinaire sur le dispositif « Soutien à la prescription en EHPAD ». Rapport intermédiaire : revue de la littérature et statistiques descriptives sur les EHPAD franciliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Narcy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Conservatoire National des Arts et Métiers (Cnam). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03118860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude pluridisciplinaire sur le dispositif « Soutien à la prescription en EHPAD ». Résultats du volet qualitatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Narcy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Conservatoire national des arts et métiers; Agence régionale de santé Île-de-France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03460640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces et temps de la « production d’enfants ». Sociologie des grossesses ordinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université Lumière (Lyon 2), 2020. Français. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03132765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId127"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-nantes.fr/elsa-boulet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elsaboulet.hypotheses.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05159357v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Boulet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bgx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815653v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guilloux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemep.2024.101032" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04061163v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Andr&#233;s Herrera R&#237;os" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Aranda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vallot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.6160" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790542v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hartmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Narcy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.226.0803" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980616v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.5014" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03866342v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.12435" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03681865v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03412048v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281223v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02493947v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098881v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2019.0135" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122205v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.381.0187" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811761v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.111.0030" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01773754v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.039.0225" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359405v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Garcia Arregui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134547v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Harari-Kermadec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.31.405-420" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05494520v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Quennehen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05147349v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Amandine Chabry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Verdier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Yakhou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247500v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05099979v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Henaff" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gaborit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Legrand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05409536v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011364v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Julla-Marcy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Orange" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05409542v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334510v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05159365v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Cav&#233;e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04780491v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04560374v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717713v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Michel Costa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Puill" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Stauffer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830628v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04638450v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04560369v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626076v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735323v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aden Gaide" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04431268v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352952v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352975v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352854v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352958v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352945v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946201v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03811915v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Guilloux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703622v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03610793v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03706899v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03670759v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790537v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281227v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03435398v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263440v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03261905v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277427v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277426v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03043070v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02971450v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967602v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275872v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810995v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633390v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620828v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337691v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188080v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Arnal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114231v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104523v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098796v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098797v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599875v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/5267/enfanter-entre-normes-medicales-et-representations-sociales-1001bb-ndeg190" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.boule.2024.01" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303510v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04721457v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591259v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439626v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04721436v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524852v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517415v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03118860v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03460640v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03132765v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-nantes.fr/elsa-boulet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elsaboulet.hypotheses.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05159357v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Boulet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bgx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815653v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guilloux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemep.2024.101032" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04061163v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Andr&#233;s Herrera R&#237;os" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Aranda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vallot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.6160" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980616v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.5014" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03866342v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.12435" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03681865v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790542v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hartmann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Narcy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.226.0803" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03412048v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281223v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02493947v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098881v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2019.0135" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122205v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.381.0187" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811761v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.111.0030" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01773754v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.039.0225" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359405v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Garcia Arregui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134547v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Harari-Kermadec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.31.405-420" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05494520v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Quennehen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05147349v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Amandine Chabry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Verdier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Yakhou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247500v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05099979v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Henaff" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gaborit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Legrand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05409536v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011364v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Julla-Marcy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Orange" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05409542v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334510v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05159365v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Cav&#233;e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04780491v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04560374v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717713v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Michel Costa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Puill" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Stauffer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830628v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04638450v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04560369v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626076v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735323v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aden Gaide" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04431268v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352952v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352975v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352854v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352958v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352945v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946201v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03811915v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Guilloux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703622v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03610793v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03706899v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03670759v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790537v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03435398v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281227v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263440v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03261905v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277427v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277426v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03043070v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02971450v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967602v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275872v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810995v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633390v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620828v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337691v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188080v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Arnal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114231v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104523v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098796v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098797v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599875v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/5267/enfanter-entre-normes-medicales-et-representations-sociales-1001bb-ndeg190" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.boule.2024.01" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303510v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04721457v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591259v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439626v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04721436v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524852v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517415v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03118860v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03460640v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03132765v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>