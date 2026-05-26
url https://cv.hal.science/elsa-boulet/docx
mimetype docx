--- v1 (2026-05-06)
+++ v2 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elsa Boulet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheuse postdoctorante au DySoLab, Université de Rouen Normandie, et chercheuse associée au Centre nantais de sociologie, Nantes Université.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteure en sociologie. Chercheuse postdoctorante au Laboratoire des Dynamiques Sociales (DySoLab), Université de Rouen Normandie et chercheuse associée au Centre nantais de sociologie (CNRS-Université de Nantes).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche: genre, famille, procréation, santé, pratiques et savoirs médicaux, travail domestique, travail rémunéré, classes sociales.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse préparée sous la direction de Christine Détrez (Centre Max Weber - UMR 5283, université Lyon 2) et de Marc Bessin (IRIS - UMR 8156 - U 997, Ecole des hautes études en sciences sociales), soutenue en juin 2020: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et temps de la &amp;quot;production d'enfants&amp;quot;. Sociologie des grossesses ordinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Page professionnelle : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.univ-nantes.fr/elsa-boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Page personnelle : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://elsaboulet.hypotheses.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C’est prévu pour quand ? » La construction sociale de la temporalité de la grossesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40-41, https://journals.openedition.org/temporalites/12853. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14bgx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05159357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How power relations impact pregnancy and childbirth: Knowledge, Healthcare and Work in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethics, Medicine and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33, pp.101032. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jemep.2024.101032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écriture de la thèse, une improvisation méthodique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Andrés Herrera Ríos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/socio-logos.6160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C’est pour le bébé ». Moralisation des femmes, individualisation de la responsabilité et disparités de classe dans le travail de soins pendant la grossesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains/Théories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/teth.5014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03980616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Soline Blanchard et Sophie Pochic (dir.), Quantifier l’égalité professionnelle. Outils politiques et enjeux scientifiques,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nrt.12435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03866342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir de l'emploi pendant la grossesse : l'imbrication du genre, de la migration et de la classe sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance de l'emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 180, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03681865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration de médecins prescripteurs en EHPAD : une amélioration de la qualité des soins perçue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Narcy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (6), pp.803-812. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.226.0803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03790542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La triple journée des femmes enceintes : l’encadrement des grossesses en France, entre droits des femmes et devoirs des mères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Droits et devoirs procréatifs : des normes et des pratiques, 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03412048v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'université comme quasi-firme: monographie d'une université anglaise (2012-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards Sociologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, La vie universitaire, 56, pp.35-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03281223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture de &amp;quot;Cécile Guillaume, Syndiquées. Défendre les intérêts des femmes au travail, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02493947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de &amp;quot;Ilana Löwy, Tangled Diagnoses. Prenatal Testing, Women, and Risk, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (1), pp.108-111. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sss.2019.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02098881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Françoise Vergès, &amp;quot;Le ventre des femmes. Capitalisme, racialisation, féminisme&amp;quot; (2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles questions féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (1), pp.187 - 190. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nqf.381.0187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02122205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant que l'enfant paraisse. La grossesse en milieu populaire, entre reconduction et renforcement des rapports de domination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, La production quotidienne du genre en milieu populaire, 111, pp.30-49. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gen.111.0030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01811761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Rogers et Pascale Molinier (dir.), Les Femmes dans le monde académique. Perspectives comparatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.225-226. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tgs.039.0225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01773754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Sonia García Galán, Silvia Medina Quintana & Carmen Suárez Suárez (dir.), &amp;quot;Nacimientos bajo control. El parto en las edades Moderna y Contemporánea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaya Garcia Arregui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01359405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la quantification dans le processus de marchandisation de l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Harari-Kermadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les politiques du chiffre : Entre « managérialisation » du politique et politisation du management, 31 (4), pp.405-420. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/pmp.31.405-420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se préparer ensemble ? L'inégale préparation à la parentalité au sein des couples hétérosexuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Quennehen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CIRFASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRFASE, Feb 2026, Louvain-la-Neuve (Belgique), Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05494520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôle Parité : Impact du genre dans la poursuite d’un double cursu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Amandine Chabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounis Yakhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e congrès de l'ANDCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association nationale des doubles cursus en santé, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05147349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Access to General Medical Care for French Nursing Home Residents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Health Economics Association (IHEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bali, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On n’est pas à Basic-fit.&amp;quot; L’ordre négocié de l’activité physique adaptée en addictologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e congrès de la Société de Sociologie du Sport de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3SLF, Jun 2025, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05099979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danser et boxer en addictologie: une analyse située du soin en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux des Jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse, Dec 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05409536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La socialisation à la recherche durant les études médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Julla-Marcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les chantiers de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CENS, Jan 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une prescription « entre guillemets ». L’activité physique adaptée en addictologie et psychiatrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux des Jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse, Dec 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05409542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting ready together? The unequal preparation for parenthood among heterosexual couples in France and Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Quennehen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Birthing, Mothering and Othering: Actors, Representations and Practices in Global Maternal and Reproductive Care Journeys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clara Devlieger; Selma Mouchel; Georgina Sánchez-Ramírez; Paola Sesia; Camila Pastor; Jocelyn Leyva Santoyo; Joana Michel-Costa; Coline Léonard; Paula Cristofalo, Oct 2025, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une triple anticipation impossible ? Voies d’accès à la carrière hospitalo-universitaire et inégalités de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Julla-Marcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Cavée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05159365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours de soin et relations soignant.es/soignées pendant la grossesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grossesse et médicaments antiépileptiques : perspectives de recherche pluridisciplinaire pour un défi de santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut pour la recherche en santé publique (IReSP), Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04780491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimiser les bébés ? Normes de parentalité et représentations de la petite-enfance dans les activités physiques destinées aux tout-petits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la petite enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Paris, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04560374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment rater son accouchement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Michel Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Puill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Stauffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Allez Savoir - Des/obéissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, Sep 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanitarisation de la grossesse et inégalités de santé périnatale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e rencontre Solipam : Périnatalité, santé psychique et grande précarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau périnatalité Solipam, Dec 2024, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les doubles cursus santé/science : premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Amandine Chabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'ANDCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANDCS, Jul 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04638450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sociologie des grossesses ordinaires : entre genre, santé et travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'axe transversal "Santé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Max Weber, Apr 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04560369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of Residents’ Choice to Specialise in Medical Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Bour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the Role of Preferences in Medical Career Choices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agnès Charpin; Noémi Berlin; Magali Dumontet, Jun 2024, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faute aux enfants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aden Gaide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Family Labor/atory - Unpacking and re-imagining family, care and community-making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sophia - Réseau belge des études de genre, Oct 2024, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04735323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coder des archives pour décoder le fonctionnement de la recherche médicale. Opérations de quantification à partir du recrutement en M2 recherche à la faculté de médecine de Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Julla-Marcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Cavée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cens du Quanti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04431268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arrangements économiques conjugaux autour de la première naissance : étudier la production d’un ordre familial à partir de deux enquêtes qualitatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aden Gaide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’organisation familiale au prisme des « (ré)arrangements » de famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04352952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The paradoxical medicalization/healthicization nexus around pregnancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for the Social Studies of Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4S, Nov 2023, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04352975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche hospitalo-universitaire : vocation, sélection ou désertion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Julla-Marcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fin d’un monde, nouveau monde ? Penser les changements des systèmes d’enseignement supérieur et de recherche. 5e colloque du Résup</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau d'études sur l'enseignement supérieur, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04352854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une enquête sociologique par allers-retours entre quanti et quali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Progedo Loire, Dec 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04352958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gendered selection : co-optation and exclusion in academic medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Julla-Marcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for the Social Studies of Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4S, Nov 2023, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04352945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être enceinte, devenir patiente : médicalisation et sanitarisation des grossesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique des bébés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau d'études pluridisciplinaires sur les paternités et les maternités, Jan 2023, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03946201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques éclairages sociologique sur le cas clinique N°2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Donner naissance ou interrompre sa grossesse en temps de crise sanitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03811915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arrangements économiques conjugaux autour de la première naissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aden Gaide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transversal du CEET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noisy-le-Grand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveiller les femmes pour protéger les « enfants ». L’encadrement médical des grossesses au prisme des rapports de genre, de classe et de race</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Santé, inégalités et rapports de domination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03610793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la gestation comme du travail domestique. Les apports croisés du féminisme matérialiste et du féminisme de la reproduction sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la gestation dans le capitalisme : travail et production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Chicago Center in Paris, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03706899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emploi et maternité : comment rendre soutenable l’imbrication des responsabilités familiales et professionnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées doctorales de l'ED Abbé Grégoire : Soutenabilité et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03670759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soigner pour mieux concilier ? Les conditions temporelles du travail soignant au regard de l’articulation emploi/famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transversal du CEET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03790537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions usagères-système de santé dans le champ de la périnatalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire pluridisciplinaire d'étude de la participation des publics en santé (PEPPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03435398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration d’un médecin « prescripteur » en EHPAD : quels effets sur les frontières professionnelles et l’organisation des soins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Narcy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès de l'Association française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03281227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude pluridisciplinaire sur le dispositif « Soutien à la prescription en EHPAD » : premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Narcy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wébinaire "Boîte à outils pour prendre soins des résidents en EHPAD"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Saint Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03263440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration d’un médecin « prescripteur » en EHPAD : les effets sur la qualité perçue des soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prendre soin des personnes âgées: humanisation et libre choix dans le contexte de la dépendance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03261905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maternité : ressource ou contrainte pour les femmes des classes populaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des ressources chez les jeunes des classes populaires ? Territoires, genre, Institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03277427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des femmes vulnérables ? La grossesse en milieu de travail, entre enjeux de santé et discriminations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vulnérabilités au travail. Regards croisés des sciences sociales en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03277426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuf mois&amp;quot;. La construction de la temporalité de la grossesse à l'intersection des politiques de santé publique, de la protection sociale et des savoirs médicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Médecine et genre. Étudier la construction des savoirs médicaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03043070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est pour le bébé&amp;quot;: Contours et enjeux de la sanitarisation des grossesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouverner les corps et les conduites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02971450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La triple journée des femmes enceintes : l’encadrement des grossesses en France, entre droits des femmes et devoirs des mères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lundis de l'Ined</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obligation, ruse et résistance : parcours et discours de femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et émancipation. Second congrès international du GIS Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02275872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction sociale du “désir d’enfant”: discours ou absence de discours sur le “désir d’enfant” au sein de couples hétérosexuels (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Famille et parenté: permanences, transformations, traitements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01810995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dialogue between Social Reproduction Feminism and French Materialist Feminism. From Domestic Labour to Social Reproduction and (dialectically) Back Again</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Materialism 14th Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01633390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les deux visages de la maternité : la tension entre encadrement sanitaire de la grossesse et responsabilités domestiques des femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival international de sociologie - Biennales Durkheim-Mauss</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Epinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01620828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternité et emploi en temps de crise : un duo impossible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quinzièmes Journées Internationales de Sociologie du Travail (JIST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEST - Université Aix-Marseille, France; KEKMOKOP - Université Panteion, Athènes, Grèce, May 2016, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re.production : penser la grossesse et l'accouchement à partir des théories féministes matérialistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Arnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser, créer, agir les féminismes. 7è congrès international des recherches féministes dans la francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'article d'Irène-Lucile Hertzog : « Les coûts de l'AMP pour les femmes salariées »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude autour du N°56 des Cahiers du Genre: "Biotechnologies et travail reproductif. Une perspective transnationale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Max Weber, INED, Feb 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail productif et travail reproductif au prisme des rapports sociaux de sexe. Une étude exploratoire auprès de femmes enceintes de leur premier enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et maternité dans l'aire méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Déméter-Coré, Jan 2015, Aix-en-Provence et Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en forme de la grossesse par l'institution et les techniques médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "Genre, normes procréatives et périnatalité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la quantification dans la marchandisation de l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Harari-Kermadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques du chiffre. Entre « managérialisation » du politique et politisation du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue "Politiques et management public", Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfanter, entre normes médicales et représentations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, https://www.editions-eres.com/ouvrage/5267/enfanter-entre-normes-medicales-et-representations-sociales-1001bb-ndeg190, 2024, 1001 BB, Patrick Ben Soussan, 9782749280547. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eres.boule.2024.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04599875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mère-en-devenir et travailleuse : la grossesse sur le lieu de travail comme enjeu de « conciliation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et maternité dans l'aire méditerranéenne. Réfléchir pour mieux agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2016, Histoire et perspectives méditerranéennes, 978-2-343-08758-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les doubles cursus santé/science 2023 : Documentation et dictionnaire des codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04721457v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de la sociologie avec des archives ? L’expérience d’un atelier d’initiation pour des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, http://www.bdic.fr/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01591259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Gareth Dale, &amp;quot;Karl Polanyi. A Life on the Left</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, https://lectures.revues.org/22166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude PULWAR : Synthèse des premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Julla-Marcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Cavée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04721436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte blanche à ...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Narcy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03524852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchandisation de l'université, recherche du profit et modification de la structure du pouvoir. Étude de cas d'une université anglaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude pluridisciplinaire sur le dispositif « Soutien à la prescription en EHPAD ». Rapport intermédiaire : revue de la littérature et statistiques descriptives sur les EHPAD franciliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Narcy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Conservatoire National des Arts et Métiers (Cnam). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03118860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude pluridisciplinaire sur le dispositif « Soutien à la prescription en EHPAD ». Résultats du volet qualitatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Narcy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Conservatoire national des arts et métiers; Agence régionale de santé Île-de-France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03460640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces et temps de la « production d’enfants ». Sociologie des grossesses ordinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université Lumière (Lyon 2), 2020. Français. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03132765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId127"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elsa Boulet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheuse postdoctorante au DySoLab, Université de Rouen Normandie, et chercheuse associée au Centre nantais de sociologie, Nantes Université.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteure en sociologie. Chercheuse postdoctorante au Laboratoire des Dynamiques Sociales (DySoLab), Université de Rouen Normandie et chercheuse associée au Centre nantais de sociologie (CNRS-Université de Nantes).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche: genre, famille, procréation, santé, pratiques et savoirs médicaux, travail domestique, travail rémunéré, classes sociales.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse préparée sous la direction de Christine Détrez (Centre Max Weber - UMR 5283, université Lyon 2) et de Marc Bessin (IRIS - UMR 8156 - U 997, Ecole des hautes études en sciences sociales), soutenue en juin 2020: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et temps de la &amp;quot;production d'enfants&amp;quot;. Sociologie des grossesses ordinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Page professionnelle : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.univ-nantes.fr/elsa-boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Page personnelle : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://elsaboulet.hypotheses.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C’est prévu pour quand ? » La construction sociale de la temporalité de la grossesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40-41, https://journals.openedition.org/temporalites/12853. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14bgx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05159357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How power relations impact pregnancy and childbirth: Knowledge, Healthcare and Work in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethics, Medicine and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33, pp.101032. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jemep.2024.101032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écriture de la thèse, une improvisation méthodique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Andrés Herrera Ríos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/socio-logos.6160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C’est pour le bébé ». Moralisation des femmes, individualisation de la responsabilité et disparités de classe dans le travail de soins pendant la grossesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains/Théories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/teth.5014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03980616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Soline Blanchard et Sophie Pochic (dir.), Quantifier l’égalité professionnelle. Outils politiques et enjeux scientifiques,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nrt.12435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03866342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration de médecins prescripteurs en EHPAD : une amélioration de la qualité des soins perçue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Narcy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (6), pp.803-812. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.226.0803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03790542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir de l'emploi pendant la grossesse : l'imbrication du genre, de la migration et de la classe sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance de l'emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 180, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03681865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La triple journée des femmes enceintes : l’encadrement des grossesses en France, entre droits des femmes et devoirs des mères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Droits et devoirs procréatifs : des normes et des pratiques, 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03412048v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'université comme quasi-firme: monographie d'une université anglaise (2012-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards Sociologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, La vie universitaire, 56, pp.35-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03281223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture de &amp;quot;Cécile Guillaume, Syndiquées. Défendre les intérêts des femmes au travail, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02493947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de &amp;quot;Ilana Löwy, Tangled Diagnoses. Prenatal Testing, Women, and Risk, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (1), pp.108-111. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sss.2019.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02098881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Françoise Vergès, &amp;quot;Le ventre des femmes. Capitalisme, racialisation, féminisme&amp;quot; (2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles questions féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (1), pp.187 - 190. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nqf.381.0187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02122205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant que l'enfant paraisse. La grossesse en milieu populaire, entre reconduction et renforcement des rapports de domination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, La production quotidienne du genre en milieu populaire, 111, pp.30-49. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gen.111.0030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01811761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Rogers et Pascale Molinier (dir.), Les Femmes dans le monde académique. Perspectives comparatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.225-226. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tgs.039.0225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01773754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Sonia García Galán, Silvia Medina Quintana & Carmen Suárez Suárez (dir.), &amp;quot;Nacimientos bajo control. El parto en las edades Moderna y Contemporánea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaya Garcia Arregui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01359405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la quantification dans le processus de marchandisation de l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Harari-Kermadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les politiques du chiffre : Entre « managérialisation » du politique et politisation du management, 31 (4), pp.405-420. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/pmp.31.405-420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se préparer ensemble ? L'inégale préparation à la parentalité au sein des couples hétérosexuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Quennehen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CIRFASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRFASE, Feb 2026, Louvain-la-Neuve (Belgique), Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05494520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On n’est pas à Basic-fit.&amp;quot; L’ordre négocié de l’activité physique adaptée en addictologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e congrès de la Société de Sociologie du Sport de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3SLF, Jun 2025, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05099979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôle Parité : Impact du genre dans la poursuite d’un double cursu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Amandine Chabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounis Yakhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e congrès de l'ANDCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association nationale des doubles cursus en santé, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05147349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Access to General Medical Care for French Nursing Home Residents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Health Economics Association (IHEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bali, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danser et boxer en addictologie: une analyse située du soin en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux des Jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse, Dec 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05409536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La socialisation à la recherche durant les études médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Julla-Marcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les chantiers de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CENS, Jan 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une prescription « entre guillemets ». L’activité physique adaptée en addictologie et psychiatrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux des Jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse, Dec 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05409542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting ready together? The unequal preparation for parenthood among heterosexual couples in France and Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Quennehen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Birthing, Mothering and Othering: Actors, Representations and Practices in Global Maternal and Reproductive Care Journeys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clara Devlieger; Selma Mouchel; Georgina Sánchez-Ramírez; Paola Sesia; Camila Pastor; Jocelyn Leyva Santoyo; Joana Michel-Costa; Coline Léonard; Paula Cristofalo, Oct 2025, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une triple anticipation impossible ? Voies d’accès à la carrière hospitalo-universitaire et inégalités de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Julla-Marcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Cavée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05159365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimiser les bébés ? Normes de parentalité et représentations de la petite-enfance dans les activités physiques destinées aux tout-petits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la petite enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Paris, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04560374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours de soin et relations soignant.es/soignées pendant la grossesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grossesse et médicaments antiépileptiques : perspectives de recherche pluridisciplinaire pour un défi de santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut pour la recherche en santé publique (IReSP), Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04780491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment rater son accouchement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Michel Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Puill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Stauffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Allez Savoir - Des/obéissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, Sep 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanitarisation de la grossesse et inégalités de santé périnatale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e rencontre Solipam : Périnatalité, santé psychique et grande précarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau périnatalité Solipam, Dec 2024, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les doubles cursus santé/science : premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Amandine Chabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'ANDCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANDCS, Jul 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04638450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sociologie des grossesses ordinaires : entre genre, santé et travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'axe transversal "Santé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Max Weber, Apr 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04560369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of Residents’ Choice to Specialise in Medical Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Bour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the Role of Preferences in Medical Career Choices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agnès Charpin; Noémi Berlin; Magali Dumontet, Jun 2024, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faute aux enfants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aden Gaide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Family Labor/atory - Unpacking and re-imagining family, care and community-making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sophia - Réseau belge des études de genre, Oct 2024, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04735323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coder des archives pour décoder le fonctionnement de la recherche médicale. Opérations de quantification à partir du recrutement en M2 recherche à la faculté de médecine de Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Julla-Marcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Cavée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cens du Quanti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04431268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arrangements économiques conjugaux autour de la première naissance : étudier la production d’un ordre familial à partir de deux enquêtes qualitatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aden Gaide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’organisation familiale au prisme des « (ré)arrangements » de famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04352952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The paradoxical medicalization/healthicization nexus around pregnancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for the Social Studies of Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4S, Nov 2023, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04352975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche hospitalo-universitaire : vocation, sélection ou désertion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Julla-Marcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fin d’un monde, nouveau monde ? Penser les changements des systèmes d’enseignement supérieur et de recherche. 5e colloque du Résup</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau d'études sur l'enseignement supérieur, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04352854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une enquête sociologique par allers-retours entre quanti et quali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Progedo Loire, Dec 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04352958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gendered selection : co-optation and exclusion in academic medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Julla-Marcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for the Social Studies of Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4S, Nov 2023, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04352945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être enceinte, devenir patiente : médicalisation et sanitarisation des grossesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique des bébés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau d'études pluridisciplinaires sur les paternités et les maternités, Jan 2023, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03946201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques éclairages sociologique sur le cas clinique N°2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Donner naissance ou interrompre sa grossesse en temps de crise sanitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03811915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arrangements économiques conjugaux autour de la première naissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aden Gaide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transversal du CEET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noisy-le-Grand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveiller les femmes pour protéger les « enfants ». L’encadrement médical des grossesses au prisme des rapports de genre, de classe et de race</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Santé, inégalités et rapports de domination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03610793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la gestation comme du travail domestique. Les apports croisés du féminisme matérialiste et du féminisme de la reproduction sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la gestation dans le capitalisme : travail et production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Chicago Center in Paris, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03706899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emploi et maternité : comment rendre soutenable l’imbrication des responsabilités familiales et professionnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées doctorales de l'ED Abbé Grégoire : Soutenabilité et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03670759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soigner pour mieux concilier ? Les conditions temporelles du travail soignant au regard de l’articulation emploi/famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transversal du CEET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03790537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration d’un médecin « prescripteur » en EHPAD : quels effets sur les frontières professionnelles et l’organisation des soins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Narcy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès de l'Association française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03281227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions usagères-système de santé dans le champ de la périnatalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire pluridisciplinaire d'étude de la participation des publics en santé (PEPPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03435398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude pluridisciplinaire sur le dispositif « Soutien à la prescription en EHPAD » : premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Narcy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wébinaire "Boîte à outils pour prendre soins des résidents en EHPAD"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Saint Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03263440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration d’un médecin « prescripteur » en EHPAD : les effets sur la qualité perçue des soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prendre soin des personnes âgées: humanisation et libre choix dans le contexte de la dépendance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03261905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maternité : ressource ou contrainte pour les femmes des classes populaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des ressources chez les jeunes des classes populaires ? Territoires, genre, Institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03277427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des femmes vulnérables ? La grossesse en milieu de travail, entre enjeux de santé et discriminations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vulnérabilités au travail. Regards croisés des sciences sociales en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03277426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuf mois&amp;quot;. La construction de la temporalité de la grossesse à l'intersection des politiques de santé publique, de la protection sociale et des savoirs médicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Médecine et genre. Étudier la construction des savoirs médicaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03043070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est pour le bébé&amp;quot;: Contours et enjeux de la sanitarisation des grossesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouverner les corps et les conduites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02971450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La triple journée des femmes enceintes : l’encadrement des grossesses en France, entre droits des femmes et devoirs des mères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lundis de l'Ined</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obligation, ruse et résistance : parcours et discours de femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et émancipation. Second congrès international du GIS Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02275872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction sociale du “désir d’enfant”: discours ou absence de discours sur le “désir d’enfant” au sein de couples hétérosexuels (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Famille et parenté: permanences, transformations, traitements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01810995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dialogue between Social Reproduction Feminism and French Materialist Feminism. From Domestic Labour to Social Reproduction and (dialectically) Back Again</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Materialism 14th Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01633390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les deux visages de la maternité : la tension entre encadrement sanitaire de la grossesse et responsabilités domestiques des femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival international de sociologie - Biennales Durkheim-Mauss</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Epinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01620828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternité et emploi en temps de crise : un duo impossible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quinzièmes Journées Internationales de Sociologie du Travail (JIST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEST - Université Aix-Marseille, France; KEKMOKOP - Université Panteion, Athènes, Grèce, May 2016, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'article d'Irène-Lucile Hertzog : « Les coûts de l'AMP pour les femmes salariées »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude autour du N°56 des Cahiers du Genre: "Biotechnologies et travail reproductif. Une perspective transnationale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Max Weber, INED, Feb 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re.production : penser la grossesse et l'accouchement à partir des théories féministes matérialistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Arnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser, créer, agir les féminismes. 7è congrès international des recherches féministes dans la francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail productif et travail reproductif au prisme des rapports sociaux de sexe. Une étude exploratoire auprès de femmes enceintes de leur premier enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et maternité dans l'aire méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Déméter-Coré, Jan 2015, Aix-en-Provence et Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en forme de la grossesse par l'institution et les techniques médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "Genre, normes procréatives et périnatalité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la quantification dans la marchandisation de l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Harari-Kermadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques du chiffre. Entre « managérialisation » du politique et politisation du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue "Politiques et management public", Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfanter, entre normes médicales et représentations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, https://www.editions-eres.com/ouvrage/5267/enfanter-entre-normes-medicales-et-representations-sociales-1001bb-ndeg190, 2024, 1001 BB, Patrick Ben Soussan, 9782749280547. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eres.boule.2024.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04599875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mère-en-devenir et travailleuse : la grossesse sur le lieu de travail comme enjeu de « conciliation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et maternité dans l'aire méditerranéenne. Réfléchir pour mieux agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2016, Histoire et perspectives méditerranéennes, 978-2-343-08758-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les doubles cursus santé/science 2023 : Documentation et dictionnaire des codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04721457v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de la sociologie avec des archives ? L’expérience d’un atelier d’initiation pour des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, http://www.bdic.fr/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01591259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Gareth Dale, &amp;quot;Karl Polanyi. A Life on the Left</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, https://lectures.revues.org/22166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude PULWAR : Synthèse des premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Julla-Marcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Cavée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04721436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte blanche à ...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Narcy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03524852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchandisation de l'université, recherche du profit et modification de la structure du pouvoir. Étude de cas d'une université anglaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude pluridisciplinaire sur le dispositif « Soutien à la prescription en EHPAD ». Rapport intermédiaire : revue de la littérature et statistiques descriptives sur les EHPAD franciliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Narcy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Conservatoire National des Arts et Métiers (Cnam). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03118860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude pluridisciplinaire sur le dispositif « Soutien à la prescription en EHPAD ». Résultats du volet qualitatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Narcy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Conservatoire national des arts et métiers; Agence régionale de santé Île-de-France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03460640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces et temps de la « production d’enfants ». Sociologie des grossesses ordinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université Lumière (Lyon 2), 2020. Français. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03132765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId127"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-nantes.fr/elsa-boulet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elsaboulet.hypotheses.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05159357v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Boulet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bgx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815653v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guilloux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemep.2024.101032" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04061163v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Andr&#233;s Herrera R&#237;os" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Aranda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vallot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.6160" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980616v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.5014" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03866342v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.12435" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03681865v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790542v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hartmann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Narcy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.226.0803" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03412048v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281223v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02493947v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098881v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2019.0135" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122205v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.381.0187" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811761v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.111.0030" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01773754v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.039.0225" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359405v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Garcia Arregui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134547v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Harari-Kermadec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.31.405-420" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05494520v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Quennehen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05147349v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Amandine Chabry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Verdier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Yakhou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247500v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05099979v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Henaff" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gaborit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Legrand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05409536v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011364v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Julla-Marcy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Orange" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05409542v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334510v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05159365v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Cav&#233;e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04780491v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04560374v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717713v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Michel Costa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Puill" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Stauffer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830628v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04638450v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04560369v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626076v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735323v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aden Gaide" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04431268v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352952v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352975v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352854v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352958v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352945v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946201v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03811915v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Guilloux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703622v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03610793v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03706899v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03670759v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790537v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03435398v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281227v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263440v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03261905v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277427v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277426v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03043070v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02971450v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967602v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275872v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810995v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633390v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620828v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337691v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188080v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Arnal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114231v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104523v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098796v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098797v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599875v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/5267/enfanter-entre-normes-medicales-et-representations-sociales-1001bb-ndeg190" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.boule.2024.01" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303510v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04721457v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591259v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439626v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04721436v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524852v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517415v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03118860v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03460640v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03132765v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-nantes.fr/elsa-boulet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elsaboulet.hypotheses.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05159357v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Boulet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bgx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815653v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guilloux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemep.2024.101032" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04061163v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Andr&#233;s Herrera R&#237;os" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Aranda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vallot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.6160" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980616v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.5014" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03866342v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.12435" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790542v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hartmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Narcy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.226.0803" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03681865v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03412048v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281223v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02493947v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098881v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2019.0135" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122205v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.381.0187" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811761v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.111.0030" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01773754v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.039.0225" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359405v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Garcia Arregui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134547v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Harari-Kermadec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.31.405-420" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05494520v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Quennehen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05099979v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Henaff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gaborit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Legrand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05147349v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Amandine Chabry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Verdier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Yakhou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247500v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05409536v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011364v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Julla-Marcy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Orange" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05409542v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334510v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05159365v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Cav&#233;e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04560374v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04780491v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717713v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Michel Costa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Puill" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Stauffer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830628v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04638450v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04560369v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626076v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735323v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aden Gaide" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04431268v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352952v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352975v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352854v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352958v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352945v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946201v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03811915v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Guilloux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703622v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03610793v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03706899v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03670759v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790537v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281227v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03435398v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263440v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03261905v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277427v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277426v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03043070v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02971450v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967602v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275872v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810995v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633390v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620828v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337691v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114231v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188080v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Arnal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104523v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098796v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098797v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599875v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/5267/enfanter-entre-normes-medicales-et-representations-sociales-1001bb-ndeg190" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.boule.2024.01" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303510v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04721457v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591259v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439626v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04721436v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524852v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517415v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03118860v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03460640v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03132765v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>